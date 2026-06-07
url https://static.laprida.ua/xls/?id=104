--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Наповнювач</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:10</t>
+    <t>19:53</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -296,51 +296,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750fe4d170a8754b34b3c44dbb269e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8774e591ba3f50c3f3644f3e422d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731065f6a3a7f3b89c923c89d3ab3a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0838e920d79c7f71147e327306c934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db781c8c0f3a1144a91f974af7444aa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfe71f8685fb96022f7d60ce30048d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77148030576011ed60b38df2a29e5c947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbe91c7112254eeb1f427fcf24b06d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e1119b3c381b79988b5568b564719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f20ba080c88142d58b71c1eddeb6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f62f05f8fcf2ea2894400a6c05da611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f919777ccb6c29895ddadaf37e0d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4ce517caa367dc19cbfc48591cabb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528abb789081acd78919c96f828112b14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0bed1d3ea7c4ecb3d798ebe5a60681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572fac5a2d57f8841c8ae5c064b0f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7ebdb7218061ef6128ff1eabddfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3e7e5b876409e3c178f95ccd1b0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7d0b956eac457fbc304ed80738d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91659ac527db81caabf4ff6d3177456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f5bd3cf9b2f9f4daad3165a92fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f00da6c18d3c2aa8a4ee927bc72f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69792e18d316c8e2b976a8a5ce52119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dfc40cf7c7b3972f8083a4c22a7f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1158913d0eccbdb6380544444a6ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4861261f2d89dad1382903cacf41a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308efbde29c86d4979d05bcfef94b3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea7286a42d9e6b3d17891f45edc7f14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>