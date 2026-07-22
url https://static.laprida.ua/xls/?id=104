--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,214 +14,220 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Наповнювач</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Наповнювач для коробок (50г) 251-14269</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Вага:50 г
+    <t>Наповнювач для коробок (50г) 251-9647</t>
+  </si>
+  <si>
+    <t>251-9647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:бумага
+Вага:50 г
+Об&amp;#039;єм:~ 3 л
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Наповнювач плівка для коробок (50г) 2-66927004</t>
-[...2 lines deleted...]
-    <t>2-66927004</t>
+    <t>Наповнювач плівка для коробок (50г) 2-66926991</t>
+  </si>
+  <si>
+    <t>2-66926991</t>
   </si>
   <si>
     <t>Наповнювач для коробок бузковий (50г) 251-8954</t>
   </si>
   <si>
     <t>251-8954</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:полиэтилен
 Вага:50 г
 </t>
+  </si>
+  <si>
+    <t>Наповнювач паперовий для коробок (50г) 251-13224</t>
+  </si>
+  <si>
+    <t>251-13224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:бумага
+Вага:50 г
+</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-14276</t>
+  </si>
+  <si>
+    <t>251-14276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вага:50 г
+</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-9630</t>
+  </si>
+  <si>
+    <t>251-9630</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-14245</t>
+  </si>
+  <si>
+    <t>251-14245</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-9685</t>
+  </si>
+  <si>
+    <t>251-9685</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок зелений (50г) 251-9005</t>
+  </si>
+  <si>
+    <t>251-9005</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-14269</t>
+  </si>
+  <si>
+    <t>251-14269</t>
   </si>
   <si>
     <t>Наповнювач для коробок (50г) 251-14252</t>
   </si>
   <si>
     <t>251-14252</t>
   </si>
   <si>
     <t>Наповнювач деревний (ялиновий) 65 г 255-855</t>
   </si>
   <si>
     <t>255-855</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:древесина
 Вага:70 г +-5г
 Об&amp;#039;єм:~ 3 л
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
-    <t>Наповнювач для коробок (50г) 251-14245</t>
-[...57 lines deleted...]
-  <si>
     <t>Наповнювач (251-8824)</t>
   </si>
   <si>
     <t>251-8824</t>
+  </si>
+  <si>
+    <t>Наповнювач паперовий для коробок (50г) 2-66927042</t>
+  </si>
+  <si>
+    <t>2-66927042</t>
+  </si>
+  <si>
+    <t>Наповнювач плівка для коробок (50г) 2-66927004</t>
+  </si>
+  <si>
+    <t>2-66927004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -296,51 +302,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0bed1d3ea7c4ecb3d798ebe5a60681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572fac5a2d57f8841c8ae5c064b0f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7ebdb7218061ef6128ff1eabddfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3e7e5b876409e3c178f95ccd1b0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7d0b956eac457fbc304ed80738d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91659ac527db81caabf4ff6d3177456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f5bd3cf9b2f9f4daad3165a92fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76f00da6c18d3c2aa8a4ee927bc72f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69792e18d316c8e2b976a8a5ce52119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dfc40cf7c7b3972f8083a4c22a7f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1158913d0eccbdb6380544444a6ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4861261f2d89dad1382903cacf41a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308efbde29c86d4979d05bcfef94b3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea7286a42d9e6b3d17891f45edc7f14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7be9d30d5fda8fec3c0f130d809f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3ec5baa277992ef66b9e5a0eafbbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfd1a78dee3e17ba3a168c31138123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f1e4bb6be61acddab8e43f83b0454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0366b1e983835ae8bcf51ea591265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b263492a2e2a50948832951965436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987be77484a2a1cfa27777a2d219fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d066b67cd87e651e90b570d7a26222e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d67469d48cad8ef913401d063b92e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2695bf33d5376abe5e3d3f8c6fe22c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fa66c3783dc53eba02d73e7deab811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7de8d7522a30d9249184bc16666f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f579c83bb7ff03c7cf2fe72f0d6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6eceed575fbb783380d8ebd515b9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d68775f12386d5aa887763d49b30415.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -721,50 +727,80 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1018,54 +1054,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/napolnitel-/104/?utm_source=price&amp;utm_campaign=price_napolnitel-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1161,78 +1197,78 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>2510000014269</v>
+        <v>2510000009647</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>29</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>2000066927004</v>
+        <v>2000066926991</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
         <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
         <v>2510000008954</v>
@@ -1240,335 +1276,360 @@
       <c r="E9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>2510000014252</v>
+        <v>2510000013224</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>2550000000855</v>
+        <v>2510000014276</v>
       </c>
       <c r="E11" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="6">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>36.3</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="8">
-        <v>2510000014245</v>
+        <v>2510000009630</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>2510000009685</v>
+        <v>2510000014245</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="8">
-        <v>2510000013224</v>
+        <v>2510000009685</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>29</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15" s="8">
         <v>2510000009005</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>29</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D16" s="8">
-        <v>2000066926991</v>
-[...1 lines deleted...]
-      <c r="E16" s="7"/>
+        <v>2510000014269</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>30</v>
+      </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>29</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>2510000014276</v>
+        <v>2510000014252</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
         <v>29</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="8">
+        <v>2550000000855</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="F18" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G18" s="6">
-        <v>29</v>
+        <v>36.3</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>2510000009647</v>
+        <v>2510000008824</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
         <v>29</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="8">
-        <v>2510000008824</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000066927042</v>
+      </c>
+      <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
         <v>29</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="8">
+        <v>2000066927004</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="6">
+        <v>29</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>