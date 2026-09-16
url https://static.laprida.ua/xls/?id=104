--- v2 (2026-07-22)
+++ v3 (2026-09-16)
@@ -14,214 +14,208 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Наповнювач</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:41</t>
+    <t>16:56</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Наповнювач для коробок (50г) 251-9647</t>
-[...2 lines deleted...]
-    <t>251-9647</t>
+    <t>Наповнювач для коробок (50г) 251-14276</t>
+  </si>
+  <si>
+    <t>251-14276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вага:50 г
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-9630</t>
+  </si>
+  <si>
+    <t>251-9630</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:бумага
 Вага:50 г
 Об&amp;#039;єм:~ 3 л
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...7 lines deleted...]
-  <si>
     <t>Наповнювач для коробок бузковий (50г) 251-8954</t>
   </si>
   <si>
     <t>251-8954</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:полиэтилен
 Вага:50 г
 </t>
-  </si>
-[...49 lines deleted...]
-    <t>251-14269</t>
   </si>
   <si>
     <t>Наповнювач для коробок (50г) 251-14252</t>
   </si>
   <si>
     <t>251-14252</t>
   </si>
   <si>
     <t>Наповнювач деревний (ялиновий) 65 г 255-855</t>
   </si>
   <si>
     <t>255-855</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:древесина
 Вага:70 г +-5г
 Об&amp;#039;єм:~ 3 л
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
+    <t>Наповнювач плівка для коробок (50г) 2-66926991</t>
+  </si>
+  <si>
+    <t>2-66926991</t>
+  </si>
+  <si>
+    <t>Наповнювач паперовий для коробок (50г) 2-66927042</t>
+  </si>
+  <si>
+    <t>2-66927042</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-14245</t>
+  </si>
+  <si>
+    <t>251-14245</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-9685</t>
+  </si>
+  <si>
+    <t>251-9685</t>
+  </si>
+  <si>
     <t>Наповнювач (251-8824)</t>
   </si>
   <si>
     <t>251-8824</t>
   </si>
   <si>
-    <t>Наповнювач паперовий для коробок (50г) 2-66927042</t>
-[...2 lines deleted...]
-    <t>2-66927042</t>
+    <t>Наповнювач для коробок (50г) 251-9647</t>
+  </si>
+  <si>
+    <t>251-9647</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок зелений (50г) 251-9005</t>
+  </si>
+  <si>
+    <t>251-9005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:бумага
+Вага:50 г
+</t>
+  </si>
+  <si>
+    <t>Наповнювач для коробок (50г) 251-14269</t>
+  </si>
+  <si>
+    <t>251-14269</t>
   </si>
   <si>
     <t>Наповнювач плівка для коробок (50г) 2-66927004</t>
   </si>
   <si>
     <t>2-66927004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -302,51 +296,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7be9d30d5fda8fec3c0f130d809f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3ec5baa277992ef66b9e5a0eafbbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfd1a78dee3e17ba3a168c31138123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f1e4bb6be61acddab8e43f83b0454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0366b1e983835ae8bcf51ea591265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b263492a2e2a50948832951965436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987be77484a2a1cfa27777a2d219fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d066b67cd87e651e90b570d7a26222e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d67469d48cad8ef913401d063b92e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2695bf33d5376abe5e3d3f8c6fe22c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fa66c3783dc53eba02d73e7deab811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7de8d7522a30d9249184bc16666f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f579c83bb7ff03c7cf2fe72f0d6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6eceed575fbb783380d8ebd515b9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d68775f12386d5aa887763d49b30415.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87806c526618c5ae9cf1456ec1e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a478df3853b845a3792addef18ca992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda185cf084de9c8edee5e8602db4123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc128a01d59ef9ad0bfcd0f94b5505254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9084c769895eed9828895679f9f1d8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfebfd2df485c542a22793804a9da76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb63ab492cadddd9340ad36c7576da17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1d9ddeb48ce1965b44b371555343c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7494eab434332968c4c96fcbeb809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312259e1db8946519ad76729baf6fb3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57459419bb620c12bbfcc3cf4b0619011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f52b77634a7303bf0d8b3d750c3f1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7186fcd0053fd46938cb4e4a64f6e1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8df656b4539f799973fd0fb39200114.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -727,80 +721,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1054,54 +1018,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/napolnitel-/104/?utm_source=price&amp;utm_campaign=price_napolnitel-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M21" sqref="M21"/>
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1197,439 +1161,412 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>2510000009647</v>
+        <v>2510000014276</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>29</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>2000066926991</v>
-[...1 lines deleted...]
-      <c r="E8" s="7"/>
+        <v>2510000009630</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>22</v>
+      </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
         <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" s="8">
         <v>2510000008954</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" s="8">
-        <v>2510000013224</v>
+        <v>2510000014252</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>2510000014276</v>
+        <v>2550000000855</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="G11" s="6">
-        <v>29</v>
+        <v>36.3</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" s="8">
-        <v>2510000009630</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000066926991</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" s="8">
-        <v>2510000014245</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000066927042</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>2510000009685</v>
+        <v>2510000014245</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>29</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>2510000009005</v>
+        <v>2510000009685</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>29</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>2510000014269</v>
+        <v>2510000008824</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>29</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>2510000014252</v>
+        <v>2510000009647</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
         <v>29</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>2550000000855</v>
+        <v>2510000009005</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>36.3</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>2510000008824</v>
+        <v>2510000014269</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
         <v>29</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="8">
-        <v>2000066927042</v>
+        <v>2000066927004</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
         <v>29</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
-    </row>
-[...23 lines deleted...]
-      <c r="M21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>