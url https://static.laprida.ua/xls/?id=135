--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:11</t>
+    <t>19:54</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -1655,51 +1655,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdede9068720a11784d84d9ec802751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b8987997de5ee8fc54b4848fa0822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7737e1c948245db9b482e83da793bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272062f0f9716f37cb3fc5f15e75ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d96fe0e5f43b3fef87ed21b6eadf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe5aa1f0c499e978845dfac5d7b226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a14abc803f0f5a5eb01bc4ce9637c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117e16b8742efd4910463e97e723ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f50fbeec231e65b083320f12c7519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47cfffa9b49c4fc60ab5ae5b62f58210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab737899285d2ea6a70e4c6c582c80e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81319ae2ada8a637474fcce022fc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa526c3aa6ab26a2e67d773b271cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac883bbe83eba5c7bd8265f65e91e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb581b5ed0ef3175535617f40e1cbd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825f41ffe65567ced07a27d2c3df5d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9e56af49fae98d18d00696fd614de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43d9cc767776df87529e079383baf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ade9d5c226c713e7156e420f13c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf0441e8dbc5ddcdb7bdf40e0123c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b93365f0088185fff64dac3395d0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48523c3aebb79121e601b41b4060cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0503e311526e8f96dc96ffaaf3adbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac3b6202194121de8e59a7bc10d92f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d1eb627afad2b06b7514caa3476625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa84658cc1c2725432aa4dde6bcbe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05d70c04bc749e5b94ea21c8e861627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2672794178ad80025fcf5bcc82bd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470e180c223fefbfe60eb36cb1f8f7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2fb06160c32f902c0140ff1a9b64d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c6ae9cbfce4da2674dc257761ca131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a355779842639cf470d93fc953986432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d25be5a04daaad3be847d7b77106e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269c58cd061fe17c470f52f561d0e0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488917d75f716b04c56d65228ddc70935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fca50836de60567b902e702b3bf4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c79d87a1fa13a2acb6b647303a8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898f6aecf9f434cd6d3f5003de384538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf46e7943cbd2da2fded1ed2a673e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5724064a8a1af1802078bf1da04880440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e70364fd3786816a4534179da4de341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9c046c47ac8f264ebafdca0dfe7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d68e5a2dcfe800e53680ba929709e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9926e818decef8e6b29ed356a5d7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ac8c788b157bd4ec19643d9b60c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f105fd2fdf99e948b29e30fe6c4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e796f64f75fb14f87f0e78f8590b2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ed24a18061d074ab1d462e66b1be448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3795ccc6e6d47b159e663a8485cc0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316540381cf55739f9a06a9ca9b7e11250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a4a329f248d95f7b33bdc235ddb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2e30c0243d186424f64896f6400252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108aec8bec267f1716dce22ec7673d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ff1b36b0c1a24ecf106f4b2707c6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded52d3de671f25c2904d25b96ed78f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9d093f5405581290dbf218ed03bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76205f7609978c6560a59d0800a4857657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b53c7710ca1e8bdb67dbd3400d7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a54d871f5189ec7317b16842a207d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83057ec2931af709bab54200400dbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b3b7746d38cda208e4b5c0048e1c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee6dbe1a55297da6e5292d5de53b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a605403f5b708904d978018cd5896d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1308a4d9e80cdb726690b4bc29c4ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84609041969695a0a8551bf7c60f1a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ae534664f3da140900000cf1e12e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174666d77b7a8286044c4f280c32963e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b1a606c395be66afec1c83499ea2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dbdb81ab5938d4d5b928d25b1cfa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450b1d6c3c42bc865e6cceba777a0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9918ec10ded5d42450b58215cb7cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc7a057eba12c38110419c567d604f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fd72f82c328cd08e9905f0d7160573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e59a08e7cdb3811ee6498d3372b2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683fa7f87c818caabed993babdbea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d546742a9bc1046d91f27bd8a3cc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915401bf172a03d9cec75a4296750cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f4c6baeae25da8b13278c78c5a9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6398dedc3b0e4f4ef7c91bf334f5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02862b74cff64de999149747a8492c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481f0be38656b8729b8111e01fc79181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ea0f0d93a653911da262fd0ce70082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96442d0282c0c0fa655aa1b715d67a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5047b1028e1526ff340dccd3f432c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98eb395bae5f39662d3c5ee0b37bde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3cf7217588982f9110a806669569186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa60184343974cdfda07f116ffc51487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e7beff6d58ed71f9545a7a5ea24488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5af61a8384a1eacc2ff548d5f10589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215828e42f4e8225bda0955761d59190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc29a5963c7060cd8a1945af90419791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727555bf7e3a250baa18e98b591b729992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdbb586d9a6de9cc55c1f49c79c73993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe596caa236875313afb9061ff3b7be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b4daca83043a44080d2e0422269b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b6eba8e56c513d57ce6dbe2b6fec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69be6c6e45f6f07ff5b3db268de9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f0eb365af699936be9d78c44fd9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b1e5f178c2ff27d23d37b7e68b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc0332519ff2468482d2076e71f91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4805b7f6a23274109a664f0b5ac71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f9fd861d314c85463007c6b51c94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9cf100dacb250a9f29ca1ce6ee08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba8803662b8bb120b866f1bc3c3c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a5cb76e94a019c14b530b071fe6a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f33ade5c2fcf664662a60e71fbab8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de23ef562d5e206886eb63e3dbc69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821cd2935def7e7dda50216b6025abe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a222dc1e26fb93d8369c47f4208db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85490cdad87b5826ad7a433f090c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187b2fb01c005414be42391a478c68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef454633e762a492513a79ad26b1fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2f1f2b9fb5732855e13622837a5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefe884ab5a5b6cd54c849b03f40c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb817373ad5d97e035c18e806eefc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c7e7637e5012f4a6bc9326ffc66c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa067bad54bce729ff4f7981865d3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdeb8776f958b24a2a7125a19830e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48550086169cd0bc5c4c276ed4ed6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187179a45e4649524bf61c4c6a9fe9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c2815a9192127e59b08696c088229121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0077ed66371c2386c77345da684302122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f334def5b44d14a769ec8db436af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd03375de33b1fff69da8f054dff059124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f21240d1f1e6a6ec9347e94abeb8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52f122e6df38080d80a0b570a55ae3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea33bc911052c9e565e4790e50b858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8becdd4feb4946c467f405a5701b800128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a7b3708af3eed1370ad0877a38d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2d582004062db8c1815ac7f5ec01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787a008a45dadb2b908961d3779e6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dae987a53209c134606e667205ac6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c628f4870400a67bb046851852730133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881da8e8c175e0e5016a835d87e7fa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32b11b0895e5c5d48639ba4bc007332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665c31f24c2da5f02f91909f10bce73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048e0da160b7cfefbc16b2b2289d474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ddf2008b5ba32ef9069d0478be40d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d56d367324e4946ca9fb89590226a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd34dbb5b2890f9d0f003b5765f227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad46b45258b9e16c1a397a2a5bdbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2320d2649300fca4ec09b902f70429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a07c87a9eaa711d6ba275665357910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d25312c7daab1b6f05efcf22d3e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1148e8eec9970841175c62219f7e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5adab5965e6bd8a13c45a1922fffa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b7f5ff7269366d8b1f15831786fd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac748176270ee8ab9c360436c429d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dabd6579643086b8fc4fb79269d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84d7167c20f83cecc4c8445ee6be8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00714da1f5c0ca7d1d27e72561ca3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ffed73c5bdbaaaba0f6b936d604ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0765dd0d41d0cc95a3a1a49017fb2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb18a33a6bb085b289e19c08278a61821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e73332b258b881765356a3b22a84a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ba413a1d1addf2a7f31689eee2d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657202b948d2a7c50330e8cbb142cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4417fe8e401feb3f2831eb32e388525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91188dc2294c2ee03ea60b74a40d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb2146f20ec7976229063683309f7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dace7b5d504184298b15e8849842528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69b65ec47cedf0b6951de0cc2e68029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d915926e0c1a12cfa7348877200e3ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a356d2627cfe2c91875a8edac2f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267455afc0917c1f5933e7c57f99e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610de8005804c7be213c95bfbb44a9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270b0d16bf07f22ae4501a23ddb9b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec56da24d7eb8feceb23f2716180d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becf2759226d8f85f53a56d076222236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b29d086fca5f468005a85c51b3411237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516045f8d612fc9836f448b6485115438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671110207bfc33e03802fc5a0c424feb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f9b53c7a66bb68c22c4156c079fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910e154e3281090855dd6d6ee0e53b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb37904dfbea143a870c8392b166c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1e6babf19cb64efbee8ad4adeeea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac508aea772ac00c96e463632f610d5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac45f8864830c613916cdeb246fe0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d358b45c61f7283e1e353b9c15da4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db180bd115fc4f550292aa19b3b6fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bfb0e8e5bdd9487015e7354ccea3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a8311d8a425ee3ebbbc7a986487ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3db8872a1330a40813ced90111d2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5e58e11fc48ac1d833630f3610ee451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809aa880dd6452c728913a375c7b2e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f8dd486500a89fe572b5e9a0f92253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5d4763274fab7a85d639e6471e00354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff991075587b2a1be116ac506284c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470bcef22876ae3c4b198e2b25f72656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3fd06de7038bd935f297ff8bebc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128b6851e978b2a267b6a87518451d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c609cdb1fac544e3cdc9db15551a09b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf18ee8e499c3f769518567d04b66860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3c95bd002cfc74946e3ac772d22361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b560cb027b4ccd89514c46c508d9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c56d288ae19e9eaffdcb1a840df0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fb0a53def0b55b2192f42b56e00064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822858d0a35c90fe10466013747dce9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d79944fa6cc1df82747ddc85beab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb6aba9e39be4ee548160af05f7c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025293184b1d370938fb98f9d58b291368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e5aad84bcbe8fdc0e26a019c59f8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb823d89746ab2ff6836610b5db7018070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e49d40521b7d594830ee4da01ba8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c741a94c8a33c8f730d3a822c31f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b574a251d89f2ad36d0cda720b1d0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be6cd1d2ac268a2477d77ef73264ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5ca46bee9922973f0f677b05905f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbd5daacbec2fe29ba6479041836076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ca1f5b75177029baa5c04d98b6f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f8e88ef860f83f66e2c3716ab84da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b20c9173dd2c2e6a045b22fc463e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755b3c96545c432603b7e635bc6cae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff1b64fd79f76d48b42a96a949d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993860090ed2705159ab041101e1fb6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce667608a128a2fcc67e28d29cec93c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7dafde7f19632e27cfedf6e3f217784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64396a6986ccd483380057f3b16a3f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdfbbd0639eb734553de6256b53ba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214850bfc1b68291e7db725cee88332287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad449a354bb086723762230863ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aacc0f35036047d684c64d55efa8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b47b5f80dfeba73ccf7a3ad3b4b6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ee7220469e09a6324294d7fc96be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291a684eeb72fdd935f4ea2b5dab7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddabb16f595f679d5b18d352e69a74893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e1b9837167782fb67aa705ed7e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521efd21f0c3dacb7e46025e69713c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224870e27746349957789b472d71fabd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f51ca21ad897270a24737aa51640b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06112c2fe15dd7c2af57e4c77bf3a2da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4024191759185b08ae4bcd314f08a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b300d79da042df90f590e5f5dc23f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03009f71502d9ca9c414f99beaa5e00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab9f10140ff4d1bed790e0ddb819e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d50b90787c7b58093771a2ba3fe96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278910cbe27a1bbf26cd279174486cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45f03123e53b8c108ecb51dfceb449105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70b20da246e588eca8eb229697302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973c9fd9c3319dd7446581a91112e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca900b86d3ee233b794c5c00aa2bfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19d682b47ec75ec2caee9ed91eb4ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d9d20626db1816b230813148ba52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a6bf1d36c1ba8e4ae7943fd160e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c1d7215063bc377c9e50eb9f0d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8336d00e46305c243dc861c6147c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60dbfb797c5e03cdcbe90b3f02b64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294da8661bae27a961c6798fdcdc1c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e49b881ed6370dabf47fe660be71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee82376bf482cdadff168484b9056117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c963c0f55b9b66035d7193de9a02d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5f7fc52d2d5027d904c25cc95d7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014a8f616e5981e1785ac0a69af9b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab2962bae3da6a714155179188d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409441831abe474383a1c6e779b96e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4918e54527645df0765814b8ac1b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e87de95d6da96fc1e18bb2f8b0ba86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65754504f0dca471ccea7931ee9a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1ef45d9bd1ec75d81931f32999c7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c563c19727242ac33f984edaaf792127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c2f3563c104b80529b8e896b4040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0cd4365b02ea909b0182e6b175c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f9f6ce5e349c3f6fc6a1f1de923a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52ca88465e09c71f9ea1b74d5fe64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9a47882a64151976137d587ffffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5f0b5e5a3265732aa807642673e7133.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>