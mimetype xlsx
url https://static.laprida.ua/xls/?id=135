--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,1180 +14,648 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:54</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) BOX-2281 73-3098</t>
-[...11 lines deleted...]
-Наявність ручки:Нет
+    <t>Подарункова коробка мікс (комплект 10шт.) 73-4699</t>
+  </si>
+  <si>
+    <t>73-4699</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:10 шт.
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:10
+Розмір 1-й:14.5*10*5 см
+Розмір 2-й:17*12*5.5 см
+Розмір 3-й:19*13.5*6 см
+Розмір 4-й:22*16*6.5 см
+Розмір 5-й:24.5*17.5*7 см
+Розмір 6-й:27.5*19.5*7.5 см
+Розмір 7-й:29*21*8 см
+Розмір 8-й:33*23.5*9 см
+Розмір 9-й:35*25*10 см
+Розмір 10-й:37*27*11 см
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Подарункова коробка W1514 (комплект 3шт.) 7-15144</t>
-[...142 lines deleted...]
-    <t>73-4439</t>
+    <t>Подарункова коробка (комплект 10шт.) M10-230 73-4415</t>
+  </si>
+  <si>
+    <t>73-4415</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:10 шт.
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:10
 Розмір 1-й:19 х 13 х 7,5 см
 Розмір 2-й:21 х 15 х 8,5 см
 Розмір 3-й:23 х 16,5 х 9,5 см
 Розмір 4-й:25 х 18 х 10,5 см
 Розмір 5-й:27 х 20 х 11,5 см
 Розмір 6-й:29 х 22 х 12,5 см
 Розмір 7-й:31 х 23 х 13,5 см
 Розмір 8-й:33 х 25,5 х 14,5 см
 Розмір 9-й:35 см х 27 см х 15,5 см
 Розмір 10-й:37,5 х 29 х 16 см
 </t>
   </si>
   <si>
-    <t>Подарункова коробка мікс (комплект 10шт.) 73-4736</t>
-[...2 lines deleted...]
-    <t>73-4736</t>
+    <t>Подарункова коробка W1413 (комплект 3шт.) 7-14130</t>
+  </si>
+  <si>
+    <t>7-14130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:27x25x10.2cm
+Розмір M:24x22x8.7cm
+Розмір S:21x19x7.2cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1415 (комплект 3шт.) 7-14154</t>
+  </si>
+  <si>
+    <t>7-14154</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1416 (комплект 3шт.) 7-14161</t>
+  </si>
+  <si>
+    <t>7-14161</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1465 (комплект 3шт.) 7-14659</t>
+  </si>
+  <si>
+    <t>7-14659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29x21x9.5cm
+Розмір M:26x19x8cm
+Розмір S:23x17x6.5cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4903</t>
+  </si>
+  <si>
+    <t>73-4903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:24.5*17.5*7 см
+Розмір M:22*16*6.5 см
+Розмір S:19*13.5*6 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4866</t>
+  </si>
+  <si>
+    <t>73-4866</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-3586</t>
+  </si>
+  <si>
+    <t>73-3586</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1217 (18,4*18,4*19,3см) 7-12174</t>
+  </si>
+  <si>
+    <t>7-12174</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1219 (18,4*18,4*19,3см) 7-12198</t>
+  </si>
+  <si>
+    <t>7-12198</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1218  7-12181</t>
+  </si>
+  <si>
+    <t>7-12181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір M:18.4x18.4x19.3cm
+Форма:Квадратные
+Кількість штук в упаковці / комплекті:1
+Особливості:с WOW-эффектом
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1227  7-12273</t>
+  </si>
+  <si>
+    <t>7-12273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір M:19.8x19.8x24cm
+Форма:Квадратные
+Кількість штук в упаковці / комплекті:1
+Особливості:с WOW-эффектом
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1587 (комплект 3шт.) 7-15878</t>
+  </si>
+  <si>
+    <t>7-15878</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29x24x7.3cm
+Розмір M:25.3x20x6.3cm
+Розмір S:21.7x16.3x5.2cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 10шт.) M10-35 73-2572</t>
+  </si>
+  <si>
+    <t>73-2572</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:10 шт.
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:10
+Розмір 1-й:19 х 13 х 7,5 см
+Розмір 2-й:21 х 14,5 х 8,5 см
+Розмір 3-й:23 х 16,5 х 9,5 см
+Розмір 4-й:25,5 х 18 х 10,5 см
+Розмір 5-й:27 х 20 х 11,5 см
+Розмір 6-й:29,3 х 22 х 12,5 см
+Розмір 7-й:31,3 х 23,5 х 13,3 см
+Розмір 8-й:33,5 х 25,5 х 14,5 см
+Розмір 9-й:35,5 х 27 х 15,3 см
+Розмір 10-й:37,5 х 29 х 16 см
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) BOX-8848 73-3142</t>
+  </si>
+  <si>
+    <t>73-3142</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) BOX-8873 73-3128</t>
+  </si>
+  <si>
+    <t>73-3128</t>
+  </si>
+  <si>
+    <t>Подарункова коробка мікс (комплект 10шт.) 73-4743</t>
+  </si>
+  <si>
+    <t>73-4743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:10 шт.
+Форма:Прямоугольные
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:10
 Розмір 1-й:14,5 см х 10 см х 5 см
 Розмір 2-й:17 см х 12 см х 5,5 см
 Розмір 3-й:19 см х 13,5 см х 6 см
 Розмір 4-й:22 см х 16 см х 6,5 см
 Розмір 5-й:24,5 см х 17,5 см х 7 см
 Розмір 6-й:27,5 см х 19,5 см х 7,5 см
 Розмір 7-й:29 см х 21 см х 8 см
 Розмір 8-й:33 см х 23,5 см х 9 см
 Розмір 9-й:35 см х 25 см х 10 см
 Розмір 10-й:37 см х 27 см х 11 см
-</t>
-[...29 lines deleted...]
-Розмір 9-й:35 см х 25 см х 10 см
 Розмір 10-й:37 см х 27 см х 11 см
 </t>
   </si>
   <si>
-    <t>Подарункова коробка мікс (комплект 10шт.) 73-4729</t>
-[...2 lines deleted...]
-    <t>73-4729</t>
+    <t>Подарункова коробка W1581 (комплект 3шт.) 7-15816</t>
+  </si>
+  <si>
+    <t>7-15816</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:26x18x16.5cm
+Розмір M:24x16x14.5cm
+Розмір S:22x14x12.5cm
+Форма:в форме чемодана
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5207</t>
+  </si>
+  <si>
+    <t>73-5207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33x26.5x10cm
+Розмір M:30x23x8cm
+Розмір S:27.5x20.5x6.5cm
+Форма:Квадратные
+Кількість штук в упаковці / комплекті:3
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4989</t>
+  </si>
+  <si>
+    <t>73-4989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29.5x22.3x8cm
+Розмір M:26x19.2x7cm
+Розмір S:23x16.2x6cm
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5253)</t>
+  </si>
+  <si>
+    <t>W5253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:26 х 21 х 15,3 см
+Розмір M:23 х 18 х 14 см
+Розмір S:20 х 15 х 12,3 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>комплект</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5256)</t>
+  </si>
+  <si>
+    <t>W5256</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4958</t>
+  </si>
+  <si>
+    <t>73-4958</t>
+  </si>
+  <si>
+    <t>Подарункова коробка  7-010</t>
+  </si>
+  <si>
+    <t>J0001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір:30 см х 20 см х 9 см
+Форма:В форме мишки
+Кількість штук в упаковці / комплекті:1
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка  7-027</t>
+  </si>
+  <si>
+    <t>J0002</t>
+  </si>
+  <si>
+    <t>Подарункова коробка мікс (комплект 10шт.) 73-4767</t>
+  </si>
+  <si>
+    <t>73-4767</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:10 шт.
 Ціна за комплект:10 шт.
 Форма:Прямоугольные
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:10
 Кількість штук в упаковці / комплекті:10
 Розмір 1-й:14,5 см х 10 см х 5 см
 Розмір 1-й:14,5 см х 10 см х 5 см
 Розмір 2-й:17 см х 12 см х 5,5 см
 Розмір 2-й:17 см х 12 см х 5,5 см
 Розмір 3-й:19 см х 13,5 см х 6 см
 Розмір 4-й:22 см х 16 см х 6,5 см
 Розмір 5-й:24,5 см х 17,5 см х 7 см
 Розмір 6-й:27,5 см х 19,5 см х 7,5 см
 Розмір 7-й:29 см х 21 см х 8 см
 Розмір 8-й:33 см х 23,5 см х 9 см
 Розмір 9-й:35 см х 25 см х 10 см
 Розмір 10-й:37 см х 27 см х 11 см
 </t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 10шт.) BOX-2202 73-4163</t>
-[...37 lines deleted...]
-  <si>
     <t>Подарункова коробка W1673 (комплект 3шт.) 7-16738</t>
   </si>
   <si>
     <t>7-16738</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:22.5x22.5x20.5cm
 Розмір M:19x16cm
 Розмір S:16x14.5x10cm
 Форма:микс форм
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
     <t>Подарункова коробка W1674 (комплект 3шт.) 7-16745</t>
   </si>
   <si>
     <t>7-16745</t>
   </si>
   <si>
     <t>Подарункова коробка W1675 (комплект 3шт.) 7-16752</t>
   </si>
   <si>
     <t>7-16752</t>
   </si>
   <si>
     <t>Подарункова коробка W1676 (комплект 3шт.) 7-16769</t>
   </si>
   <si>
     <t>7-16769</t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) 73-4866</t>
-[...2 lines deleted...]
-    <t>73-4866</t>
+    <t>Подарункова коробка W1389 (комплект 3шт.) 7-13898</t>
+  </si>
+  <si>
+    <t>7-13898</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:24.5*17.5*7 см
-[...2 lines deleted...]
-Форма:Прямоугольные
+Розмір L:17x16.8x21cm
+Розмір M:14x13.8x19cm
+Розмір S:11x10.9x17cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1390 (комплект 3шт.) 7-13904</t>
+  </si>
+  <si>
+    <t>7-13904</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1391 (комплект 3шт.) 7-13911</t>
+  </si>
+  <si>
+    <t>7-13911</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1392 (комплект 3шт.) 7-13928</t>
+  </si>
+  <si>
+    <t>7-13928</t>
+  </si>
+  <si>
+    <t>BOX-8839 подарункова коробка (комплект 3шт.) 73-1667</t>
+  </si>
+  <si>
+    <t>73-1667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:20*20*9.5 см
+Розмір M:18*18*8.5 см
+Розмір S:15.5*15.5*7.5 см
+Форма:Квадратные
 Кількість штук в упаковці / комплекті:3
 Наявність ручки:Нет
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W2772  (комплект 3шт.) 7-27727</t>
-[...2 lines deleted...]
-    <t>7-27727</t>
+    <t>BOX-8840 подарункова коробка (комплект 3шт.) 73-1674</t>
+  </si>
+  <si>
+    <t>73-1674</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4965</t>
+  </si>
+  <si>
+    <t>73-4965</t>
+  </si>
+  <si>
+    <t>Подарункова коробка мікс (комплект 10шт.) BOX-1894 73-6266</t>
+  </si>
+  <si>
+    <t>73-6266</t>
+  </si>
+  <si>
+    <t>Новорічна подарункова коробка (комплект 3шт.) 73-3531</t>
+  </si>
+  <si>
+    <t>73-3531</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:25x25x12cm
-[...1 lines deleted...]
-Розмір S:19x19x8cm
+Розмір L:20*20*9.5 см
+Розмір M:18*18*8.5 см
+Розмір S:15.5*15.5*7.5 см
 Форма:Квадратные
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1126 (18*18*25см) 7-11269</t>
-[...30 lines deleted...]
-Наявність ручки:Нет
+    <t>Новорічна подарункова коробка (комплект 3шт.) 73-3548</t>
+  </si>
+  <si>
+    <t>73-3548</t>
+  </si>
+  <si>
+    <t>Новорічна подарункова коробка (комплект 3шт.) 73-3555</t>
+  </si>
+  <si>
+    <t>73-3555</t>
+  </si>
+  <si>
+    <t>Новорічна подарункова коробка (комплект 3шт.) 73-3562</t>
+  </si>
+  <si>
+    <t>73-3562</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1360 (комплект 2шт.) 7-13607</t>
+  </si>
+  <si>
+    <t>7-13607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:19.5x19.5x11.5cm
+Розмір M:16.8x16.8x10.2cm
+Форма:квадратные
+Кількість штук в упаковці / комплекті:2
+Особливості:с окошком
 </t>
   </si>
   <si>
-    <t>HL-109-8 коробка (комплект 3шт.) 76-3129</t>
-[...59 lines deleted...]
-    <t>74-704</t>
+    <t>Подарункова коробка W1361 (комплект 2шт.) 7-13614</t>
+  </si>
+  <si>
+    <t>7-13614</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1362 (комплект 2шт.) 7-13621</t>
+  </si>
+  <si>
+    <t>7-13621</t>
+  </si>
+  <si>
+    <t>WRP29560 подарункова коробка (комплект 18шт.) 74-797</t>
+  </si>
+  <si>
+    <t>74-797</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:18 шт.
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:18
 Наявність ручки:Нет
 Розмір 1-й:10,5 х 6 х 4,8 см
 Розмір 2-й:12 х 7,5 х 5,5 см
 Розмір 3-й:13,5 х 9 х 6,3 см
 Розмір 4-й:14,8 х 10,4 х 6,8 см
 Розмір 5-й:16,8 х 11,8 х 7,4 см
 Розмір 6-й:19 х 13,5 х 8 см
 Розмір 7-й:21 х 15 х 8,5 см
 Розмір 8-й:23 х 16,5 х 9 см
 Розмір 9-й:25 х 17,8 х 9,5 см
 Розмір 10-й:27 х 19,5 х 10,4 см
 Розмір 11-й:29 х 21 х 11 см
 Розмір 12-й:31 х 22,5 х 11,8 см
 Розмір 13-й:33 х 23,8 х 12,5 см
 Розмір 14-й:34,8 х 26 х 13,4 см
 Розмір 15-й:36,8 х 28 х 14,4 см
 Розмір 16-й:38,8 х 30 х 14,8 см
 Розмір 17-й:41 х 32 х 15,4 см
 Розмір 18-й:43 х 34 х 16 см
 </t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 10шт.) M10-248 73-4187</t>
-[...590 lines deleted...]
-    <t>74-797</t>
+    <t>Подарункова коробка (WRP30018) 74-476</t>
+  </si>
+  <si>
+    <t>WRP30018</t>
   </si>
   <si>
     <t>Подарункова коробка (WRP29408)</t>
   </si>
   <si>
     <t>74-193</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:18 шт
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:18
 Наявність ручки:Нет
 Розмір 1-й:10,5 х 6 х 4,8 см
 Розмір 2-й:12 х 7,5 х 5,5 см
 Розмір 3-й:13,5 х 9 х 6,3 см
 Розмір 4-й:14,8 х 10,4 х 6,8 см
 Розмір 5-й:16,8 х 11,8 х 7,4 см
 Розмір 6-й:19 х 13,5 х 8 см
 Розмір 7-й:21 х 15 х 8,5 см
 Розмір 8-й:23 х 16,5 х 9 см
 Розмір 9-й:25 х 17,8 х 9,5 см
 Розмір 10-й:27 х 19,5 х 10,4 см
 Розмір 11-й:29 х 21 х 11 см
 Розмір 12-й:31 х 22,5 х 11,8 см
 Розмір 13-й:33 х 23,8 х 12,5 см
@@ -1195,392 +663,779 @@
 Розмір 15-й:36,8 х 28 х 14,4 см
 Розмір 16-й:38,8 х 30 х 14,8 см
 Розмір 17-й:41 х 32 х 15,4 см
 Розмір 18-й:43 х 34 х 16 см
 </t>
   </si>
   <si>
     <t>WRP31283 подарочная коробка (комплект 18шт.) 74-582</t>
   </si>
   <si>
     <t>WRP31283</t>
   </si>
   <si>
     <t>WRP29213 подарочная коробка (комплект 18шт.) 74-568</t>
   </si>
   <si>
     <t>WRP29213</t>
   </si>
   <si>
     <t>Подарункова коробка (WRP30000) 74-469</t>
   </si>
   <si>
     <t>WRP30000</t>
   </si>
   <si>
-    <t>Подарункова коробка W1372 (комплект 2шт.) 7-13720</t>
-[...10 lines deleted...]
-Особливості:с окошком
+    <t>Подарункова коробка W1213  7-12136</t>
+  </si>
+  <si>
+    <t>7-12136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір M:20x20x15cm
+Форма:Квадратные
+Кількість штук в упаковці / комплекті:1
+Особливості:с WOW-эффектом
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1373 (комплект 2шт.) 7-13737</t>
-[...14 lines deleted...]
-    <t>76-2917</t>
+    <t>Подарункова коробка W1214  7-12143</t>
+  </si>
+  <si>
+    <t>7-12143</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1215  7-12150</t>
+  </si>
+  <si>
+    <t>7-12150</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5788) 7-57885</t>
+  </si>
+  <si>
+    <t>W5788</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:29*21*9 см
-[...1 lines deleted...]
-Розмір S:24*17*6.5 см
+Розмір L:24 см х 15 см х 15 см
+Розмір M:21 см х 12 см х 13 см
+Розмір S:18 см х 9 см х 11 см
 Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Особливості:С окошком
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5787) 7-57878</t>
+  </si>
+  <si>
+    <t>W5787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:23 см х 15 см х 15 см
+Розмір M:20 см х 12 см х 13 см
+Розмір S:17 см х 9 см х 11 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Особливості:С окошком
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5790) 7-57908</t>
+  </si>
+  <si>
+    <t>W5790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:26 см х 15 см х 15 см
+Розмір M:23 см х 12 см х 13 см
+Розмір S:20 см х 9 см х 11 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Особливості:С окошком
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5789) 7-57892</t>
+  </si>
+  <si>
+    <t>W5789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25 см х 15 см х 15 см
+Розмір M:22 см х 12 см х 13 см
+Розмір S:19 см х 9 см х 11 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Особливості:С окошком
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1669 (комплект 3шт.) 7-16691</t>
+  </si>
+  <si>
+    <t>7-16691</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:19x15.5x17.5cm
+Розмір M:16x12.5x15.3cm
+Розмір S:13x9.5x13cm
+Форма:квадратные
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1670 (комплект 3шт.) 7-16707</t>
+  </si>
+  <si>
+    <t>7-16707</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1671 (комплект 3шт.) 7-16714</t>
+  </si>
+  <si>
+    <t>7-16714</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1672 (комплект 3шт.) 7-16721</t>
+  </si>
+  <si>
+    <t>7-16721</t>
+  </si>
+  <si>
+    <t>BOX-8843 подарункова коробка (комплект 3шт.) 73-1681</t>
+  </si>
+  <si>
+    <t>73-1681</t>
+  </si>
+  <si>
+    <t>BOX-8844 подарочная коробка (комплект 3шт.) 73-1698</t>
+  </si>
+  <si>
+    <t>73-1698</t>
+  </si>
+  <si>
+    <t>BOX-8846 подарункова коробка (комплект 3шт.) 73-1711</t>
+  </si>
+  <si>
+    <t>73-1711</t>
+  </si>
+  <si>
+    <t>BOX-8845 подарункова коробка (комплект 3шт.) 73-1704</t>
+  </si>
+  <si>
+    <t>73-1704</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4811</t>
+  </si>
+  <si>
+    <t>73-4811</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5085</t>
+  </si>
+  <si>
+    <t>73-5085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:13.2x13.2x8cm
+Розмір M:11.5x11.5x7cm
+Розмір S:9.5x9.5x6cm
+Форма:Квадратные
 Кількість штук в упаковці / комплекті:3
 Наявність ручки:Нет
 </t>
   </si>
   <si>
-    <t>Подарункова коробка мікс (комплект 10шт.) 73-4774</t>
-[...27 lines deleted...]
-    <t>W5253</t>
+    <t>SN83547 подарункова коробка (комплект 18шт.) 74-704</t>
+  </si>
+  <si>
+    <t>74-704</t>
+  </si>
+  <si>
+    <t>HL-9700-34 коробка (комплект 3шт.) 76-3242</t>
+  </si>
+  <si>
+    <t>76-3242</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:26 х 21 х 15,3 см
-[...1 lines deleted...]
-Розмір S:20 х 15 х 12,3 см
+Розмір L:28.5*21.5*11 см
+Розмір M:25.5*18.5*10 см
+Розмір S:22.5*15.5*9 см
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:3
+Особливості:С лентой / бантиком
 Наявність ручки:Нет
 </t>
   </si>
   <si>
-    <t>Подарункова коробка (W5256)</t>
-[...8 lines deleted...]
-    <t>7-14659</t>
+    <t>Подарункова коробка W1632 (комплект 3шт.) 7-16325</t>
+  </si>
+  <si>
+    <t>7-16325</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:29x21x9.5cm
-[...2 lines deleted...]
-Форма:прямоугольные
+Розмір L:24.5x24.5x12cm
+Розмір M:21x21x11cm
+Розмір S:17.5x17.5x10cm
+Форма:квадратные
 Кількість штук в упаковці / комплекті:3
-</t>
-[...23 lines deleted...]
-Розмір 10-й:37 см х 27 см х 11 см
+Особливості:с прозрачныем окошком
 </t>
   </si>
   <si>
     <t>Подарункова коробка новорічна (комплект 18шт.) WRP34115 74-1169</t>
   </si>
   <si>
     <t>74-1169</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:18 шт.
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:18
 Особливості:микс
 Розмір 1-й:10,5 х 6 х 4,8 см
 Розмір 2-й:12 х 7,5 х 5,5 см
 Розмір 3-й:13,5 х 9 х 6,3 см
 Розмір 4-й:14,8 х 10,4 х 6,8 см
 Розмір 5-й:16,8 х 11,8 х 7,4 см
 Розмір 6-й:19 х 13,5 х 8 см
 Розмір 7-й:21 х 15 х 8,5 см
 Розмір 8-й:23 х 16,5 х 9 см
 Розмір 9-й:25 х 17,8 х 9,5 см
 Розмір 10-й:27 х 19,5 х 10,4 см
 Розмір 11-й:29 х 21 х 11 см
 Розмір 12-й:31 х 22,5 х 11,8 см
 Розмір 13-й:33 х 23,8 х 12,5 см
 Розмір 14-й:34,8 х 26 х 13,4 см
 Розмір 15-й:36,8 х 28 х 14,4 см
 Розмір 16-й:38,8 х 30 х 14,8 см
 Розмір 17-й:41 х 32 х 15,4 см
 Розмір 18-й:43 х 34 х 16 см
 </t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 10шт.) BOX-2309 73-3012</t>
-[...8 lines deleted...]
-    <t>7-13898</t>
+    <t>Подарункова коробка (комплект 10шт.) 73-3296</t>
+  </si>
+  <si>
+    <t>73-3296</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 10шт.) 73-998</t>
+  </si>
+  <si>
+    <t>73-998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:10 шт.
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:10
+Особливості:блестящие и зеркальные
+Розмір 1-й:19 см х 13 см х 7,5 см
+Розмір 2-й:21 см х 14,8 см х 8,5 см
+Розмір 3-й:23 см х 16,5 см 9,5 см
+Розмір 4-й:25 см х 18 см х 10,5 см
+Розмір 5-й:27 см х 20 см х 11,5 см
+Розмір 6-й:29 см х 21,8 см х 12,5 см
+Розмір 7-й:31 см х 23,5 см х 13,5 см
+Розмір 8-й:33 см х 25 см х 14,5 см
+Розмір 9-й:35 см х 27 см х 15,5 см
+Розмір 10-й:37,5 см х 29 см х 16,5 см
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2772  (комплект 3шт.) 7-27727</t>
+  </si>
+  <si>
+    <t>7-27727</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:17x16.8x21cm
-[...2 lines deleted...]
-Форма:прямоугольные
+Розмір L:25x25x12cm
+Розмір M:22x22x10cm
+Розмір S:19x19x8cm
+Форма:Квадратные
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1390 (комплект 3шт.) 7-13904</t>
-[...111 lines deleted...]
-    <t>73-5207</t>
+    <t>BOX-8854 подарункова коробка (комплект 3шт.) 73-1780</t>
+  </si>
+  <si>
+    <t>73-1780</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:33x26.5x10cm
-[...2 lines deleted...]
-Форма:Квадратные
+Розмір L:33*23.5*9 см
+Розмір M:29*21*8 см
+Розмір S:27.5*19.5*7.5 см
+Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:3
 Наявність ручки:Нет
 </t>
   </si>
   <si>
-    <t>Подарункова коробка мікс (комплект 10шт.) 73-4798</t>
-[...2 lines deleted...]
-    <t>73-4798</t>
+    <t>Подарункова коробка W1514 (комплект 3шт.) 7-15144</t>
+  </si>
+  <si>
+    <t>7-15144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30.2x21.9x9.5cm
+Розмір M:25x18.8x8.8cm
+Розмір S:20.2x16x8.2cm
+Форма:в форме чемодана
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1515 (комплект 3шт.) 7-15151</t>
+  </si>
+  <si>
+    <t>7-15151</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1582 (комплект 3шт.) 7-15823</t>
+  </si>
+  <si>
+    <t>7-15823</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1583 (комплект 3шт.) 7-15830</t>
+  </si>
+  <si>
+    <t>7-15830</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1584 (комплект 3шт.) 7-15847</t>
+  </si>
+  <si>
+    <t>7-15847</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1617 (комплект 3шт.) 7-16172</t>
+  </si>
+  <si>
+    <t>7-16172</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1618 (комплект 3шт.) 7-16189</t>
+  </si>
+  <si>
+    <t>7-16189</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4927</t>
+  </si>
+  <si>
+    <t>73-4927</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4842</t>
+  </si>
+  <si>
+    <t>73-4842</t>
+  </si>
+  <si>
+    <t>Подарункова коробка бархатна W2905 коробка (комплект 3шт.) 7-29059</t>
+  </si>
+  <si>
+    <t>7-29059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:18x17.7cm
+Розмір M:15.7x15cm
+Розмір S:12.3x12.6cm
+Форма:Круглые
+Кількість штук в упаковці / комплекті:3
+Особливості:бархатное покрытие
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка бархатна W2906 коробка (комплект 3шт.) 7-29066</t>
+  </si>
+  <si>
+    <t>7-29066</t>
+  </si>
+  <si>
+    <t>W2907 коробка (комплект 3шт.) 7-29073</t>
+  </si>
+  <si>
+    <t>7-29073</t>
+  </si>
+  <si>
+    <t>Подарункова коробка бархатна W2908 коробка (комплект 3шт.) 7-29080</t>
+  </si>
+  <si>
+    <t>7-29080</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 10шт.) M10-233 73-4408</t>
+  </si>
+  <si>
+    <t>73-4408</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 10шт.) BOX-2202 73-4163</t>
+  </si>
+  <si>
+    <t>73-4163</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:10 шт.
-Ціна за комплект:10 шт.
-Форма:Прямоугольные
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:10
-Кількість штук в упаковці / комплекті:10
+Особливості:микс
+Наявність ручки:Нет
 Розмір 1-й:14,5 см х 10 см х 5 см
 Розмір 2-й:17 см х 12 см х 5,5 см
 Розмір 3-й:19 см х 13,5 см х 6 см
 Розмір 4-й:22 см х 16 см х 6,5 см
 Розмір 5-й:24,5 см х 17,5 см х 7 см
 Розмір 6-й:27,5 см х 19,5 см х 7,5 см
 Розмір 7-й:29 см х 21 см х 8 см
 Розмір 8-й:33 см х 23,5 см х 9 см
 Розмір 9-й:35 см х 25 см х 10 см
 Розмір 10-й:37 см х 27 см х 11 см
 </t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) 73-4958</t>
-[...8 lines deleted...]
-    <t>73-4811</t>
+    <t>Подарункова коробка (комплект 3шт.) 73-4859</t>
+  </si>
+  <si>
+    <t>73-4859</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1527 (комплект 2шт.) 7-15274</t>
+  </si>
+  <si>
+    <t>7-15274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:28x24.6x9.2cm
+Розмір M:21x17x8.2cm
+Форма:единорожек
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1528 (комплект 2шт.) 7-15281</t>
+  </si>
+  <si>
+    <t>7-15281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:28x21.2x9cm
+Розмір M:21x15.7x8cm
+Форма:котик
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1529 (комплект 2шт.) 7-15298</t>
+  </si>
+  <si>
+    <t>7-15298</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1310 (комплект 3шт.) 7-13102</t>
+  </si>
+  <si>
+    <t>7-13102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:26x19.2x9cm
+Розмір M:23.5x16.7x8cm
+Розмір S:21x14.2x7cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1311 (комплект 3шт.) 7-13119</t>
+  </si>
+  <si>
+    <t>7-13119</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1476 7-14765</t>
+  </si>
+  <si>
+    <t>7-14765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір M:17x14x4.5cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 3шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1126 (18*18*25см) 7-11269</t>
+  </si>
+  <si>
+    <t>7-11269</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1127 (18*18*25см) 7-11276</t>
+  </si>
+  <si>
+    <t>7-11276</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1128 (18*18*25см) 7-11283</t>
+  </si>
+  <si>
+    <t>7-11283</t>
+  </si>
+  <si>
+    <t>BOX-8849 подарункова коробка (комплект 3шт.) 73-1742</t>
+  </si>
+  <si>
+    <t>73-1742</t>
+  </si>
+  <si>
+    <t>Подарункова коробка мікс (комплект 10шт.) 73-4750</t>
+  </si>
+  <si>
+    <t>73-4750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:10 шт.
+Ціна за комплект:10 шт.
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:10
+Розмір 1-й:14,5 см х 10 см х 5 см
+Розмір 1-й:14,5 см х 10 см х 5 см
+Розмір 2-й:17 см х 12 см х 5,5 см
+Розмір 2-й:17 см х 12 см х 5,5 см
+Розмір 3-й:19 см х 13,5 см х 6 см
+Розмір 3-й:19 см х 13,5 см х 6 см
+Розмір 4-й:22 см х 16 см х 6,5 см
+Розмір 5-й:24,5 см х 17,5 см х 7 см
+Розмір 6-й:27,5 см х 19,5 см х 7,5 см
+Розмір 7-й:29 см х 21 см х 8 см
+Розмір 8-й:33 см х 23,5 см х 9 см
+Розмір 9-й:35 см х 25 см х 10 см
+Розмір 10-й:37 см х 27 см х 11 см
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1364 (комплект 2шт.) 7-13645</t>
+  </si>
+  <si>
+    <t>7-13645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:23.6x17.6x11.3cm
+Розмір M:20.6x14.6x10cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:2
+Особливості:с окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1365 (комплект 2шт.) 7-13652</t>
+  </si>
+  <si>
+    <t>7-13652</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1366 (комплект 2шт.) 7-13669</t>
+  </si>
+  <si>
+    <t>7-13669</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1373 (комплект 2шт.) 7-13737</t>
+  </si>
+  <si>
+    <t>7-13737</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:26.3х20.6x8cm
+Розмір M:22.5x17x6.5cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:2
+Особливості:с окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1374 (комплект 2шт.) 7-13744</t>
+  </si>
+  <si>
+    <t>7-13744</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-4972</t>
+  </si>
+  <si>
+    <t>73-4972</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1554 7-15540</t>
+  </si>
+  <si>
+    <t>7-15540</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір M:36.5x27x7cm
+Довжина:36,5 см
+Ширина:27 см
+Висота:7 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+Особливості:с WOW-эфектом
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1555 7-15557</t>
+  </si>
+  <si>
+    <t>7-15557</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1556 7-15564</t>
+  </si>
+  <si>
+    <t>7-15564</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 10шт.) M10-202 73-4439</t>
+  </si>
+  <si>
+    <t>73-4439</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5054</t>
+  </si>
+  <si>
+    <t>73-5054</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:15.7x11x8cm
+Розмір M:13.5x9.7x7cm
+Розмір S:11x8x5.7cm
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1588 (комплект 3шт.) 7-15885</t>
+  </si>
+  <si>
+    <t>7-15885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29x24x7.3cm
+Розмір M:25.3x20x6.3cm
+Розмір S:21.7x16.3x5.2cm
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5078</t>
+  </si>
+  <si>
+    <t>73-5078</t>
+  </si>
+  <si>
+    <t>Подарункова коробка мікс (комплект 10шт.) 73-4774</t>
+  </si>
+  <si>
+    <t>73-4774</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:10 шт.
+Форма:Прямоугольные
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:10
+Кількість штук в упаковці / комплекті:10
+Розмір 1-й:14,5 см х 10 см х 5 см
+Розмір 1-й:14,5 см х 10 см х 5 см
+Розмір 2-й:17 см х 12 см х 5,5 см
+Розмір 3-й:19 см х 13,5 см х 6 см
+Розмір 4-й:22 см х 16 см х 6,5 см
+Розмір 5-й:24,5 см х 17,5 см х 7 см
+Розмір 6-й:27,5 см х 19,5 см х 7,5 см
+Розмір 7-й:29 см х 21 см х 8 см
+Розмір 8-й:33 см х 23,5 см х 9 см
+Розмір 9-й:35 см х 25 см х 10 см
+Розмір 10-й:37 см х 27 см х 11 см
+</t>
+  </si>
+  <si>
+    <t>HL-109-6 коробка (комплект 3шт.) 76-3105</t>
+  </si>
+  <si>
+    <t>76-3105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:26*21*10.5 см
+Розмір M:23.4*17.5*9 см
+Розмір S:21*14.5*7.5 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:3
+Особливості:С окошком
+Наявність ручки:Нет
+</t>
+  </si>
+  <si>
+    <t>HL-109-8 коробка (комплект 3шт.) 76-3129</t>
+  </si>
+  <si>
+    <t>76-3129</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -1655,51 +1510,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881da8e8c175e0e5016a835d87e7fa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32b11b0895e5c5d48639ba4bc007332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665c31f24c2da5f02f91909f10bce73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048e0da160b7cfefbc16b2b2289d474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ddf2008b5ba32ef9069d0478be40d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d56d367324e4946ca9fb89590226a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd34dbb5b2890f9d0f003b5765f227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad46b45258b9e16c1a397a2a5bdbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2320d2649300fca4ec09b902f70429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a07c87a9eaa711d6ba275665357910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d25312c7daab1b6f05efcf22d3e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1148e8eec9970841175c62219f7e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5adab5965e6bd8a13c45a1922fffa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b7f5ff7269366d8b1f15831786fd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac748176270ee8ab9c360436c429d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dabd6579643086b8fc4fb79269d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84d7167c20f83cecc4c8445ee6be8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00714da1f5c0ca7d1d27e72561ca3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ffed73c5bdbaaaba0f6b936d604ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0765dd0d41d0cc95a3a1a49017fb2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb18a33a6bb085b289e19c08278a61821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e73332b258b881765356a3b22a84a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ba413a1d1addf2a7f31689eee2d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657202b948d2a7c50330e8cbb142cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4417fe8e401feb3f2831eb32e388525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91188dc2294c2ee03ea60b74a40d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb2146f20ec7976229063683309f7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dace7b5d504184298b15e8849842528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69b65ec47cedf0b6951de0cc2e68029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d915926e0c1a12cfa7348877200e3ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a356d2627cfe2c91875a8edac2f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267455afc0917c1f5933e7c57f99e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610de8005804c7be213c95bfbb44a9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270b0d16bf07f22ae4501a23ddb9b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec56da24d7eb8feceb23f2716180d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becf2759226d8f85f53a56d076222236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b29d086fca5f468005a85c51b3411237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516045f8d612fc9836f448b6485115438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671110207bfc33e03802fc5a0c424feb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f9b53c7a66bb68c22c4156c079fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910e154e3281090855dd6d6ee0e53b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb37904dfbea143a870c8392b166c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1e6babf19cb64efbee8ad4adeeea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac508aea772ac00c96e463632f610d5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac45f8864830c613916cdeb246fe0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d358b45c61f7283e1e353b9c15da4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db180bd115fc4f550292aa19b3b6fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bfb0e8e5bdd9487015e7354ccea3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a8311d8a425ee3ebbbc7a986487ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3db8872a1330a40813ced90111d2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5e58e11fc48ac1d833630f3610ee451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809aa880dd6452c728913a375c7b2e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f8dd486500a89fe572b5e9a0f92253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5d4763274fab7a85d639e6471e00354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff991075587b2a1be116ac506284c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470bcef22876ae3c4b198e2b25f72656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3fd06de7038bd935f297ff8bebc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128b6851e978b2a267b6a87518451d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c609cdb1fac544e3cdc9db15551a09b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf18ee8e499c3f769518567d04b66860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3c95bd002cfc74946e3ac772d22361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b560cb027b4ccd89514c46c508d9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c56d288ae19e9eaffdcb1a840df0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fb0a53def0b55b2192f42b56e00064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822858d0a35c90fe10466013747dce9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d79944fa6cc1df82747ddc85beab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb6aba9e39be4ee548160af05f7c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025293184b1d370938fb98f9d58b291368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e5aad84bcbe8fdc0e26a019c59f8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb823d89746ab2ff6836610b5db7018070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e49d40521b7d594830ee4da01ba8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c741a94c8a33c8f730d3a822c31f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b574a251d89f2ad36d0cda720b1d0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be6cd1d2ac268a2477d77ef73264ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5ca46bee9922973f0f677b05905f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbd5daacbec2fe29ba6479041836076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ca1f5b75177029baa5c04d98b6f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f8e88ef860f83f66e2c3716ab84da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b20c9173dd2c2e6a045b22fc463e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755b3c96545c432603b7e635bc6cae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff1b64fd79f76d48b42a96a949d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993860090ed2705159ab041101e1fb6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce667608a128a2fcc67e28d29cec93c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7dafde7f19632e27cfedf6e3f217784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64396a6986ccd483380057f3b16a3f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdfbbd0639eb734553de6256b53ba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214850bfc1b68291e7db725cee88332287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad449a354bb086723762230863ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aacc0f35036047d684c64d55efa8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b47b5f80dfeba73ccf7a3ad3b4b6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ee7220469e09a6324294d7fc96be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291a684eeb72fdd935f4ea2b5dab7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddabb16f595f679d5b18d352e69a74893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e1b9837167782fb67aa705ed7e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521efd21f0c3dacb7e46025e69713c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224870e27746349957789b472d71fabd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f51ca21ad897270a24737aa51640b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06112c2fe15dd7c2af57e4c77bf3a2da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4024191759185b08ae4bcd314f08a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b300d79da042df90f590e5f5dc23f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03009f71502d9ca9c414f99beaa5e00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab9f10140ff4d1bed790e0ddb819e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d50b90787c7b58093771a2ba3fe96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278910cbe27a1bbf26cd279174486cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45f03123e53b8c108ecb51dfceb449105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70b20da246e588eca8eb229697302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973c9fd9c3319dd7446581a91112e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca900b86d3ee233b794c5c00aa2bfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19d682b47ec75ec2caee9ed91eb4ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d9d20626db1816b230813148ba52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a6bf1d36c1ba8e4ae7943fd160e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c1d7215063bc377c9e50eb9f0d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8336d00e46305c243dc861c6147c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60dbfb797c5e03cdcbe90b3f02b64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294da8661bae27a961c6798fdcdc1c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e49b881ed6370dabf47fe660be71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee82376bf482cdadff168484b9056117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c963c0f55b9b66035d7193de9a02d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5f7fc52d2d5027d904c25cc95d7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014a8f616e5981e1785ac0a69af9b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab2962bae3da6a714155179188d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409441831abe474383a1c6e779b96e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4918e54527645df0765814b8ac1b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e87de95d6da96fc1e18bb2f8b0ba86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65754504f0dca471ccea7931ee9a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1ef45d9bd1ec75d81931f32999c7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c563c19727242ac33f984edaaf792127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c2f3563c104b80529b8e896b4040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0cd4365b02ea909b0182e6b175c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f9f6ce5e349c3f6fc6a1f1de923a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52ca88465e09c71f9ea1b74d5fe64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9a47882a64151976137d587ffffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5f0b5e5a3265732aa807642673e7133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66411a44304c54cd7217d464926e5431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4753eef08b377575469c20f32e8d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad4603b6cbf5e08a5107d7e76050e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620483df2f57d07a3c0c2e8400e1204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67caa9c9c480fb98110e634b00e565b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21877d053121c1e88fcb13c459e41b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed3baeff0fc647615ab1b62194ee97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e36616524bd996853169a4d2263c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff3f55d92ab08ed26a05d9d6e3b839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab09596db44a34420dff8a6b168a20810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa3446e5bb13eac8de766e0ed9d8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569593d5555d39e5848c23bc4c00fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b9078631281a54fa629124f2dc6d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66e00b4219feb786d675d1d1cbb1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeece8922237956fb2dfb7b6027767615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403cca4956a4e223b962a808acc6c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722d597201a4197b8ce56a10ee3976217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906488eb1be69887c8c80abf0425ad718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c864966d61cc2dac4ccbf11c9a96fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b98cbc09e48c645400569548382720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f252b0915ff208e8ea570de8ff81c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f5cf23a35ec7c0ec706e7e9a8976322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9b0a73e8e98bf158e350de84552b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01389a08aba39c41d1afbadced899424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3702523c516340c094f6d69abd34ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928894008dcd55de864b46876975a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47211e257104e7e743657ba5a95b2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31729499d75dbe43d1213a1efe55d0c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad2d8fe184246be4c815626dc66cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50e6c0c3659dbe6188ed1d2d8d0dcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec93d79910925924487396f1ea5e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f59a6372176ef2a49592b90026bca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d3a5f25b84364475d6a03399cd7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952c7b3cb617c1e0b406f7a0b5d53d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7367b2c4a2970d8868f30d04c78a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1905e1bdc2d6a690f15bc95328d99036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee0de4178064ad07aa147d8742ee5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c595f27bfa12e9aee43bdfb91f09438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db44791b8733669a23f249505ad12639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f338c80209e84d91480c8eefd7f42640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c156be3bebae0ad48f6064a4d1d1f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450df705ac628223f028f23e19b6cea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4db432e878c318d40b094db684c36743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4ff67a115ad30a28d979702288a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46262c9445fe411f04ad19a11177a8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad67589feb5620b8386fb11eb3fd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104db3a6337d66400cb10beca3e5bd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026238170e1e59dec3c90ff8c2afaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59281fa2c7d3240208ad81c545754f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97ca667c09d15b29b336afe357fea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae8fb5b3210af76079ede520ad594d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9dfbbc80910c2014c578b7f5604d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bac84c14c3b897a7c255773651b8bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44257bc55406c9d0231aeca8a4f0ad3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc455edc8be0db444c6e63e30a0e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120fcf723dfbbe67952a37b1856a3b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea2c48f51873915f4d336a4e95059957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8bcf52dc6b16d841259d2f8f1f0a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a12666de05a58624235a8bac783b0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac803cb5c9cac2ccb27a749532de03160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe4e26838fa4b152d32e0fba6874e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d95a19e8c54a48fb63d3f288fc7de062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2663b93d25df76f66fefee465c2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6fec098c0ca47de6e7b0315d533c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be784be7c31a5a207f42aa2a6aefa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c6af0be90ac6b9e69ec4cf00f43766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b0e1216e223e560717ffd1e6b59367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b239e7dc0803156e1307b515720c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0999212b72f17d35cb531ce74f36a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c3be987562679fed6a601a02600d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808aad17f7dd92439a0ff7a5fe38ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c1c424485101694f429cded9726f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958692af5af66b12e80bdf9e6deb7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6d669f986f5123358c69b6b49ec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45cb93e3aca0348627938b02fa60f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222876f84c38d253b6d42b1614a29976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417e7fe8a9a049f165312e6b1dae9af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3932b6e54f734174fd03b3e4c4df5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7869e572c073c148290840ecea672879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558698fc088f5b85238c98ccf8d6d2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341bac3825aec17e4eb88fe4aa706f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170fb44049c6e973d9e0d90bb6b10ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c9c050fa13036e7a07585620d6a5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb8a185610096e4e57544f380949284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f2daa428a707b57d7459e2ee4788685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ed8326f2e21eb62a0f0ef985d96fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566d79ef03fd1ef2d798caccde359c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d3c0a3ca70810bb716fc7241fa84e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36351d97c41bd4c788733f22eaff4e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5e8033bbf519db6ef75295b4558c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1102ca141b233c91501740d9dc4ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9f45bbdf1788400b51050a0b755da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff085a1eb67ee5e3e03dd93764dcfbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82b0ac19bb36884d4813fc3eb310a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d56302a61f75a2ceba98e95ad6f4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fde1c9908f796e0793301958b49fe796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07ba5651d8298a37e02d3713813aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2dccd64b0295415400bed969f40a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de990a6a3c09b7d5478d2db4f105fbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dffe7679d6d450c6fb2b22d2b8522b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c439e7fc55464f88af380b51369a662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe7801550a4993d0aabe2d5f2c844102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dda29789561d9662416d7fc456d75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793879d0fc5542e9e91b95b69f2650104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2500beee515f1ef2d811b6616b2be8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d11e9c1dc559bdcb9d6bfe97992ba1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba43d3f881f63a312a176c2146739f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ca32cecbcc1e14c08a9d901a8dd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1db2766db11fa87cc1d09b52ac11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8abe66caec7bea9ae608a022397c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165b3c346e731df31cee8a85be44a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6ade7acee9cb9fbaad6a923fe3f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31e499b2c1613e59d535b689cfc2ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c484ce214e94edce17dd238d94fce5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0602a04f9fcbd87dae0ac0b5b14dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f18f2a1392e3db580908fbc885125116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200488d7b35b9a33408fc2c5f62ecce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d8406409c980c426e94d5bbdbba5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e25d1ad94afe88f6de83d174867014119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d988167b3557fc3f054c2b7d1f920f120.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5247,440 +5102,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
-        <a:stretch>
-[...388 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5947,54 +5412,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podarochnye-korobki/135/?utm_source=price&amp;utm_campaign=price_podarochnye-korobki" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M139"/>
+  <dimension ref="A1:M126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M139" sqref="M139"/>
+      <selection activeCell="M126" sqref="M126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -6090,3619 +5555,3266 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>7300000003098</v>
+        <v>7300000004699</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>241.5</v>
+        <v>969</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>7000000015144</v>
+        <v>7300000004415</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>448.5</v>
+        <v>985</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>7000000015151</v>
+        <v>7000000014130</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>448.5</v>
+        <v>458.9</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="8">
+        <v>7000000014154</v>
+      </c>
+      <c r="E10" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>398.8</v>
+        <v>458.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>7000000015830</v>
+        <v>7000000014161</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>398.8</v>
+        <v>458.9</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>7000000015847</v>
+        <v>7000000014659</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>398.8</v>
+        <v>376</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>7000000016172</v>
+        <v>7300000004903</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>398.8</v>
+        <v>241.5</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>7000000016189</v>
+        <v>7300000004866</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>398.8</v>
+        <v>241.5</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>7000000016691</v>
-[...3 lines deleted...]
-      </c>
+        <v>7300000003586</v>
+      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>398.5</v>
+        <v>268</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>7000000016707</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000012174</v>
+      </c>
+      <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>398.5</v>
+        <v>348</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>7000000016714</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000012198</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>398.5</v>
+        <v>348</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>7000000016721</v>
+        <v>7000000012181</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>398.5</v>
+        <v>348</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>7000000015540</v>
+        <v>7000000012273</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>418</v>
+        <v>488</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>7000000015557</v>
+        <v>7000000015878</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>418</v>
+        <v>388.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D21" s="8">
-        <v>7000000015564</v>
+        <v>7300000002572</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>418</v>
+        <v>969</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D22" s="8">
-        <v>7000000013645</v>
+        <v>7300000003142</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>336</v>
+        <v>241.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8">
-        <v>7000000013652</v>
+        <v>7300000003128</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>336</v>
+        <v>241.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D24" s="8">
-        <v>7000000013669</v>
+        <v>7300000004743</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>336</v>
+        <v>969</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D25" s="8">
-        <v>7300000004439</v>
+        <v>7000000015816</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>985</v>
+        <v>526.8</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D26" s="8">
-        <v>7300000004736</v>
+        <v>7300000005207</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>969</v>
+        <v>439</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D27" s="8">
-        <v>7300000003586</v>
-[...1 lines deleted...]
-      <c r="E27" s="7"/>
+        <v>7300000004989</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>71</v>
+      </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D28" s="8">
-        <v>7300000004750</v>
+        <v>7000000052538</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G28" s="6">
-        <v>969</v>
+        <v>274.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D29" s="8">
-        <v>7300000004729</v>
+        <v>7000000052569</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G29" s="6">
-        <v>969</v>
+        <v>274.5</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D30" s="8">
-        <v>7300000004163</v>
+        <v>7300000004958</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>969</v>
+        <v>316</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D31" s="8">
+        <v>7000000000010</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" s="6">
-        <v>218</v>
+        <v>178</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D32" s="8">
-        <v>7000000016738</v>
+        <v>7000000000027</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G32" s="6">
-        <v>398.8</v>
+        <v>178</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D33" s="8">
-        <v>7000000016745</v>
+        <v>7300000004767</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>398.8</v>
+        <v>969</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D34" s="8">
-        <v>7000000016752</v>
+        <v>7000000016738</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
         <v>398.8</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="D35" s="8">
-        <v>7000000016769</v>
+        <v>7000000016745</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>398.8</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D36" s="8">
-        <v>7300000004866</v>
+        <v>7000000016752</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>241.5</v>
+        <v>398.8</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D37" s="8">
+        <v>7000000016769</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>328</v>
+        <v>398.8</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D38" s="8">
-        <v>7000000011269</v>
-[...1 lines deleted...]
-      <c r="E38" s="7"/>
+        <v>7000000013898</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>99</v>
+      </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>146.5</v>
+        <v>329.8</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D39" s="8">
-        <v>7000000011276</v>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+        <v>7000000013904</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>99</v>
+      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>146.5</v>
+        <v>321</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D40" s="8">
-        <v>7000000011283</v>
-[...1 lines deleted...]
-      <c r="E40" s="7"/>
+        <v>7000000013911</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>99</v>
+      </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>146.5</v>
+        <v>321</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D41" s="8">
+        <v>7000000013928</v>
+      </c>
+      <c r="E41" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>366.05</v>
+        <v>321</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D42" s="8">
-        <v>7600000003129</v>
+        <v>7300000001667</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>366.05</v>
+        <v>241.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D43" s="8">
-        <v>7300000001728</v>
+        <v>7300000001674</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
         <v>241.5</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D44" s="8">
-        <v>7300000003142</v>
+        <v>7300000004965</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>241.5</v>
+        <v>316</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D45" s="8">
-        <v>7300000003128</v>
+        <v>7300000006266</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>241.5</v>
+        <v>969</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D46" s="8">
-        <v>7000000014130</v>
+        <v>7300000003531</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>458.9</v>
+        <v>265</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D47" s="8">
-        <v>7000000014147</v>
+        <v>7300000003548</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>458.9</v>
+        <v>265</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D48" s="8">
-        <v>7000000014154</v>
+        <v>7300000003555</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>458.9</v>
+        <v>265</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D49" s="8">
+        <v>7300000003562</v>
+      </c>
+      <c r="E49" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>458.9</v>
+        <v>265</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D50" s="8">
-        <v>7400000000704</v>
+        <v>7000000013607</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>1903</v>
+        <v>336</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D51" s="8">
-        <v>7300000004187</v>
+        <v>7000000013614</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>1025</v>
+        <v>336</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D52" s="8">
-        <v>7300000004743</v>
+        <v>7000000013621</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>126</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>969</v>
+        <v>336</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D53" s="8">
-        <v>7300000004767</v>
+        <v>7400000000797</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>71</v>
+        <v>133</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>969</v>
+        <v>1903</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D54" s="8">
-        <v>7000000012136</v>
+        <v>7400000000476</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G54" s="6">
-        <v>326</v>
+        <v>1903</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D55" s="8">
-        <v>7000000012143</v>
+        <v>7400000000193</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G55" s="6">
-        <v>326</v>
+        <v>1903</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D56" s="8">
-        <v>7000000012150</v>
+        <v>7400000000582</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>326</v>
+        <v>1903</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D57" s="8">
-        <v>7000000015861</v>
+        <v>7400000000568</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>388.5</v>
+        <v>1648.96</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D58" s="8">
-        <v>7000000015885</v>
+        <v>7400000000469</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G58" s="6">
-        <v>388.5</v>
+        <v>1648.96</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D59" s="8">
-        <v>7600000003242</v>
+        <v>7000000012136</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>391.3</v>
+        <v>326</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D60" s="8">
-        <v>7000000013102</v>
+        <v>7000000012143</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>147</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D61" s="8">
-        <v>7000000013119</v>
+        <v>7000000012150</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>147</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D62" s="8">
-        <v>7000000013133</v>
+        <v>7000000057885</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G62" s="6">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D63" s="8">
-        <v>7000000014765</v>
+        <v>7000000057878</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>155</v>
+        <v>75</v>
       </c>
       <c r="G63" s="6">
-        <v>259.5</v>
+        <v>348</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D64" s="8">
-        <v>7300000001780</v>
+        <v>7000000057908</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G64" s="6">
-        <v>378</v>
+        <v>348</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D65" s="8">
-        <v>7000000012174</v>
-[...1 lines deleted...]
-      <c r="E65" s="7"/>
+        <v>7000000057892</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>163</v>
+      </c>
       <c r="F65" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G65" s="6">
         <v>348</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D66" s="8">
-        <v>7000000012198</v>
-[...1 lines deleted...]
-      <c r="E66" s="7"/>
+        <v>7000000016691</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>166</v>
+      </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>348</v>
+        <v>398.5</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D67" s="8">
-        <v>7000000012181</v>
+        <v>7000000016707</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>348</v>
+        <v>398.5</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D68" s="8">
+        <v>7000000016714</v>
+      </c>
+      <c r="E68" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>488</v>
+        <v>398.5</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D69" s="8">
-        <v>7600000002801</v>
+        <v>7000000016721</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>459.2</v>
+        <v>398.5</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D70" s="8">
-        <v>7300000004415</v>
+        <v>7300000001681</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>985</v>
+        <v>241.5</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D71" s="8">
-        <v>7300000003296</v>
+        <v>7300000001698</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>849</v>
+        <v>241.5</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D72" s="8">
-        <v>7000000015878</v>
+        <v>7300000001711</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>179</v>
+        <v>35</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>388.5</v>
+        <v>241.5</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C73" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="C73" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="8">
-        <v>7300000005054</v>
+        <v>7300000001704</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>182</v>
+        <v>35</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>125</v>
+        <v>241.5</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D74" s="8">
-        <v>7300000004347</v>
+        <v>7300000004811</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>985</v>
+        <v>241.5</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" s="8">
+        <v>7300000005085</v>
+      </c>
+      <c r="E75" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="C75" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>241.5</v>
+        <v>125</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C76" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="C76" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="8">
-        <v>7300000005078</v>
+        <v>7400000000704</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>182</v>
+        <v>133</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>125</v>
+        <v>1903</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C77" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="C77" s="6" t="s">
+      <c r="D77" s="8">
+        <v>7600000003242</v>
+      </c>
+      <c r="E77" s="7" t="s">
         <v>190</v>
       </c>
-      <c r="D77" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G77" s="6">
-        <v>526.8</v>
+        <v>391.3</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C78" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="C78" s="6" t="s">
+      <c r="D78" s="8">
+        <v>7000000016325</v>
+      </c>
+      <c r="E78" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="D78" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>125</v>
+        <v>398.8</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C79" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="C79" s="6" t="s">
+      <c r="D79" s="8">
+        <v>7400000001169</v>
+      </c>
+      <c r="E79" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="D79" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>398.8</v>
+        <v>1480</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="C80" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="8">
-        <v>7300000001681</v>
+        <v>7300000003296</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>241.5</v>
+        <v>849</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C81" s="6" t="s">
+      <c r="D81" s="8">
+        <v>7300000000998</v>
+      </c>
+      <c r="E81" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="D81" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>241.5</v>
+        <v>1150</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D82" s="8">
-        <v>7300000001711</v>
+        <v>7000000027727</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>89</v>
+        <v>204</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>241.5</v>
+        <v>328</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D83" s="8">
-        <v>7300000001704</v>
+        <v>7300000001780</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>241.5</v>
+        <v>378</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D84" s="8">
-        <v>7000000029059</v>
+        <v>7000000015144</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>446</v>
+        <v>448.5</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C85" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D85" s="8">
+        <v>7000000015151</v>
+      </c>
+      <c r="E85" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="D85" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>446</v>
+        <v>448.5</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D86" s="8">
-        <v>7000000029073</v>
+        <v>7000000015823</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>446</v>
+        <v>398.8</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D87" s="8">
-        <v>7000000029080</v>
+        <v>7000000015830</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G87" s="6">
-        <v>446</v>
+        <v>398.8</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D88" s="8">
-        <v>7300000001667</v>
+        <v>7000000015847</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>18</v>
+        <v>210</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
-        <v>241.5</v>
+        <v>398.8</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D89" s="8">
-        <v>7300000001674</v>
+        <v>7000000016172</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>18</v>
+        <v>210</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>241.5</v>
+        <v>398.8</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D90" s="8">
-        <v>7300000003531</v>
+        <v>7000000016189</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>265</v>
+        <v>398.8</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D91" s="8">
-        <v>7300000003548</v>
+        <v>7300000004927</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>221</v>
+        <v>35</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
-        <v>265</v>
+        <v>241.5</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D92" s="8">
-        <v>7300000003555</v>
-[...3 lines deleted...]
-      </c>
+        <v>7300000004842</v>
+      </c>
+      <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>265</v>
+        <v>241.5</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D93" s="8">
-        <v>7300000003562</v>
+        <v>7000000029059</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>265</v>
+        <v>446</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C94" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D94" s="8">
+        <v>7000000029066</v>
+      </c>
+      <c r="E94" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="D94" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F94" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>348</v>
+        <v>446</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D95" s="8">
-        <v>7000000057878</v>
+        <v>7000000029073</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>348</v>
+        <v>446</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>235</v>
       </c>
       <c r="D96" s="8">
-        <v>7000000057908</v>
+        <v>7000000029080</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G96" s="6">
-        <v>348</v>
+        <v>446</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C97" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="C97" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="8">
-        <v>7000000057892</v>
+        <v>7300000004408</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>239</v>
+        <v>22</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G97" s="6">
-        <v>348</v>
+        <v>985</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D98" s="8">
+        <v>7300000004163</v>
+      </c>
+      <c r="E98" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F98" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G98" s="6">
-        <v>178</v>
+        <v>969</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D99" s="8">
-        <v>7000000000027</v>
+        <v>7300000004859</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>242</v>
+        <v>117</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G99" s="6">
-        <v>178</v>
+        <v>241.5</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="D100" s="8">
+        <v>7000000015274</v>
+      </c>
+      <c r="E100" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="C100" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F100" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G100" s="6">
-        <v>378</v>
+        <v>448.5</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C101" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="C101" s="6" t="s">
+      <c r="D101" s="8">
+        <v>7000000015281</v>
+      </c>
+      <c r="E101" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="D101" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F101" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G101" s="6">
-        <v>448.5</v>
+        <v>378</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C102" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="C102" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="8">
-        <v>7000000015281</v>
+        <v>7000000015298</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G102" s="6">
         <v>378</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="D103" s="8">
+        <v>7000000013102</v>
+      </c>
+      <c r="E103" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="C103" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F103" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G103" s="6">
-        <v>378</v>
+        <v>336</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C104" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="C104" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="8">
-        <v>7300000004972</v>
+        <v>7000000013119</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G104" s="6">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D105" s="8">
+        <v>7000000014765</v>
+      </c>
+      <c r="E105" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="C105" s="6" t="s">
+      <c r="F105" s="9" t="s">
         <v>259</v>
       </c>
-      <c r="D105" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G105" s="6">
-        <v>1903</v>
+        <v>259.5</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D106" s="8">
-        <v>7400000000193</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000011269</v>
+      </c>
+      <c r="E106" s="7"/>
       <c r="F106" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G106" s="6">
-        <v>1903</v>
+        <v>146.5</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C107" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="C107" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="8">
-        <v>7400000000582</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000011276</v>
+      </c>
+      <c r="E107" s="7"/>
       <c r="F107" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G107" s="6">
-        <v>1903</v>
+        <v>146.5</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C108" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="C108" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D108" s="8">
-        <v>7400000000568</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000011283</v>
+      </c>
+      <c r="E108" s="7"/>
       <c r="F108" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G108" s="6">
-        <v>1648.96</v>
+        <v>146.5</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C109" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="C109" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" s="8">
-        <v>7400000000469</v>
+        <v>7300000001742</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="F109" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G109" s="6">
-        <v>1648.96</v>
+        <v>241.5</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="C110" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="C110" s="6" t="s">
+      <c r="D110" s="8">
+        <v>7300000004750</v>
+      </c>
+      <c r="E110" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="D110" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F110" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G110" s="6">
-        <v>318</v>
+        <v>969</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C111" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="C111" s="6" t="s">
+      <c r="D111" s="8">
+        <v>7000000013645</v>
+      </c>
+      <c r="E111" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="D111" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F111" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G111" s="6">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D112" s="8">
-        <v>7000000013744</v>
+        <v>7000000013652</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G112" s="6">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D113" s="8">
-        <v>7600000002917</v>
+        <v>7000000013669</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G113" s="6">
-        <v>332.65</v>
+        <v>336</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C114" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="C114" s="6" t="s">
+      <c r="D114" s="8">
+        <v>7000000013737</v>
+      </c>
+      <c r="E114" s="7" t="s">
         <v>280</v>
       </c>
-      <c r="D114" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F114" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G114" s="6">
-        <v>969</v>
+        <v>318</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C115" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="C115" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="8">
-        <v>7000000052538</v>
+        <v>7000000013744</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G115" s="6">
-        <v>274.5</v>
+        <v>318</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D116" s="8">
-        <v>7000000052569</v>
+        <v>7300000004972</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>284</v>
+        <v>71</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="G116" s="6">
-        <v>274.5</v>
+        <v>316</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D117" s="8">
+        <v>7000000015540</v>
+      </c>
+      <c r="E117" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="C117" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F117" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G117" s="6">
-        <v>376</v>
+        <v>418</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D118" s="8">
-        <v>7300000004705</v>
+        <v>7000000015557</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G118" s="6">
-        <v>969</v>
+        <v>418</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D119" s="8">
-        <v>7400000001169</v>
+        <v>7000000015564</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G119" s="6">
-        <v>1480</v>
+        <v>418</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="D120" s="8">
-        <v>7300000003012</v>
+        <v>7300000004439</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G120" s="6">
-        <v>969</v>
+        <v>985</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D121" s="8">
-        <v>7000000013898</v>
+        <v>7300000005054</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G121" s="6">
-        <v>329.8</v>
+        <v>125</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D122" s="8">
-        <v>7000000013904</v>
+        <v>7000000015885</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G122" s="6">
-        <v>321</v>
+        <v>388.5</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D123" s="8">
-        <v>7000000013911</v>
+        <v>7300000005078</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G123" s="6">
-        <v>321</v>
+        <v>125</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D124" s="8">
-        <v>7000000013928</v>
+        <v>7300000004774</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G124" s="6">
-        <v>321</v>
+        <v>969</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D125" s="8">
+        <v>7600000003105</v>
+      </c>
+      <c r="E125" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C125" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F125" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G125" s="6">
-        <v>985</v>
+        <v>366.05</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C126" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="C126" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="8">
-        <v>7300000002572</v>
+        <v>7600000003129</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>176</v>
+        <v>307</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G126" s="6">
-        <v>969</v>
+        <v>366.05</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
-    </row>
-[...349 lines deleted...]
-      <c r="M139" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>