--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,187 +14,366 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
-    <t>Італійська коробка</t>
+    <t>Пдарункова коробка самозбірна</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:49</t>
+    <t>08:55</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-6709</t>
+  </si>
+  <si>
+    <t>73-6709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:33 см
+Ширина:25 см
+Висота:12 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-6679</t>
+  </si>
+  <si>
+    <t>73-6679</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-6730</t>
+  </si>
+  <si>
+    <t>73-6730</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (20*18.2*8см) 73-7041</t>
+  </si>
+  <si>
+    <t>73-7041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:18,2 см
+Висота:8 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (20*18.2*8см) 73-7065</t>
+  </si>
+  <si>
+    <t>73-7065</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (28.2*20.2*9.2см) 73-6976</t>
+  </si>
+  <si>
+    <t>73-6976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:28,2 см
+Ширина:20,2 см
+Висота:9,2 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33.5*10*10.5см) 73-7027</t>
+  </si>
+  <si>
+    <t>73-7027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:33,5 см
+Ширина:10 см
+Висота:10,5  см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (39*28*13.5см) 73-6570</t>
+  </si>
+  <si>
+    <t>73-6570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:39 см
+Ширина:28 см
+Висота:13,5 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (29*22*10см) 73-6624</t>
+  </si>
+  <si>
+    <t>73-6624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:29 см
+Ширина:22 см
+Висота:10 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (28*12.5*26см) 73-6877</t>
+  </si>
+  <si>
+    <t>73-6877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:26 см
+Ширина:12,5 см
+Висота:28 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (20*10*20см) 73-6860</t>
+  </si>
+  <si>
+    <t>73-6860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:10 см
+Висота:20 см
+Форма:квадратные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (15*20*8см) 73-6778</t>
+  </si>
+  <si>
+    <t>73-6778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:15 см
+Висота:8 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (20*20*8см) 73-6822</t>
+  </si>
+  <si>
+    <t>73-6822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:20 см
+Висота:8 см
+Форма:квадратные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*2512см) 73-7133</t>
+  </si>
+  <si>
+    <t>73-7133</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*2512см) 73-7126</t>
+  </si>
+  <si>
+    <t>73-7126</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-7140</t>
+  </si>
+  <si>
+    <t>73-7140</t>
+  </si>
+  <si>
     <t>Італійська подарункова коробка</t>
+  </si>
+  <si>
+    <t>62-184-252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:13,5 см
+Ширина:10 см
+Висота:6 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:2
+Особливості:С лентой
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 2шт.</t>
+  </si>
+  <si>
+    <t>62-184-528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:34.5 см
+Ширина:10 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:2
+Особливості:С лентой
+</t>
+  </si>
+  <si>
+    <t>62-184-504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:16 см
+Ширина:16 см
+Висота:6 см
+Форма:Квадратные
+Кількість штук в упаковці / комплекті:2
+Особливості:С лентой
+</t>
+  </si>
+  <si>
+    <t>62-184-511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:18 см
+Ширина:10 см
+Висота:7 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:2
+Особливості:С лентой
+</t>
+  </si>
+  <si>
+    <t>62-184-498</t>
   </si>
   <si>
     <t>62-184-535</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:9 см
 Висота:5 см
 Форма:Квадратные
 Кількість штук в упаковці / комплекті:6
 Особливості:С лентой
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
     <t>62-184-559</t>
   </si>
   <si>
-    <t xml:space="preserve">Довжина:16 см
-[...10 lines deleted...]
-  <si>
     <t>62-184-566</t>
   </si>
   <si>
-    <t xml:space="preserve">Довжина:18 см
-[...7 lines deleted...]
-  <si>
     <t>62-184-542</t>
   </si>
   <si>
-    <t xml:space="preserve">Довжина:13,5 см
-[...8 lines deleted...]
-    <t>62-184-252</t>
+    <t>62-184-375</t>
+  </si>
+  <si>
+    <t>62-184-399</t>
   </si>
   <si>
     <t>62-184-450</t>
-  </si>
-[...24 lines deleted...]
-    <t>62-184-498</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -269,51 +448,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d8c6058a9c85d3112b243736cf92c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047350a85dd92f8c6dbe4021c7cc5bb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831062ae4c643be0dd4594fc915530a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeb703e0c1f6cd9ebb31daa45ce9bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb50b12830dc9bd48ddb54643fcdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983378205d3bf2c784856acc301ce316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381489ef392d02b7aa607fa33a29f1b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788b63305dd87a51f936d2b45d1f5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83123aa2583e7e1fdb4e8564e7f279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f29249d0ddd1ed180250e3a3fc6bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99687606dd1d9e9202f869bca0cdbba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3628aaf3d0b725673e13b80f786312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ecf1ddda7949710f48f3449040aae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25fb35bea5d1b443c4e0315ab7f1ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00c6b53af95c34deb02dbe3a418ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1121bcd868c7cc2b2979f2365ec264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7deb9811d5f7b1e2444baac62a4fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921f53b882eaad133265bcf54ca3d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a8057aeb6576148ddb8c8d1f3de27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29d17684a63483c4bf897974eeb0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a562ff2c74dd55a30a10b5902dc3349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599a58591fbb06466319a129cc55b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f8ad103e5571de0320b1977dc69c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9034805652e620a6734a8165e4b3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290baaa1fb622d20f4685b8e0f14f36013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b41d4e8bfefe88a8333a85155973ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af36afdc9e86f70ae53a63f5fbdc4a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340c31d837af7f1a6ea61be450a44616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7867ef065cbfced008e954f50c80f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389167fbbbb37e1cc06b6b54d24ba53818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a6d101b12a7f1d2a3fd7c0096e4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170b14a0e3a5f7a84411e709ed9ff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a313a2e77550470ae959b12c3c48321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92e3c37804db6f417c7b6e3a26f3fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa4e359167c610bd5dfb7cda60d7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a824ac27bddc4f6ba0e7d2b97345bb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a7c9df4cb7b90557bc23ecec3a2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e753339e03275dc19eee0ce8a6a42d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d50208196d7b152cdd99ccb06d38ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe369882386239051994785131f8e28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -621,50 +800,530 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -923,62 +1582,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/ital-yanskaya-korobka/137/?utm_source=price&amp;utm_campaign=price_ital-yanskaya-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podarochnaya-korobka-samosbornaya/137/?utm_source=price&amp;utm_campaign=price_podarochnaya-korobka-samosbornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M18"/>
+  <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection activeCell="M34" sqref="M34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1074,364 +1733,796 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>6200001840535</v>
+        <v>7300000006709</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>322.2</v>
+        <v>185.8</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>6200001840559</v>
+        <v>7300000006679</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>180.2</v>
+        <v>185.8</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>6200001840566</v>
+        <v>7300000006730</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>175.6</v>
+        <v>185.8</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>6200001840542</v>
+        <v>7300000007041</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>149.7</v>
+        <v>112</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>6200001840252</v>
+        <v>7300000007065</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>149.7</v>
+        <v>112</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>6200001840450</v>
+        <v>7300000006976</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>149.7</v>
+        <v>161.9</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>6200001840375</v>
+        <v>7300000007027</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>149.7</v>
+        <v>137.9</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>6200001840399</v>
+        <v>7300000006570</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>175.6</v>
+        <v>234.8</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>6200001840528</v>
+        <v>7300000006624</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>175.1</v>
+        <v>151.2</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D16" s="8">
-        <v>6200001840504</v>
+        <v>7300000006877</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>180.2</v>
+        <v>137.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D17" s="8">
-        <v>6200001840511</v>
+        <v>7300000006860</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>175.6</v>
+        <v>94.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D18" s="8">
-        <v>6200001840498</v>
+        <v>7300000006778</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>149.7</v>
+        <v>117.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="71">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="8">
+        <v>7300000006822</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="6">
+        <v>146.8</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="71">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="8">
+        <v>7300000007133</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="6">
+        <v>170.5</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="8">
+        <v>7300000007126</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="6">
+        <v>170.5</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="71">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="8">
+        <v>7300000007140</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="6">
+        <v>170.5</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="5"/>
+    </row>
+    <row r="23" spans="1:13" customHeight="1" ht="71">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="8">
+        <v>6200001840252</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" s="6">
+        <v>149.7</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13" customHeight="1" ht="71">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="8">
+        <v>6200001840528</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" s="6">
+        <v>175.1</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="71">
+      <c r="A25" s="6"/>
+      <c r="B25" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="8">
+        <v>6200001840504</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25" s="6">
+        <v>180.2</v>
+      </c>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13" customHeight="1" ht="71">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="8">
+        <v>6200001840511</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="6">
+        <v>175.6</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13" customHeight="1" ht="71">
+      <c r="A27" s="6"/>
+      <c r="B27" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="8">
+        <v>6200001840498</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G27" s="6">
+        <v>149.7</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="5"/>
+    </row>
+    <row r="28" spans="1:13" customHeight="1" ht="71">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="8">
+        <v>6200001840535</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="G28" s="6">
+        <v>322.2</v>
+      </c>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="5"/>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="71">
+      <c r="A29" s="6"/>
+      <c r="B29" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D29" s="8">
+        <v>6200001840559</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G29" s="6">
+        <v>180.2</v>
+      </c>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="5"/>
+    </row>
+    <row r="30" spans="1:13" customHeight="1" ht="71">
+      <c r="A30" s="6"/>
+      <c r="B30" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="8">
+        <v>6200001840566</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G30" s="6">
+        <v>175.6</v>
+      </c>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="5"/>
+    </row>
+    <row r="31" spans="1:13" customHeight="1" ht="71">
+      <c r="A31" s="6"/>
+      <c r="B31" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6200001840542</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G31" s="6">
+        <v>149.7</v>
+      </c>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="5"/>
+    </row>
+    <row r="32" spans="1:13" customHeight="1" ht="71">
+      <c r="A32" s="6"/>
+      <c r="B32" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" s="8">
+        <v>6200001840375</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G32" s="6">
+        <v>149.7</v>
+      </c>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="5"/>
+    </row>
+    <row r="33" spans="1:13" customHeight="1" ht="71">
+      <c r="A33" s="6"/>
+      <c r="B33" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D33" s="8">
+        <v>6200001840399</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G33" s="6">
+        <v>175.6</v>
+      </c>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="5"/>
+    </row>
+    <row r="34" spans="1:13" customHeight="1" ht="71">
+      <c r="A34" s="6"/>
+      <c r="B34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D34" s="8">
+        <v>6200001840450</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G34" s="6">
+        <v>149.7</v>
+      </c>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>