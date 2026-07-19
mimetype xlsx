--- v1 (2026-07-19)
+++ v2 (2026-07-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пдарункова коробка самозбірна</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>08:55</t>
+    <t>10:00</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -448,51 +448,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ecf1ddda7949710f48f3449040aae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25fb35bea5d1b443c4e0315ab7f1ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00c6b53af95c34deb02dbe3a418ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1121bcd868c7cc2b2979f2365ec264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7deb9811d5f7b1e2444baac62a4fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921f53b882eaad133265bcf54ca3d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a8057aeb6576148ddb8c8d1f3de27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29d17684a63483c4bf897974eeb0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a562ff2c74dd55a30a10b5902dc3349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599a58591fbb06466319a129cc55b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f8ad103e5571de0320b1977dc69c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9034805652e620a6734a8165e4b3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290baaa1fb622d20f4685b8e0f14f36013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b41d4e8bfefe88a8333a85155973ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af36afdc9e86f70ae53a63f5fbdc4a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340c31d837af7f1a6ea61be450a44616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7867ef065cbfced008e954f50c80f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389167fbbbb37e1cc06b6b54d24ba53818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a6d101b12a7f1d2a3fd7c0096e4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170b14a0e3a5f7a84411e709ed9ff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a313a2e77550470ae959b12c3c48321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92e3c37804db6f417c7b6e3a26f3fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa4e359167c610bd5dfb7cda60d7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a824ac27bddc4f6ba0e7d2b97345bb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a7c9df4cb7b90557bc23ecec3a2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e753339e03275dc19eee0ce8a6a42d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d50208196d7b152cdd99ccb06d38ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe369882386239051994785131f8e28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deefd8a90be391d5e4c3ddb9b7ced201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e11b18faf3257f07778551890e9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fff0b5efee65450c77cd9e4238c3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33337fa39f6e40de22b97bf11cc3b344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aba39cfc03e3fe3a7d365e8d38b575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536de65578d9a9286d997bbc7f18516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eca64b2cb4f2a960164fe681d69017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f15498a08bbc6654938f53e1d9b868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba0b059eeb0761aea8d9327b1163e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c885db7b7c577eade066a8a8405ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c90539764ca6f853d2b7160cc733811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce409cb2df0035f9648a83a1c506aed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f563f735eeb201231fd1d43b76c2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf4752493a60ff8141e50228a70b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab50b4d535335c82648bea83a4fd1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed4addab79f9d3ba76f6afd24fcf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358ac6f42456c12c27f81cc21dce4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4506aa5948b3db0371abecb8253518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3c08bc4d11f80a95e03064f17be419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85e5aedaf9fc922f0bcfef6c0a22720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794de2a5f6a9dbc1de588b62aca76221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb161f68087d23bad07fff97ed14785122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbc5f92af12a36ae27b02d8b9956523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5c9a995e58e73f97c10853fa896224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677e5cd3b0274bbdbdfc5f6a3f93cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53964f9b3ce78f42ec3ec795f6d5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee659a60e19b0e5d1444f9f31cf05c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5a1f931a096d482d8fb7ada014dd28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>