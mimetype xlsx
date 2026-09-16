--- v2 (2026-07-19)
+++ v3 (2026-09-16)
@@ -14,366 +14,371 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
-    <t>Пдарункова коробка самозбірна</t>
+    <t>Подарункова коробка самозбірна</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>19.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>10:00</t>
+    <t>16:56</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Подарункова коробка самозбірна (33*25*12см) 73-6709</t>
-[...31 lines deleted...]
-    <t>73-7041</t>
+    <t>Подарункова коробка бежева (20*18,2*8см) 73-7034</t>
+  </si>
+  <si>
+    <t>73-7034</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 см
 Ширина:18,2 см
 Висота:8 см
 Форма:прямоугольные
 Кількість штук в упаковці / комплекті:1
+Особливості:С лентой
 </t>
   </si>
   <si>
-    <t>Подарункова коробка самозбірна (20*18.2*8см) 73-7065</t>
-[...36 lines deleted...]
-    <t>73-6570</t>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка червона (20*18,2*8см) 73-7058</t>
+  </si>
+  <si>
+    <t>73-7058</t>
+  </si>
+  <si>
+    <t>Подарункова коробка біла (39*28*13,5см) 73-6617</t>
+  </si>
+  <si>
+    <t>73-6617</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:39 см
 Ширина:28 см
 Висота:13,5 см
 Форма:прямоугольные
 Кількість штук в упаковці / комплекті:1
+Особливості:С лентой
 </t>
   </si>
   <si>
-    <t>Подарункова коробка самозбірна (29*22*10см) 73-6624</t>
-[...2 lines deleted...]
-    <t>73-6624</t>
+    <t>Подарункова коробка рожева (29*22*10см) 73-6600</t>
+  </si>
+  <si>
+    <t>73-6600</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:29 см
 Ширина:22 см
 Висота:10 см
 Форма:прямоугольные
 Кількість штук в упаковці / комплекті:1
+Особливості:С лентой
 </t>
   </si>
   <si>
-    <t>Подарункова коробка самозбірна (28*12.5*26см) 73-6877</t>
-[...70 lines deleted...]
-    <t>73-7140</t>
+    <t>Подарункова коробка рожева (39*28*13,5см) 73-6594</t>
+  </si>
+  <si>
+    <t>73-6594</t>
+  </si>
+  <si>
+    <t>Подарункова коробка срібло (29*22*10см) 73-6648</t>
+  </si>
+  <si>
+    <t>73-6648</t>
+  </si>
+  <si>
+    <t>Подарункова коробка срібло (39*28*13,5см) 73-6631</t>
+  </si>
+  <si>
+    <t>73-6631</t>
   </si>
   <si>
     <t>Італійська подарункова коробка</t>
   </si>
   <si>
-    <t>62-184-252</t>
+    <t>62-184-450</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:13,5 см
 Ширина:10 см
 Висота:6 см
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:2
 Особливості:С лентой
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 2шт.</t>
   </si>
   <si>
+    <t>Подарункова коробка самозбірна (20*18.2*8см) 73-7041</t>
+  </si>
+  <si>
+    <t>73-7041</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (28.2*20.2*9.2см) 73-6976</t>
+  </si>
+  <si>
+    <t>73-6976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:28,2 см
+Ширина:20,2 см
+Висота:9,2 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33.5*10*10.5см) 73-7027</t>
+  </si>
+  <si>
+    <t>73-7027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:33,5 см
+Ширина:10 см
+Висота:10,5  см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
     <t>62-184-528</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:34.5 см
 Ширина:10 см
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:2
 Особливості:С лентой
 </t>
   </si>
   <si>
     <t>62-184-504</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:16 см
 Ширина:16 см
 Висота:6 см
 Форма:Квадратные
 Кількість штук в упаковці / комплекті:2
 Особливості:С лентой
 </t>
   </si>
   <si>
     <t>62-184-511</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 см
 Ширина:10 см
 Висота:7 см
 Форма:Прямоугольные
 Кількість штук в упаковці / комплекті:2
 Особливості:С лентой
 </t>
   </si>
   <si>
     <t>62-184-498</t>
   </si>
   <si>
-    <t>62-184-535</t>
-[...6 lines deleted...]
-Кількість штук в упаковці / комплекті:6
+    <t>Подарункова коробка самозбірна (28*12.5*26см) 73-6877</t>
+  </si>
+  <si>
+    <t>73-6877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:26 см
+Ширина:12,5 см
+Висота:28 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (20*10*20см) 73-6860</t>
+  </si>
+  <si>
+    <t>73-6860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:10 см
+Висота:20 см
+Форма:квадратные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-7140</t>
+  </si>
+  <si>
+    <t>73-7140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:33 см
+Ширина:25 см
+Висота:12 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>62-184-559</t>
+  </si>
+  <si>
+    <t>62-184-566</t>
+  </si>
+  <si>
+    <t>62-184-542</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (20*20*8см) 73-6822</t>
+  </si>
+  <si>
+    <t>73-6822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:20 см
+Висота:8 см
+Форма:квадратные
+Кількість штук в упаковці / комплекті:1
 Особливості:С лентой
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 6шт.</t>
-[...10 lines deleted...]
-  <si>
     <t>62-184-375</t>
   </si>
   <si>
     <t>62-184-399</t>
   </si>
   <si>
-    <t>62-184-450</t>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-6709</t>
+  </si>
+  <si>
+    <t>73-6709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:33 см
+Ширина:25 см
+Висота:12 см
+Форма:прямоугольные
+Кількість штук в упаковці / комплекті:1
+Особливості:С лентой
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-6679</t>
+  </si>
+  <si>
+    <t>73-6679</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (33*25*12см) 73-6730</t>
+  </si>
+  <si>
+    <t>73-6730</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (39*28*13.5см) 73-6570</t>
+  </si>
+  <si>
+    <t>73-6570</t>
+  </si>
+  <si>
+    <t>Подарункова коробка самозбірна (29*22*10см) 73-6624</t>
+  </si>
+  <si>
+    <t>73-6624</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -448,51 +453,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deefd8a90be391d5e4c3ddb9b7ced201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e11b18faf3257f07778551890e9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fff0b5efee65450c77cd9e4238c3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33337fa39f6e40de22b97bf11cc3b344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aba39cfc03e3fe3a7d365e8d38b575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536de65578d9a9286d997bbc7f18516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eca64b2cb4f2a960164fe681d69017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f15498a08bbc6654938f53e1d9b868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba0b059eeb0761aea8d9327b1163e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c885db7b7c577eade066a8a8405ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c90539764ca6f853d2b7160cc733811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce409cb2df0035f9648a83a1c506aed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f563f735eeb201231fd1d43b76c2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf4752493a60ff8141e50228a70b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab50b4d535335c82648bea83a4fd1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed4addab79f9d3ba76f6afd24fcf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358ac6f42456c12c27f81cc21dce4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4506aa5948b3db0371abecb8253518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3c08bc4d11f80a95e03064f17be419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85e5aedaf9fc922f0bcfef6c0a22720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794de2a5f6a9dbc1de588b62aca76221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb161f68087d23bad07fff97ed14785122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbc5f92af12a36ae27b02d8b9956523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5c9a995e58e73f97c10853fa896224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677e5cd3b0274bbdbdfc5f6a3f93cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53964f9b3ce78f42ec3ec795f6d5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee659a60e19b0e5d1444f9f31cf05c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5a1f931a096d482d8fb7ada014dd28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37469439132da53142910c7eb222d94b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5577b198337f1243c673d5d24cf382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717b3d738c8a7c609e285e762e4dd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44798bce0173a68db781f4342c95fd4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d6322e509b47264a0fc2f8429d7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce66ecf71e317193f5b27146bedb9816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f889f31b873929283fc9113b40dd8a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75045733a2a8a9db344c889e803fb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb52a3309dbc6f76d76739b33710249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8666e88529f584eee55c1507417310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56716a4661ab7722121b370c96419add11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe91a367e32034cc0dc5683aac99012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411080804dc62ef0a82022bf5a43786013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f8c6f07fd447f54a3d7d2374e58614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e86fc35176a5f1c5b70b3c062977b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9083c856f45de348f6fbab7ec38c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2bb972048f70a950cf63d001729b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f9080e4b1e115943dd5b585b2fb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82819c4e272105137323ec6ab4fdc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdf6afe18b66ba0027a9616288f65920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b22cc71d77e62da816773c286356121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d99f9445727c8a851994979eb1b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e6b30a465bd8ef8116cd80845fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4d06adabd6c1d506e8c1356f1f11924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b66aaf015a2539e1fde37c4e415f5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48767f85cb7a8877e4f451058d737eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208144a8a067e1b2014f290a7967d7df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf29ffe20383c3a70df2246962e54eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa986cdd128ac3fd9fdbe27bc19df0629.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1280,50 +1285,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1590,54 +1625,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podarochnaya-korobka-samosbornaya/137/?utm_source=price&amp;utm_campaign=price_podarochnaya-korobka-samosbornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M34" sqref="M34"/>
+      <selection activeCell="M35" sqref="M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1733,796 +1768,823 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>7300000006709</v>
+        <v>7300000007034</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>185.8</v>
+        <v>113.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>7300000006679</v>
+        <v>7300000007058</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>185.8</v>
+        <v>113.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>7300000006730</v>
+        <v>7300000006617</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>185.8</v>
+        <v>255.7</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>7300000007041</v>
+        <v>7300000006600</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>112</v>
+        <v>151.2</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>7300000007065</v>
+        <v>7300000006594</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>112</v>
+        <v>255.7</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>7300000006976</v>
+        <v>7300000006648</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>161.9</v>
+        <v>151.2</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>7300000007027</v>
+        <v>7300000006631</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>137.9</v>
+        <v>255.7</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="D14" s="8">
+        <v>6200001840450</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="8">
-[...2 lines deleted...]
-      <c r="E14" s="7" t="s">
+      <c r="F14" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="6">
-        <v>234.8</v>
+        <v>149.7</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>7300000006624</v>
+        <v>7300000007041</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>151.2</v>
+        <v>112</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="D16" s="8">
+        <v>7300000006976</v>
+      </c>
+      <c r="E16" s="7" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>137.8</v>
+        <v>161.9</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="D17" s="8">
+        <v>7300000007027</v>
+      </c>
+      <c r="E17" s="7" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>94.5</v>
+        <v>137.9</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="8">
+        <v>6200001840528</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G18" s="6">
-        <v>117.5</v>
+        <v>175.1</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D19" s="8">
-        <v>7300000006822</v>
+        <v>6200001840504</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G19" s="6">
-        <v>146.8</v>
+        <v>180.2</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D20" s="8">
-        <v>7300000007133</v>
+        <v>6200001840511</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G20" s="6">
-        <v>170.5</v>
+        <v>175.6</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D21" s="8">
-        <v>7300000007126</v>
+        <v>6200001840498</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G21" s="6">
-        <v>170.5</v>
+        <v>149.7</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D22" s="8">
-        <v>7300000007140</v>
+        <v>7300000006877</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>170.5</v>
+        <v>137.8</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D23" s="8">
-        <v>6200001840252</v>
+        <v>7300000006860</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>149.7</v>
+        <v>94.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D24" s="8">
-        <v>6200001840528</v>
+        <v>7300000007140</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>175.1</v>
+        <v>170.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D25" s="8">
-        <v>6200001840504</v>
+        <v>6200001840559</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G25" s="6">
         <v>180.2</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D26" s="8">
-        <v>6200001840511</v>
+        <v>6200001840566</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G26" s="6">
         <v>175.6</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D27" s="8">
-        <v>6200001840498</v>
+        <v>6200001840542</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G27" s="6">
         <v>149.7</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D28" s="8">
-        <v>6200001840535</v>
+        <v>7300000006822</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>322.2</v>
+        <v>146.8</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D29" s="8">
-        <v>6200001840559</v>
+        <v>6200001840375</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G29" s="6">
-        <v>180.2</v>
+        <v>149.7</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D30" s="8">
-        <v>6200001840566</v>
+        <v>6200001840399</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G30" s="6">
         <v>175.6</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D31" s="8">
-        <v>6200001840542</v>
+        <v>7300000006709</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>149.7</v>
+        <v>185.8</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D32" s="8">
-        <v>6200001840375</v>
+        <v>7300000006679</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>149.7</v>
+        <v>185.8</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D33" s="8">
-        <v>6200001840399</v>
+        <v>7300000006730</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>175.6</v>
+        <v>185.8</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="8">
-        <v>6200001840450</v>
+        <v>7300000006570</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>149.7</v>
+        <v>234.8</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
+    </row>
+    <row r="35" spans="1:13" customHeight="1" ht="71">
+      <c r="A35" s="6"/>
+      <c r="B35" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="8">
+        <v>7300000006624</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="6">
+        <v>151.2</v>
+      </c>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>