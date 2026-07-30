--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -14,574 +14,439 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Коробки для біжутерії</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>15:03</t>
+    <t>02:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Коробочки для біжутерії (65-504)</t>
-[...35 lines deleted...]
-    <t>65-658</t>
+    <t>Коробка біжутерна (5x5см) 65-1105</t>
+  </si>
+  <si>
+    <t>65-1105</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:5 см
 Ширина:5 см
 Призначення:для колец и сережек
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24шт.</t>
   </si>
   <si>
-    <t>Коробка біжутерна (4см * 4см) 6-1830020</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Довжина:4 см
+    <t>Коробка біжутерна (4*21*2,5см) 65-2225</t>
+  </si>
+  <si>
+    <t>65-2225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
 Ширина:4 см
-Призначення:для колец и сережек
+Висота:2,5 см
+Призначення:для цепочек
 </t>
   </si>
   <si>
-    <t>Коробка біжутерна (10х10х3, 5см) 65-3130</t>
-[...8 lines deleted...]
-    <t>65-2898</t>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5х5х3, 5см) 65-2867</t>
+  </si>
+  <si>
+    <t>65-2867</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:5 см
 Ширина:5 см
 Висота:3,5 см
 Призначення:для колец и сережек
 </t>
   </si>
   <si>
+    <t>Коробочки для біжутерії (65-504)</t>
+  </si>
+  <si>
+    <t>65-504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
+Ширина:4 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробочки для біжутерії (65-658)</t>
+  </si>
+  <si>
+    <t>65-658</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4см * 4см) 6-1830020</t>
+  </si>
+  <si>
+    <t>6-1830020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:4 см
+Ширина:4 см
+Призначення:для колец и сережек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-2898</t>
+  </si>
+  <si>
+    <t>65-2898</t>
+  </si>
+  <si>
     <t>Коробка біжутерна (5x5x3, 5см) 65-2928</t>
   </si>
   <si>
     <t>65-2928</t>
   </si>
   <si>
-    <t>Коробка біжутерна (5х5х3, 5см) 65-3017</t>
-[...8 lines deleted...]
-    <t>65-2522</t>
+    <t>Коробка біжутерна(8,5см*9см) 6-8719-032</t>
+  </si>
+  <si>
+    <t>6-8719-032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:8,5 см
+Висота:5,5 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4x21см) 65-979</t>
+  </si>
+  <si>
+    <t>65-979</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна(9*9*3см) 65-1945</t>
+  </si>
+  <si>
+    <t>65-1945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:9 см
+Висота:3 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна(9*9*3см) 65-1952</t>
+  </si>
+  <si>
+    <t>65-1952</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4,5х21х3,5см) 65-2881</t>
+  </si>
+  <si>
+    <t>65-2881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
+Ширина:4,5 см
+Висота:3,5 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3, 5см) 65-3065</t>
+  </si>
+  <si>
+    <t>65-3062</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:9 см
 Висота:3,5 см
 Призначення:для наборов и браслетов
 </t>
   </si>
   <si>
     <t>Коробка біжутерна (6х6х4см) 65-2423</t>
   </si>
   <si>
     <t>65-2423</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:6 см
 Ширина:6 см
 Висота:4 см
 Призначення:для колец и сережек
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
     <t>Коробка біжутерна (7,5х7,5х3,5см) 65-2409</t>
   </si>
   <si>
     <t>65-2409</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:7,5 см
 Ширина:7,5 см
 Висота:3,5 см
 Призначення:для наборов и браслетов
 </t>
   </si>
   <si>
-    <t>Коробка біжутерна (4x21см) 65-979</t>
-[...23 lines deleted...]
-    <t>65-1037</t>
+    <t>Коробка біжутерна (7x9x3, 5см) 65-2904</t>
+  </si>
+  <si>
+    <t>65-2904</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:7 см
+Висота:3,5 см
 Призначення:для наборов и браслетов
 </t>
   </si>
   <si>
-    <t>Коробочки для біжутерії 6-8719-162</t>
-[...15 lines deleted...]
-    <t>65-1105</t>
+    <t>Коробка біжутерна (5x5см) 65-986</t>
+  </si>
+  <si>
+    <t>65-986</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4x21см) 65-1006</t>
+  </si>
+  <si>
+    <t>65-1006</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5см) 65-948</t>
+  </si>
+  <si>
+    <t>65-948</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-2980</t>
+  </si>
+  <si>
+    <t>65-2980</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-3024</t>
+  </si>
+  <si>
+    <t>65-3024</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3, 5см) 65-3048</t>
+  </si>
+  <si>
+    <t>65-3048</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-3079</t>
+  </si>
+  <si>
+    <t>65-3079</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-3093</t>
+  </si>
+  <si>
+    <t>65-3093</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (10х10х3, 5см) 65-3130</t>
+  </si>
+  <si>
+    <t>65-3130</t>
   </si>
   <si>
     <t>Коробочки для біжутерії (65-542)</t>
   </si>
   <si>
     <t>65-542</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:9 см
 Висота:5,5 см
 Призначення:для наборов и браслетов
 Внутрішній розмір:габаритные размеры - 0,5 см
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 6шт.</t>
-[...17 lines deleted...]
-Призначення:для цепочек
+    <t>Коробка біжутерна (9х9х3, 5см) 65-2522</t>
+  </si>
+  <si>
+    <t>65-2522</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (10,1x10,1x3,2см) 65-1051</t>
+  </si>
+  <si>
+    <t>65-1051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:10,1 см
+Ширина:10,1 см
+Призначення:для наборов и браслетов
 </t>
-  </si>
-[...10 lines deleted...]
-    <t>65-948</t>
   </si>
   <si>
     <t>Коробка біжутерна (10х10х3, 5см) 65-3123</t>
   </si>
   <si>
     <t>65-3123</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:10 см
 Ширина:10 см
 Висота:3,5 см
 Призначення:для наборов и браслетов
 </t>
   </si>
   <si>
-    <t>Коробка біжутерна (7x9x3, 5см) 65-2904</t>
-[...70 lines deleted...]
-    <t>65-3109</t>
+    <t>Коробка біжутерна (5х5х3, 5см) 65-3017</t>
+  </si>
+  <si>
+    <t>65-3017</t>
   </si>
   <si>
     <t>Коробочки для біжутерії (65-528)</t>
   </si>
   <si>
     <t>65-528</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:7 см
 Призначення:для наборов и браслетов
 Внутрішній розмір:габаритные размеры - 0,5 см
 </t>
   </si>
   <si>
-    <t>Коробка біжутерна (4*4*3см) 65-2010</t>
-[...59 lines deleted...]
-  <si>
     <t>Коробочки для біжутерії (65-078)</t>
   </si>
   <si>
     <t>65-078</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:21 см
 Ширина:4 см
 Висота:2 см
 Призначення:для цепочек
 </t>
   </si>
   <si>
-    <t>65-0825</t>
-[...65 lines deleted...]
-    <t>6-71-776</t>
+    <t>Коробка біжутерна (7,5х7,5х3,5см) 65-2492</t>
+  </si>
+  <si>
+    <t>65-2492</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 18шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (7х9х3, 5см) 65-2874</t>
+  </si>
+  <si>
+    <t>65-2874</t>
   </si>
   <si>
     <t>Коробка біжутерна (5х22, 3х3, 3см) 65-2577</t>
   </si>
   <si>
     <t>65-2577</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:22,3 см
 Ширина:5 см
 Висота:3,3 см
 Призначення:для цепочек
 Матеріал:бархат
 </t>
   </si>
   <si>
     <t>Коробка біжутерна (5х22, 3х3, 3см) 65-2607</t>
   </si>
   <si>
     <t>65-2607</t>
   </si>
   <si>
     <t>Коробка біжутерна (5х5,5х4см) 65-2553</t>
   </si>
   <si>
@@ -600,92 +465,132 @@
   </si>
   <si>
     <t>65-2584</t>
   </si>
   <si>
     <t>Коробка біжутерна (9х9х3, 8см) 65-2560</t>
   </si>
   <si>
     <t>65-2560</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:9 см
 Висота:3,8 см
 Призначення:для наборов и браслетов
 Матеріал:бархат
 </t>
   </si>
   <si>
     <t>Коробка біжутерна (9х9х3, 8см) 65-2591</t>
   </si>
   <si>
     <t>65-2591</t>
   </si>
   <si>
-    <t>Коробка біжутерна (4,5х21х3,5см) 65-2881</t>
-[...8 lines deleted...]
-Призначення:для цепочек
+    <t>Коробка біжутерна (10х10х3, 5см) 65-3147</t>
+  </si>
+  <si>
+    <t>65-3147</t>
+  </si>
+  <si>
+    <t>Коробка під біжутерію (срібна)</t>
+  </si>
+  <si>
+    <t>6-71-769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Висота:3,5 см
+Діаметр:5,3 см
+Призначення:для колец и сережек
 </t>
   </si>
   <si>
+    <t>Коробочки для біжутерії круглі з візерунком у вигляді троянд і бантиками (м&amp;#039;ятні) 6-71-745</t>
+  </si>
+  <si>
+    <t>6-71-745</t>
+  </si>
+  <si>
+    <t>Коробка під біжутерію (золота)</t>
+  </si>
+  <si>
+    <t>6-71-721</t>
+  </si>
+  <si>
+    <t>Коробка під біжутерію (червона) 6-71-776</t>
+  </si>
+  <si>
+    <t>6-71-776</t>
+  </si>
+  <si>
     <t>Коробка біжутерна (5х5х3, 5см) 65-2447</t>
   </si>
   <si>
     <t>65-2447</t>
   </si>
   <si>
     <t>Коробка біжутерна (5х5х3, 5см) 65-2461</t>
   </si>
   <si>
     <t>65-2461</t>
   </si>
   <si>
-    <t>Коробка біжутерна(8,5см*9см) 6-8719-032</t>
-[...7 lines deleted...]
-Висота:5,5 см
+    <t>Коробка біжутерна (9x9x3см) 65-3031</t>
+  </si>
+  <si>
+    <t>65-3031</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3055</t>
+  </si>
+  <si>
+    <t>65-3055</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3086</t>
+  </si>
+  <si>
+    <t>65-3086</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3109</t>
+  </si>
+  <si>
+    <t>65-3109</t>
+  </si>
+  <si>
+    <t>Коробочки для біжутерії (65-375)</t>
+  </si>
+  <si>
+    <t>65-375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:8 см
+Ширина:5 см
 Призначення:для наборов и браслетов
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>65-2836</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -760,51 +665,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a931d7bc200c93fdfc0ca268eeab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e788e220a6c6459364f11dd3a678e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579eab6355210a36a61e2eca61787b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe1b27ae60007bb88663330426eefb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3792708d623033f02baa846c57f715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7317aaf6283cc42959376436ce576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a8f5007be77d096e5c43bba6e1ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd13adf510a19261247126c88d7258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925995ef55160e4f956382befbbf6159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b17c7626a37d1d2a42be0f29ad002310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b2cde56a37cec0575c425b7035d0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec91af21f396200b974cf659106a8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb68e21c616cf3ec66a5addf664cad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf701e50f83486d818880476a96d6f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ee6334b782dc2f1d8050069df14015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cea0fc0182206dc5cb94da420e92016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf90c2c89d6b02c51f2042f19a94e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b92a74a2548cde2a64c91df4bcbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14446d0c400c592a6ead1faa0c6ecbf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a823b35ffb808275998e28ad7a54820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c57e606aaf8b25ff7c48b4ab3e0eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745072f0989b34e3c09c1d59f219aef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c8ef7a36b62af7e3baa60fa32c4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba59bd08ff9c50595c6010027cd07e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7a456d034dfc7843106f11f72b0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb4d7345ac26a004e5f609e36e40426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fd08e10f5c8e07f059eb5f2aae14027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffad886953ede45b24fdd4a6165868628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe85af6392bb4cb287ac8cbeb1dcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf846fb3bf402ba76e15f5b967b6e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742006c6dadffc80d17e85b5fa157b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5127a47ce79b9733f6103627436e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e358be85da820b7507b4f1f14a8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465f30982fdd8338c3c7f165219d1ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31178e7befd66393c97007ae8167e6e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12213cd52eb222a57aa97660ed9f6e3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb278fcc38a1b41dd99741878225337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d8d9f22d9b29a0f847b473a4f493a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5a3aed16b5419a88a5e7cda080c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ece95ac8707e8bde053b1d20fe92a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447454aa33c8c24c38472bfd346a3f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c7cd09c625c8b0c662fc1807903642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7aa69fbe74d38825317dcd81b965f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82424821798687680d9f6237e8a8e7d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad64ff2000f68f38cc5fe82478681245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303ead588881792513117c8c787624f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec97f32e7e92b765a256be67c184747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cb6010382c687c823c80a8c2d19bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b43533d3329887d4391aca13cf89449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608f86885bc8850b5da9df74ea6a57050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b84f84fab6a34deee6147a301b3d1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f3c2ba0d7d36879cf9a9d3017cf6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92872cefae3ba876a47ed255d828f01353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa5a775c32987797fb77dbffe37c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3390b22dd770c1c06575cf2d0c1aa9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0986ee3e8e99e5775c9724e547c0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe9a83a5011833bdf732e81c18be4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be4f21a89cdc2ca884a09cbf29acd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880c50eab657d6f81aadabf729d0cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a8babc12c7621a630c4b593ba5c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a72d07c8f85d6f31d8c311e4277db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879ba71dc988c89e753bb3e69454c8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3866e3e82af91aad76972afb81c7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c6a577b7c7819721f2e71a307d2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c5648fda951440fdb87652cb528b365.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453565ebc55456d37ab8052a3830ba461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806e30787830e4998dc8aec1d1c3f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dd1b1d434d188a00a29cd41c20cdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb9fb9df18eb2b7099541d1a108d944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2743c786458da0273a2c9adf3571b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a687b3e599248a07fed0103a6277e146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4379844487a541ba11b7c49a1595177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f7b2be4c1a2b9268f149dcafda798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b809b0c10b8b5e955c25ad8bc965d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c959da9a91f36135ae93d194d3cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cdbe7b2c809ea6e478751afc4b0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac2323e5817b4c16dd5a64977fd9e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116690ac72fdc3e79e22fe8ac0a56813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5880dc1f41305bff3989b9456bc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f755cccd398a7aa2f6e7502c9880815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6514b2958faf667b0e18b5e63be1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9124d9e95c356993f6710ec836f1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d55b9cb78cbb32e93d1fae2e5e1ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c86718862c72d9e780ffdd36806fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c937255e035c33806f1722f35b3e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e265a456380f51679217be919e8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf737159b26da68f2a5cc70b3f94c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf9872ba13c7c63c8fdfa96978d5ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5104a7fe5df6a621d7c94af0f90824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665bfca58fe46194099de7cb8d20f5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8371409c170e5d0f57d899bd2ebeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb07eca97b581ad6cdd55233ba03f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b91a36652b9fbf974ed248eb2b90e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1221ded0f6648492043a21a168e9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024548eb96ad80eec32e043b9868744730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b80a6c1fcd4061f6ca8fbc2f91236a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea6d5a2a86f8f6e871e7aaa16515e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf42244055569e18e94cb9cf8edf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ad23a598482e2162f6489d974c03234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816b7368334fc5237322f0b233e45935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b8e2648afecba3fabad37af3ccf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600fb44dfe5e175485e4b5527cefdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a362c102be5a554140291a311bbc5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9e3d6ec0b09811ac1778105621db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3632890da556448a3cd2778dc64740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc75b8e9c02614a1bcd3809aa60eb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b2c9ed02352a890079d2b07059be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18544b922452655c907f09d89c9d5f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734edceb6f1eff67845d1302e74e4d4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe02d353341efefffa42c00733b9d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd09fb61dc715d44ac1ef4d1096d0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb702d13a244fb57523e6734b5c482dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755173f119bf9599366fa8de83eb0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb92d65d6e1d599dbbb37010f5ac2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de39b13b69fc18dd5eda1a0f0f866850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d031d07056c2706c991b2b5f1cc7e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f557cd32f74220dd218e65edbb0a4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30847c153971858a81e94d9231fdea7253.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2342,410 +2247,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3012,54 +2557,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/korobki-dlya-bizhuterii/161/?utm_source=price&amp;utm_campaign=price_korobki-dlya-bizhuterii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M71"/>
+  <dimension ref="A1:M59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M71" sqref="M71"/>
+      <selection activeCell="M59" sqref="M59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3155,1793 +2700,1469 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>6500000000504</v>
+        <v>6500000001105</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>277.2</v>
+        <v>405.36</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>6500000002744</v>
+        <v>6500000002225</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G8" s="6">
-        <v>358.44</v>
+        <v>328.68</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" s="8">
-        <v>6500000002829</v>
+        <v>6500000002867</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>358.44</v>
+        <v>627.12</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" s="8">
-        <v>6500000000658</v>
+        <v>6500000000504</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G10" s="6">
-        <v>345.84</v>
+        <v>277.2</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" s="8">
-        <v>6000001830020</v>
+        <v>6500000000658</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>248.16</v>
+        <v>345.84</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="8">
-        <v>6500000003130</v>
-[...1 lines deleted...]
-      <c r="E12" s="7"/>
+        <v>6000001830020</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>34</v>
+      </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>644.16</v>
+        <v>248.16</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" s="8">
         <v>6500000002898</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>563.76</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="8">
         <v>6500000002928</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>563.76</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="8">
-        <v>6500000003017</v>
+        <v>6000087190032</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G15" s="6">
-        <v>336.72</v>
+        <v>223.08</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D16" s="8">
-        <v>6500000002522</v>
+        <v>6500000000979</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G16" s="6">
-        <v>427.68</v>
+        <v>328.68</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" s="8">
-        <v>6500000002423</v>
+        <v>6500000001945</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="G17" s="6">
-        <v>305.8</v>
+        <v>318.84</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="8">
-        <v>6500000002409</v>
+        <v>6500000001952</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G18" s="6">
-        <v>328.08</v>
+        <v>318.84</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="D19" s="8">
+        <v>6500000002881</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D19" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G19" s="6">
-        <v>328.68</v>
+        <v>559.08</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="8">
-        <v>6500000002492</v>
+        <v>6500000003062</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="G20" s="6">
-        <v>541.62</v>
+        <v>476.52</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="8">
-        <v>6500000001013</v>
+        <v>6500000002423</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="G21" s="6">
-        <v>345.84</v>
+        <v>305.8</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D22" s="8">
-        <v>6500000001037</v>
+        <v>6500000002409</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G22" s="6">
-        <v>284.52</v>
+        <v>328.08</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D23" s="8">
-        <v>6000087190162</v>
+        <v>6500000002904</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G23" s="6">
-        <v>228.48</v>
+        <v>407.88</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D24" s="8">
-        <v>6500000001105</v>
+        <v>6500000000986</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>405.36</v>
+        <v>345.84</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D25" s="8">
-        <v>6500000000542</v>
+        <v>6500000001006</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="G25" s="6">
-        <v>221.76</v>
+        <v>328.68</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="8">
-        <v>6500000000825</v>
+        <v>6500000000948</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>248.16</v>
+        <v>345.84</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="8">
-        <v>6500000002195</v>
+        <v>6500000002980</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>328.68</v>
+        <v>336.72</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>6500000002225</v>
+        <v>6500000003024</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>328.68</v>
+        <v>336.72</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="8">
-        <v>6500000000948</v>
+        <v>6500000003048</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>345.84</v>
+        <v>336.72</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="8">
-        <v>6500000003123</v>
+        <v>6500000003079</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>644.16</v>
+        <v>336.72</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D31" s="8">
-        <v>6500000002904</v>
+        <v>6500000003093</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>407.88</v>
+        <v>336.72</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D32" s="8">
-        <v>6500000001051</v>
-[...3 lines deleted...]
-      </c>
+        <v>6500000003130</v>
+      </c>
+      <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G32" s="6">
-        <v>433.68</v>
+        <v>644.16</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D33" s="8">
-        <v>6500000000986</v>
+        <v>6500000000542</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>27</v>
+        <v>86</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G33" s="6">
-        <v>345.84</v>
+        <v>221.76</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D34" s="8">
-        <v>6500000000993</v>
+        <v>6500000002522</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G34" s="6">
-        <v>284.52</v>
+        <v>427.68</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D35" s="8">
-        <v>6500000001006</v>
+        <v>6500000001051</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G35" s="6">
-        <v>328.68</v>
+        <v>433.68</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="8">
+        <v>6500000003123</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F36" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G36" s="6">
-        <v>308.28</v>
+        <v>644.16</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D37" s="8">
-        <v>6500000003055</v>
+        <v>6500000003017</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>308.28</v>
+        <v>336.72</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" s="8">
+        <v>6500000000528</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G38" s="6">
-        <v>308.28</v>
+        <v>351.84</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C39" s="6" t="s">
+      <c r="D39" s="8">
+        <v>6500000000078</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="D39" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G39" s="6">
-        <v>308.28</v>
+        <v>315.48</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="8">
-        <v>6500000000528</v>
+        <v>6500000002492</v>
       </c>
       <c r="E40" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F40" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="F40" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="6">
-        <v>351.84</v>
+        <v>541.62</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="8">
-        <v>6500000002010</v>
+        <v>6500000002874</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G41" s="6">
-        <v>252.24</v>
+        <v>389.4</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C42" s="6" t="s">
+      <c r="D42" s="8">
+        <v>6500000002577</v>
+      </c>
+      <c r="E42" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="D42" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F42" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G42" s="6">
-        <v>345.84</v>
+        <v>909.48</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="8">
-        <v>6500000001945</v>
+        <v>6500000002607</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G43" s="6">
-        <v>318.84</v>
+        <v>909.48</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="8">
-        <v>6500000001952</v>
+        <v>6500000002553</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G44" s="6">
-        <v>318.84</v>
+        <v>447.48</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D45" s="8">
+        <v>6500000002584</v>
+      </c>
+      <c r="E45" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G45" s="6">
-        <v>380.16</v>
+        <v>447.48</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="8">
-        <v>6500000003147</v>
+        <v>6500000002560</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>81</v>
+        <v>120</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G46" s="6">
-        <v>644.16</v>
+        <v>917.4</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D47" s="8">
+        <v>6500000002591</v>
+      </c>
+      <c r="E47" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G47" s="6">
-        <v>389.4</v>
+        <v>917.4</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D48" s="8">
-        <v>6500000003062</v>
+        <v>6500000003147</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G48" s="6">
-        <v>476.52</v>
+        <v>644.16</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D49" s="8">
-        <v>6500000000078</v>
+        <v>6000007100769</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>315.48</v>
+        <v>256.08</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="C50" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" s="8">
+        <v>6000007100745</v>
+      </c>
+      <c r="E50" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="D50" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F50" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>248.16</v>
+        <v>256.08</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D51" s="8">
-        <v>6500000002867</v>
+        <v>6000007100721</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>627.12</v>
+        <v>256.08</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D52" s="8">
-        <v>6500000002980</v>
+        <v>6000007100776</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>336.72</v>
+        <v>256.08</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D53" s="8">
-        <v>6500000003024</v>
+        <v>6500000002447</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>336.72</v>
+        <v>472.56</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D54" s="8">
-        <v>6500000003048</v>
+        <v>6500000002461</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>336.72</v>
+        <v>472.56</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D55" s="8">
-        <v>6500000003079</v>
+        <v>6500000003031</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G55" s="6">
-        <v>336.72</v>
+        <v>308.28</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D56" s="8">
-        <v>6500000003093</v>
+        <v>6500000003055</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G56" s="6">
-        <v>336.72</v>
+        <v>308.28</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D57" s="8">
-        <v>6000007100769</v>
+        <v>6500000003086</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G57" s="6">
-        <v>256.08</v>
+        <v>308.28</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D58" s="8">
-        <v>6000007100745</v>
+        <v>6500000003109</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G58" s="6">
-        <v>256.08</v>
+        <v>308.28</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D59" s="8">
-        <v>6000007100721</v>
+        <v>6500000000375</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>256.08</v>
+        <v>380.16</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
-    </row>
-[...322 lines deleted...]
-      <c r="M71" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>