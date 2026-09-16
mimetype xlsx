--- v1 (2026-07-30)
+++ v2 (2026-09-16)
@@ -14,439 +14,547 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Коробки для біжутерії</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>02:37</t>
+    <t>16:56</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Коробка біжутерна (5x5см) 65-1105</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Довжина:5 см
+    <t>Коробка біжутерна (10x10x4см) 65-3321</t>
+  </si>
+  <si>
+    <t>65-3321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:10 см
+Ширина:4 см
+Висота:10 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (10x10x4см) 65-3338</t>
+  </si>
+  <si>
+    <t>65-3338</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (10x10x4см) 65-3345</t>
+  </si>
+  <si>
+    <t>65-3345</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (11,5x11,5x11,5см) 65-3352</t>
+  </si>
+  <si>
+    <t>65-3352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:11,5 см
+Ширина:11,5 см
+Висота:11,5 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (12,5x12,5x16,5см) 65-3314</t>
+  </si>
+  <si>
+    <t>65-3314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:12,5 см
+Ширина:12,5 см
+Висота:16,5 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (12x4,5x4см) 65-3482</t>
+  </si>
+  <si>
+    <t>65-3482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:12 см
+Ширина:4,5 см
+Висота:4 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (12x4, 5x4см) 65-3499</t>
+  </si>
+  <si>
+    <t>65-3499</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (13x7,5x5,8см) 65-3475</t>
+  </si>
+  <si>
+    <t>65-3475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:13 см
+Ширина:7,5 см
+Висота:5,8 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (16x12x4см) 65-3505</t>
+  </si>
+  <si>
+    <t>65-3505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:16 см
+Ширина:4 см
+Висота:12 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (16x12x4см) 65-3512</t>
+  </si>
+  <si>
+    <t>65-3512</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (20x4, 5x2, 7см) 65-3390</t>
+  </si>
+  <si>
+    <t>65-3390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:4,5 см
+Висота:2,7 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (20x4,5x3см) 65-3406</t>
+  </si>
+  <si>
+    <t>65-3406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20 см
+Ширина:4,5 см
+Висота:3 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (20x4,5x3см) 65-3413</t>
+  </si>
+  <si>
+    <t>65-3413</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (20x4,5x3см) 65-3420</t>
+  </si>
+  <si>
+    <t>65-3420</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x7x3см) 65-3444</t>
+  </si>
+  <si>
+    <t>65-3444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:7 см
+Висота:3 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x7x3см) 65-3451</t>
+  </si>
+  <si>
+    <t>65-3451</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x7x3см) 65-3468</t>
+  </si>
+  <si>
+    <t>65-3468</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x8x6, 7см) 65-3284</t>
+  </si>
+  <si>
+    <t>65-3284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:8 см
+Висота:6,7 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x8x6, 7см) 65-3291</t>
+  </si>
+  <si>
+    <t>65-3291</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x8x6, 7см) 65-3307</t>
+  </si>
+  <si>
+    <t>65-3307</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3376</t>
+  </si>
+  <si>
+    <t>65-3376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:9 см
+Висота:3 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3383</t>
+  </si>
+  <si>
+    <t>65-3383</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x8см) 65-27754</t>
+  </si>
+  <si>
+    <t>65-27754</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:8 см
 Ширина:5 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x8см) 65-28126</t>
+  </si>
+  <si>
+    <t>65-28126</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (21,5x4,5см) 65-27822</t>
+  </si>
+  <si>
+    <t>65-27822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21,5 см
+Ширина:4,5 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (21,5x4,5см) 65-27440</t>
+  </si>
+  <si>
+    <t>65-27440</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (6х6х4см) 65-2423</t>
+  </si>
+  <si>
+    <t>65-2423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:6 см
+Ширина:6 см
+Висота:4 см
 Призначення:для колец и сережек
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 24шт.</t>
-[...11 lines deleted...]
-Призначення:для цепочек
+    <t>Продається упаковками. В упаковці: 10шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (7,5х7,5х3,5см) 65-2379</t>
+  </si>
+  <si>
+    <t>65-2379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:7,5 см
+Ширина:7,5 см
+Висота:3,5 см
+Призначення:для наборов и браслетов
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12шт.</t>
-[...5 lines deleted...]
-    <t>65-2867</t>
+    <t>Коробка біжутерна (7,5х7,5х3,5см) 65-2409</t>
+  </si>
+  <si>
+    <t>65-2409</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 18шт.</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (7х9х3см) 65-2386</t>
+  </si>
+  <si>
+    <t>65-2386</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (7х9х3см) 65-2393</t>
+  </si>
+  <si>
+    <t>65-2393</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-2980</t>
+  </si>
+  <si>
+    <t>65-2980</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:5 см
 Ширина:5 см
 Висота:3,5 см
 Призначення:для колец и сережек
 </t>
   </si>
   <si>
-    <t>Коробочки для біжутерії (65-504)</t>
-[...98 lines deleted...]
-    <t>65-3062</t>
+    <t>Коробка біжутерна (5x5x3,5см) 65-3024</t>
+  </si>
+  <si>
+    <t>65-3024</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3, 5см) 65-3048</t>
+  </si>
+  <si>
+    <t>65-3048</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-3079</t>
+  </si>
+  <si>
+    <t>65-3079</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-3093</t>
+  </si>
+  <si>
+    <t>65-3093</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3,5см) 65-2942</t>
+  </si>
+  <si>
+    <t>65-2942</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:9 см
 Висота:3,5 см
 Призначення:для наборов и браслетов
 </t>
   </si>
   <si>
-    <t>Коробка біжутерна (6х6х4см) 65-2423</t>
-[...7 lines deleted...]
-Висота:4 см
+    <t>Коробка біжутерна (7x9см) 65-28058</t>
+  </si>
+  <si>
+    <t>65-28058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:7 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9х9х3см) 65-3000</t>
+  </si>
+  <si>
+    <t>65-3000</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5х5х3, 5см) 65-2867</t>
+  </si>
+  <si>
+    <t>65-2867</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5см) 65-1105</t>
+  </si>
+  <si>
+    <t>65-1105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:5 см
+Ширина:5 см
 Призначення:для колец и сережек
 </t>
-  </si>
-[...132 lines deleted...]
-    <t>65-3017</t>
   </si>
   <si>
     <t>Коробочки для біжутерії (65-528)</t>
   </si>
   <si>
     <t>65-528</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:7 см
 Призначення:для наборов и браслетов
 Внутрішній розмір:габаритные размеры - 0,5 см
 </t>
   </si>
   <si>
+    <t>Коробочки для біжутерії (65-504)</t>
+  </si>
+  <si>
+    <t>65-504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
+Ширина:4 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5см) 65-948</t>
+  </si>
+  <si>
+    <t>65-948</t>
+  </si>
+  <si>
     <t>Коробочки для біжутерії (65-078)</t>
   </si>
   <si>
     <t>65-078</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:21 см
 Ширина:4 см
 Висота:2 см
 Призначення:для цепочек
 </t>
   </si>
   <si>
-    <t>Коробка біжутерна (7,5х7,5х3,5см) 65-2492</t>
-[...11 lines deleted...]
-    <t>65-2874</t>
+    <t>Коробка біжутерна (4x21см) 65-979</t>
+  </si>
+  <si>
+    <t>65-979</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9х9х3, 5см) 65-2522</t>
+  </si>
+  <si>
+    <t>65-2522</t>
   </si>
   <si>
     <t>Коробка біжутерна (5х22, 3х3, 3см) 65-2577</t>
   </si>
   <si>
     <t>65-2577</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:22,3 см
 Ширина:5 см
 Висота:3,3 см
 Призначення:для цепочек
 Матеріал:бархат
 </t>
   </si>
   <si>
     <t>Коробка біжутерна (5х22, 3х3, 3см) 65-2607</t>
   </si>
   <si>
     <t>65-2607</t>
   </si>
   <si>
     <t>Коробка біжутерна (5х5,5х4см) 65-2553</t>
   </si>
   <si>
@@ -465,132 +573,202 @@
   </si>
   <si>
     <t>65-2584</t>
   </si>
   <si>
     <t>Коробка біжутерна (9х9х3, 8см) 65-2560</t>
   </si>
   <si>
     <t>65-2560</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:9 см
 Висота:3,8 см
 Призначення:для наборов и браслетов
 Матеріал:бархат
 </t>
   </si>
   <si>
     <t>Коробка біжутерна (9х9х3, 8см) 65-2591</t>
   </si>
   <si>
     <t>65-2591</t>
   </si>
   <si>
-    <t>Коробка біжутерна (10х10х3, 5см) 65-3147</t>
-[...2 lines deleted...]
-    <t>65-3147</t>
+    <t>Коробка біжутерна(9*9*3см) 65-1952</t>
+  </si>
+  <si>
+    <t>65-1952</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5x5x3,5см) 65-2898</t>
+  </si>
+  <si>
+    <t>65-2898</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5х5х3, 5см) 65-3017</t>
+  </si>
+  <si>
+    <t>65-3017</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (7х9х3, 5см) 65-2874</t>
+  </si>
+  <si>
+    <t>65-2874</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:7 см
+Висота:3,5 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3031</t>
+  </si>
+  <si>
+    <t>65-3031</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3055</t>
+  </si>
+  <si>
+    <t>65-3055</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (9x9x3см) 65-3109</t>
+  </si>
+  <si>
+    <t>65-3109</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4,5х21х3,5см) 65-2881</t>
+  </si>
+  <si>
+    <t>65-2881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
+Ширина:4,5 см
+Висота:3,5 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5х5х3, 5см) 65-2447</t>
+  </si>
+  <si>
+    <t>65-2447</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (5х5х3, 5см) 65-2461</t>
+  </si>
+  <si>
+    <t>65-2461</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4*21*2,5см) 65-2225</t>
+  </si>
+  <si>
+    <t>65-2225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
+Ширина:4 см
+Висота:2,5 см
+Призначення:для цепочек
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна(8,5см*9см) 6-8719-032</t>
+  </si>
+  <si>
+    <t>6-8719-032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:8,5 см
+Висота:5,5 см
+Призначення:для наборов и браслетов
+</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (7,5х7,5х3,5см) 65-2492</t>
+  </si>
+  <si>
+    <t>65-2492</t>
   </si>
   <si>
     <t>Коробка під біжутерію (срібна)</t>
   </si>
   <si>
     <t>6-71-769</t>
   </si>
   <si>
     <t xml:space="preserve">Висота:3,5 см
 Діаметр:5,3 см
 Призначення:для колец и сережек
 </t>
   </si>
   <si>
     <t>Коробочки для біжутерії круглі з візерунком у вигляді троянд і бантиками (м&amp;#039;ятні) 6-71-745</t>
   </si>
   <si>
     <t>6-71-745</t>
   </si>
   <si>
     <t>Коробка під біжутерію (золота)</t>
   </si>
   <si>
     <t>6-71-721</t>
   </si>
   <si>
     <t>Коробка під біжутерію (червона) 6-71-776</t>
   </si>
   <si>
     <t>6-71-776</t>
   </si>
   <si>
-    <t>Коробка біжутерна (5х5х3, 5см) 65-2447</t>
-[...44 lines deleted...]
-</t>
+    <t>Коробка біжутерна (5x5см) 65-986</t>
+  </si>
+  <si>
+    <t>65-986</t>
+  </si>
+  <si>
+    <t>Коробка біжутерна (4x21см) 65-1006</t>
+  </si>
+  <si>
+    <t>65-1006</t>
+  </si>
+  <si>
+    <t>Коробочки для біжутерії (65-658)</t>
+  </si>
+  <si>
+    <t>65-658</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -665,51 +843,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453565ebc55456d37ab8052a3830ba461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806e30787830e4998dc8aec1d1c3f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dd1b1d434d188a00a29cd41c20cdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb9fb9df18eb2b7099541d1a108d944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2743c786458da0273a2c9adf3571b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a687b3e599248a07fed0103a6277e146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4379844487a541ba11b7c49a1595177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f7b2be4c1a2b9268f149dcafda798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b809b0c10b8b5e955c25ad8bc965d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c959da9a91f36135ae93d194d3cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cdbe7b2c809ea6e478751afc4b0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac2323e5817b4c16dd5a64977fd9e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116690ac72fdc3e79e22fe8ac0a56813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5880dc1f41305bff3989b9456bc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f755cccd398a7aa2f6e7502c9880815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6514b2958faf667b0e18b5e63be1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9124d9e95c356993f6710ec836f1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d55b9cb78cbb32e93d1fae2e5e1ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c86718862c72d9e780ffdd36806fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c937255e035c33806f1722f35b3e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e265a456380f51679217be919e8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf737159b26da68f2a5cc70b3f94c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf9872ba13c7c63c8fdfa96978d5ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5104a7fe5df6a621d7c94af0f90824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665bfca58fe46194099de7cb8d20f5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8371409c170e5d0f57d899bd2ebeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb07eca97b581ad6cdd55233ba03f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b91a36652b9fbf974ed248eb2b90e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1221ded0f6648492043a21a168e9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024548eb96ad80eec32e043b9868744730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b80a6c1fcd4061f6ca8fbc2f91236a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea6d5a2a86f8f6e871e7aaa16515e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf42244055569e18e94cb9cf8edf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ad23a598482e2162f6489d974c03234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816b7368334fc5237322f0b233e45935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b8e2648afecba3fabad37af3ccf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600fb44dfe5e175485e4b5527cefdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a362c102be5a554140291a311bbc5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9e3d6ec0b09811ac1778105621db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3632890da556448a3cd2778dc64740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc75b8e9c02614a1bcd3809aa60eb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b2c9ed02352a890079d2b07059be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18544b922452655c907f09d89c9d5f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734edceb6f1eff67845d1302e74e4d4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe02d353341efefffa42c00733b9d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd09fb61dc715d44ac1ef4d1096d0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb702d13a244fb57523e6734b5c482dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755173f119bf9599366fa8de83eb0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb92d65d6e1d599dbbb37010f5ac2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de39b13b69fc18dd5eda1a0f0f866850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d031d07056c2706c991b2b5f1cc7e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f557cd32f74220dd218e65edbb0a4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30847c153971858a81e94d9231fdea7253.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab1ab85d7a36f266f4b121763c5451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26393766916060161145f1aa562ad62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728d29d60f0a0d0c3cb83ebcf4958f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380719462cc00511676bb8a59f3cffd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f6ebf19442d25453390c4ed4c544b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d522dd9565de855fd26fd108ad69b566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ed12d61e2ab0d17925df1322d43d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1723563a0c7ec90384256f8b94a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6861f9b152ac2fdd2129cf62b5d849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d2efd13117daced6e97482603d7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eed9f4dcf3b1cc8b15be2ac49e69e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aa5610a11c756b6df6ebad46618fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed55207be7056c52c12fdc03f96256513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231094754ce3e5309bb34328fa38e1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d71c812cd567b0c3399ab9bc431a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02906a17e06032a63c8c9844dccb6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aec61ef6f229128d3b335e6358c85d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2333467a99787a184f687e1170edd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c492c4ba87083ca74c786fb58a395219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb84f56c355f0809c275f8a774de1e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d658aa7f02965167bf77f4996afac221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f4abfe2adf852d51581a1edb60f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a4121758423cfda84cc6981e336e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c3e86bb00be15d1c50590489c1c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b02e4b13cbc416a46f39e2973e28025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1004fd3a0f434e4cbc510ea07d59b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44993dcba2bd40c43f4706dd879074127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d570daee5a2ef49ae6c48a8eadaec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc979cad55ac9cc42b84a3124e4427129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2329acbcd324438b0af564a36221f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8b2773cf5279e78adcd175fb1b3b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b03418400f5aba0b90aa8a5abee7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428a68180e91d65fb024eb9e8189d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf203cd668082a34676ca513942ebc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d583d26dee99208ab40d519195f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab30cd6d25eab7ec81a2f871613d9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd67f24f6baf1e2b8e0a88f6dbe55a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836ad4e78ff9c7f956c78efb607623d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a81f4d77db003a4c7a733ce3944b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1fb86d8a10cd76339caee779f45b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f78bd38b2abd5120f533c362dae0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521b73c92fb011ca5a2f54f961270642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef90e640de526b8877ac4e3795fc8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fc749d20e9077f68fb93649e89a5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845fbc10111bc6cb359e7ada479fd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2eb196d4357236d9322cd5572893246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202aa9eaaffed982483a755abc9310a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c2df6342374ae1f217073c90a514e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee77e74e90911a22ead4ef5cf8745649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a860b9ebb59c1fbf566267e2401750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d9858bc7ae6924a7f44288c70e2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda14b1c76760b2646be630e5f193c7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751d76b6a0844878631472ab1ebca253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158d5e56af90296eedb5485b9f5408c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53fd46906db250d01991a5611b54cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2bd307589160314cd01385d803d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626b103ad9f44e58e658f924c5f4cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331bcbe8182fb4a05450de0c79b84f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd60d934b240cadb2cccf4314ccbff959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f04d39ddc12e7cdfbdfecefd3359960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f492b341866176413033bc72fb699861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0af32ec23e551a18bbbd860187dac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20187793cc51e909b85dd933d5d38ee363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cd9ef1f89bd6db1c31dbbb8f271fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b63c2bfc1ab8534b8acc6a0be7152965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a811f013c9dcc2f246573ce8bc718566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186874c617d4bf8e1346553909772a2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6bdde0f7a3bf7b2070cfc8751007568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b64eca9234e780ab9362dc73d8e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344ed3de6f18109b02cb87a7fac620370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa6f9a130d04e4c8d8fe3603fd015c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42b6a16f6bea6e45ae56c4f7dd291f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bd0d1e5acc59b9b6e3bebeb3d854d73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2247,50 +2425,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2557,54 +3335,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/korobki-dlya-bizhuterii/161/?utm_source=price&amp;utm_campaign=price_korobki-dlya-bizhuterii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M59"/>
+  <dimension ref="A1:M79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M59" sqref="M59"/>
+      <selection activeCell="M79" sqref="M79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2700,1469 +3478,2009 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>6500000001105</v>
+        <v>6500000003321</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>405.36</v>
+        <v>990</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>6500000002225</v>
-[...3 lines deleted...]
-      </c>
+        <v>6500000003338</v>
+      </c>
+      <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>328.68</v>
+        <v>960</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>6500000002867</v>
+        <v>6500000003345</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>627.12</v>
+        <v>962.4</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="8">
+        <v>6500000003352</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G10" s="6">
-        <v>277.2</v>
+        <v>945.6</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="8">
+        <v>6500000003314</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="F11" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="6">
-        <v>345.84</v>
+        <v>756.4</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="8">
-        <v>6000001830020</v>
+        <v>6500000003482</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>248.16</v>
+        <v>439.2</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="8">
-        <v>6500000002898</v>
+        <v>6500000003499</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>563.76</v>
+        <v>439.2</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="8">
-        <v>6500000002928</v>
+        <v>6500000003475</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G14" s="6">
-        <v>563.76</v>
+        <v>339</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" s="8">
-        <v>6000087190032</v>
+        <v>6500000003505</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="G15" s="6">
-        <v>223.08</v>
+        <v>697.8</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="8">
-        <v>6500000000979</v>
+        <v>6500000003512</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G16" s="6">
-        <v>328.68</v>
+        <v>664.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="8">
-        <v>6500000001945</v>
+        <v>6500000003390</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>318.84</v>
+        <v>478.8</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="8">
-        <v>6500000001952</v>
+        <v>6500000003406</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>318.84</v>
+        <v>490.8</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="8">
+        <v>6500000003413</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>559.08</v>
+        <v>490.8</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="8">
-        <v>6500000003062</v>
+        <v>6500000003420</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>476.52</v>
+        <v>490.8</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="D21" s="8">
+        <v>6500000003444</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D21" s="8">
-[...2 lines deleted...]
-      <c r="E21" s="7" t="s">
+      <c r="F21" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="6">
-        <v>305.8</v>
+        <v>818.4</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>6500000002409</v>
+        <v>6500000003451</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G22" s="6">
-        <v>328.08</v>
+        <v>818.4</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D23" s="8">
-        <v>6500000002904</v>
+        <v>6500000003468</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G23" s="6">
-        <v>407.88</v>
+        <v>818.4</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D24" s="8">
-        <v>6500000000986</v>
+        <v>6500000003284</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G24" s="6">
-        <v>345.84</v>
+        <v>345.6</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D25" s="8">
-        <v>6500000001006</v>
+        <v>6500000003291</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G25" s="6">
-        <v>328.68</v>
+        <v>345.6</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D26" s="8">
-        <v>6500000000948</v>
+        <v>6500000003307</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G26" s="6">
-        <v>345.84</v>
+        <v>345.6</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="8">
+        <v>6500000003376</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>336.72</v>
+        <v>640.8</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>6500000003024</v>
+        <v>6500000003383</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>336.72</v>
+        <v>640.8</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="D29" s="8">
+        <v>6500000027754</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D29" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G29" s="6">
-        <v>336.72</v>
+        <v>410.4</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="8">
-        <v>6500000003079</v>
+        <v>6500000028126</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G30" s="6">
-        <v>336.72</v>
+        <v>410.4</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="8">
-        <v>6500000003093</v>
+        <v>6500000027822</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>336.72</v>
+        <v>388.8</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" s="8">
+        <v>6500000027440</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>644.16</v>
+        <v>388.8</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D33" s="8">
-        <v>6500000000542</v>
+        <v>6500000002423</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="G33" s="6">
-        <v>221.76</v>
+        <v>305.8</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D34" s="8">
-        <v>6500000002522</v>
+        <v>6500000002379</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>427.68</v>
+        <v>319.2</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D35" s="8">
-        <v>6500000001051</v>
+        <v>6500000002409</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>91</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G35" s="6">
-        <v>433.68</v>
+        <v>492.12</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D36" s="8">
-        <v>6500000003123</v>
+        <v>6500000002386</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>644.16</v>
+        <v>327.6</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D37" s="8">
-        <v>6500000003017</v>
+        <v>6500000002393</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>336.72</v>
+        <v>327.6</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D38" s="8">
-        <v>6500000000528</v>
+        <v>6500000002980</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G38" s="6">
-        <v>351.84</v>
+        <v>336.72</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C39" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" s="8">
+        <v>6500000003024</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="D39" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G39" s="6">
-        <v>315.48</v>
+        <v>336.72</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D40" s="8">
-        <v>6500000002492</v>
+        <v>6500000003048</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="G40" s="6">
-        <v>541.62</v>
+        <v>336.72</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="8">
-        <v>6500000002874</v>
+        <v>6500000003079</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G41" s="6">
-        <v>389.4</v>
+        <v>336.72</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="8">
-        <v>6500000002577</v>
+        <v>6500000003093</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G42" s="6">
-        <v>909.48</v>
+        <v>336.72</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="D43" s="8">
+        <v>6500000002942</v>
+      </c>
+      <c r="E43" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="D43" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>909.48</v>
+        <v>476.52</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="8">
-        <v>6500000002553</v>
+        <v>6500000028058</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>447.48</v>
+        <v>289.2</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D45" s="8">
-        <v>6500000002584</v>
+        <v>6500000003000</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>447.48</v>
+        <v>402</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="8">
-        <v>6500000002560</v>
+        <v>6500000002867</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G46" s="6">
-        <v>917.4</v>
+        <v>627.12</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="D47" s="8">
+        <v>6500000001105</v>
+      </c>
+      <c r="E47" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="D47" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="G47" s="6">
-        <v>917.4</v>
+        <v>405.36</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="8">
-        <v>6500000003147</v>
+        <v>6500000000528</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>644.16</v>
+        <v>351.84</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D49" s="8">
-        <v>6000007100769</v>
+        <v>6500000000504</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>256.08</v>
+        <v>277.2</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D50" s="8">
-        <v>6000007100745</v>
+        <v>6500000000948</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G50" s="6">
-        <v>256.08</v>
+        <v>345.84</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D51" s="8">
-        <v>6000007100721</v>
+        <v>6500000000078</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>256.08</v>
+        <v>315.48</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D52" s="8">
-        <v>6000007100776</v>
+        <v>6500000000979</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>256.08</v>
+        <v>328.68</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D53" s="8">
-        <v>6500000002447</v>
+        <v>6500000002522</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>472.56</v>
+        <v>427.68</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D54" s="8">
-        <v>6500000002461</v>
+        <v>6500000002577</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>472.56</v>
+        <v>909.48</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D55" s="8">
-        <v>6500000003031</v>
+        <v>6500000002607</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>47</v>
+        <v>140</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>308.28</v>
+        <v>909.48</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D56" s="8">
-        <v>6500000003055</v>
+        <v>6500000002553</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>47</v>
+        <v>145</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>308.28</v>
+        <v>447.48</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D57" s="8">
-        <v>6500000003086</v>
+        <v>6500000002584</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>47</v>
+        <v>145</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>308.28</v>
+        <v>447.48</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D58" s="8">
-        <v>6500000003109</v>
+        <v>6500000002560</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>47</v>
+        <v>150</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>308.28</v>
+        <v>917.4</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D59" s="8">
-        <v>6500000000375</v>
+        <v>6500000002591</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>380.16</v>
+        <v>917.4</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
+    </row>
+    <row r="60" spans="1:13" customHeight="1" ht="71">
+      <c r="A60" s="6"/>
+      <c r="B60" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6500000001952</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="6">
+        <v>318.84</v>
+      </c>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="5"/>
+    </row>
+    <row r="61" spans="1:13" customHeight="1" ht="71">
+      <c r="A61" s="6"/>
+      <c r="B61" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D61" s="8">
+        <v>6500000002898</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" s="6">
+        <v>563.76</v>
+      </c>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="5"/>
+    </row>
+    <row r="62" spans="1:13" customHeight="1" ht="71">
+      <c r="A62" s="6"/>
+      <c r="B62" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D62" s="8">
+        <v>6500000003017</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G62" s="6">
+        <v>336.72</v>
+      </c>
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="5"/>
+    </row>
+    <row r="63" spans="1:13" customHeight="1" ht="71">
+      <c r="A63" s="6"/>
+      <c r="B63" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="8">
+        <v>6500000002874</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63" s="6">
+        <v>389.4</v>
+      </c>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="5"/>
+    </row>
+    <row r="64" spans="1:13" customHeight="1" ht="71">
+      <c r="A64" s="6"/>
+      <c r="B64" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" s="8">
+        <v>6500000003031</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" s="6">
+        <v>308.28</v>
+      </c>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="5"/>
+    </row>
+    <row r="65" spans="1:13" customHeight="1" ht="71">
+      <c r="A65" s="6"/>
+      <c r="B65" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D65" s="8">
+        <v>6500000003055</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" s="6">
+        <v>308.28</v>
+      </c>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="5"/>
+    </row>
+    <row r="66" spans="1:13" customHeight="1" ht="71">
+      <c r="A66" s="6"/>
+      <c r="B66" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D66" s="8">
+        <v>6500000003109</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" s="6">
+        <v>308.28</v>
+      </c>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="5"/>
+    </row>
+    <row r="67" spans="1:13" customHeight="1" ht="71">
+      <c r="A67" s="6"/>
+      <c r="B67" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="D67" s="8">
+        <v>6500000002881</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67" s="6">
+        <v>559.08</v>
+      </c>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="5"/>
+    </row>
+    <row r="68" spans="1:13" customHeight="1" ht="71">
+      <c r="A68" s="6"/>
+      <c r="B68" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D68" s="8">
+        <v>6500000002447</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G68" s="6">
+        <v>472.56</v>
+      </c>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="L68" s="6"/>
+      <c r="M68" s="5"/>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="71">
+      <c r="A69" s="6"/>
+      <c r="B69" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D69" s="8">
+        <v>6500000002461</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G69" s="6">
+        <v>472.56</v>
+      </c>
+      <c r="H69" s="6"/>
+      <c r="I69" s="6"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="6"/>
+      <c r="L69" s="6"/>
+      <c r="M69" s="5"/>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="71">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D70" s="8">
+        <v>6500000002225</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" s="6">
+        <v>328.68</v>
+      </c>
+      <c r="H70" s="6"/>
+      <c r="I70" s="6"/>
+      <c r="J70" s="6"/>
+      <c r="K70" s="6"/>
+      <c r="L70" s="6"/>
+      <c r="M70" s="5"/>
+    </row>
+    <row r="71" spans="1:13" customHeight="1" ht="71">
+      <c r="A71" s="6"/>
+      <c r="B71" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D71" s="8">
+        <v>6000087190032</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" s="6">
+        <v>223.08</v>
+      </c>
+      <c r="H71" s="6"/>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="L71" s="6"/>
+      <c r="M71" s="5"/>
+    </row>
+    <row r="72" spans="1:13" customHeight="1" ht="71">
+      <c r="A72" s="6"/>
+      <c r="B72" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D72" s="8">
+        <v>6500000002492</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="G72" s="6">
+        <v>541.62</v>
+      </c>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="5"/>
+    </row>
+    <row r="73" spans="1:13" customHeight="1" ht="71">
+      <c r="A73" s="6"/>
+      <c r="B73" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D73" s="8">
+        <v>6000007100769</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G73" s="6">
+        <v>256.08</v>
+      </c>
+      <c r="H73" s="6"/>
+      <c r="I73" s="6"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="L73" s="6"/>
+      <c r="M73" s="5"/>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="71">
+      <c r="A74" s="6"/>
+      <c r="B74" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D74" s="8">
+        <v>6000007100745</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G74" s="6">
+        <v>256.08</v>
+      </c>
+      <c r="H74" s="6"/>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="6"/>
+      <c r="L74" s="6"/>
+      <c r="M74" s="5"/>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="71">
+      <c r="A75" s="6"/>
+      <c r="B75" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D75" s="8">
+        <v>6000007100721</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="6">
+        <v>256.08</v>
+      </c>
+      <c r="H75" s="6"/>
+      <c r="I75" s="6"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="5"/>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="71">
+      <c r="A76" s="6"/>
+      <c r="B76" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D76" s="8">
+        <v>6000007100776</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G76" s="6">
+        <v>256.08</v>
+      </c>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="6"/>
+      <c r="L76" s="6"/>
+      <c r="M76" s="5"/>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="71">
+      <c r="A77" s="6"/>
+      <c r="B77" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D77" s="8">
+        <v>6500000000986</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" s="6">
+        <v>345.84</v>
+      </c>
+      <c r="H77" s="6"/>
+      <c r="I77" s="6"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="6"/>
+      <c r="L77" s="6"/>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="71">
+      <c r="A78" s="6"/>
+      <c r="B78" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D78" s="8">
+        <v>6500000001006</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78" s="6">
+        <v>328.68</v>
+      </c>
+      <c r="H78" s="6"/>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="5"/>
+    </row>
+    <row r="79" spans="1:13" customHeight="1" ht="71">
+      <c r="A79" s="6"/>
+      <c r="B79" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D79" s="8">
+        <v>6500000000658</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="6">
+        <v>345.84</v>
+      </c>
+      <c r="H79" s="6"/>
+      <c r="I79" s="6"/>
+      <c r="J79" s="6"/>
+      <c r="K79" s="6"/>
+      <c r="L79" s="6"/>
+      <c r="M79" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>