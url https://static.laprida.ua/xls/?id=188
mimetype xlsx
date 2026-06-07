--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки в формі серця</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>21:06</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -1066,51 +1066,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af088adb04b2efacb91af5e4c4e342d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd089b14c4416ff99e60bcfca56eb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247ccbe14a938d24d515e0f5c8eca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6e1d12b5cb224cedd6d3a24674a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c80b800e5ddd4bdc7a7908b62c7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb5c06266fe4e39df84ad68c20b376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457d6b789220ea07f6280220aa5b0ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59dd289bdb5e8bf562d6641b6f22f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b685b3a11ca8d1d0a06645a03fcdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fd0b309da28d4bd35a00d0e3688db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085c99f5113766dce875fc220be73211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7587814a0afae702ee0f833fa304a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93cdff744c6b74e88030d310e661b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d282d79bbf0cb3eb5057880dfccb91814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a65f6d5da34a5b62ea309169f1ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc65eac58f0a1eda811690e82230e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88599bcc5c97caa6af0fcc34c1508c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9969412294747a22040acf4993d97118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939767d8e281d8966a761bc94555036119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d11e06ddeb3e2520c8fb6e91093f4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ece63f64dfbb8cfd2f88e87045f54621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef0540964524204ea96bdd73c78a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1701781a05a50b9324e910c9ea93023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f755daf7995070538cd3279789b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536cc13931df6a1272441ecd6a070725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66483eb1eb82891c34ce49af79b9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067e684b4891e2c7a02acde34ebd5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b40917b648b12dd6c8de5e116e27228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4536a23cbf8cac9abb8f1b297e1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a04e5a3dfe943e681efb897982e50230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31bbdeaa8f4b42dd3d96ad5cddf6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff70e6a9e717e67389b5587b50892032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cad0b66ce2503103ff0638a2a9db933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0b506a6b8fd17c7e541501ceaf92b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e874d6b4392353dba9f5fdd4ee2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8721e91bfb65fcbf49307ca0249536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e59ed512c82bcbe4e9a08aaa0a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa13a0a6cc5adf68dc4c00bdf209a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b37fcf86e6f8c98366f72115d93139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f39beb2fd49eb44559c9cc233cac9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8b232b3b2facd83072ba3f2595e8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a4181812561fc807c21356ae4ea8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef4583153f5325ae4f4f7480bab0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66d773db351db040a0ab5b2498eecf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb13a6dc632170130ade15f8643d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10766cf760edb876e24da7860f0bd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6e5c0ded3c87720a244d222fecd5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e448b53f0573635a8ad3388f473a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be26c57b3a4d5606d47e70ea019462949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af0170bb26dffb80bdcdbf07d2c4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb449e310329f16ff69d8fec55e81dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f3f08292e8a81b17ec3e14d70f9d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70dfdca9d24d0ec598e5d5a48173e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67eb2f44ae30dda753f68c17190fef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe7b4c59286fbf488cbb6025243b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795e2726e3c6be0ba171b4f583a4ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98faa02664b22b328db62d2be272057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5866023b399d9bd6a8b148ee137e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d2317059056447c3be336e292e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1f81b070cf4c7457aa8ae7699ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e6d6646ca2b029fc02178d559cc9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa6ae4929afa3164081dfc9a5aa0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea56e36845f683d748ef8402a58f2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338b621de35d4817a483ee141f13b2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa2b9610710b9845ade02d53e2ba165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e2437a8302a45cd60215d6cdf749b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e622b719fcfe967d78a95eef1efb6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c795bcc589ea7a1d3caaa8d3d31b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563d44f24b37adb0126fbd91e8ffe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf65eb9e6fa6635cdf4f8d93248b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b1e5caa9ca2f58cc2073f89cd000871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b7778051f5e05387985362dcf95e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d787d4f25aa764e7b50cf967abdaf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b703ae6c3e2d28925d01769b19a0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0b0cf1799b226c7707f2adc551aba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71523af0ba07aa0f95c9a2fb5f44b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b72a346d87720b02c21b578fd227677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a8bac830b1201a0cdf4152028c33578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bcb7b3ffafe00ad9c2cc00847139f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199efc14f240b8f63b75b72a90d98aaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6142175d51c7117e7363ffac33dcb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac3a7f55e08996089b213e8be8ac3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e60e6c60a18d2a5450201b6f1784983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18920ea79bfa1ed7c8ec868acfdeee1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5bc64763cb851a92b74f14ea83b4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c9f31badbb157ad307ed783014d2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c949dd2a4084a2616a094322dc72c5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9868e6f1d38c36f4139874258f1e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686c7bdac360afde991b2042aab18089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5435b50e8beecfc8935c9ece8ebad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c1ee5053cda73a4b99bc7cc6bf7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8263921a55142d0c68d51d1b5b4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c5784334bd617e35ea51d308c44e693.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc0c3592dddc16e83df21438b5d191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da3ca2e0f5285da5569e7bbf1059b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5373c28874a9ecf5033887a787c29213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f8e62adfc373db875e9670aad7794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7824372b9f340a7fa80d7e235365d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33078a13281dc743fcad3cab576c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6aa5d35b82a1f2ab3316e31bdc657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ce5eed664ab36e164375f8bc620a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8de10c70ea2dd86645c8acfee87e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a177ff3e612072cf12800ab5d02d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123416406b74efb1b544d4e401f930511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082c28ab9e2686c0cb88da2274906c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3945c29b86da3ca54df44e6dc6ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4519f5bb2060bd4b360c0b2f4165514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127d198e9d6e5a60109b2256d47a1fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5898fb99261c71d9a7cb726c6de78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f694f6ed3a78e763d76eaa49d1661817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da3d51790e4606810674bc9ac8fc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046743a71e7d18b7a0f115d97bfc98b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e925bee55ff23b9a01107215d269d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e364a20dedc874aded27835df6f30521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22869ca0e9325af35d08151092a63dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd006cd04966212fc3414c9115f0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b3636d8f4597f436152f403c21b4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22486356c47f8fb24b7b361fff4c639525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396eb362c473f3b72f57c4bc0937e4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb96e323d8ee175811f994f28852b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731e9e86e6d27e40e03ec5d31a5c79428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441045647ab26376bc2c7b41e0ecda129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ff7b4fce4d19290fa643c899761a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd18da9e7d55f4c78a58c7333f8eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab935eb52b8602adf5e1e50bbc4d9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b8c00cbca484e0c82e98993045ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e5c6186073024241d30bd587103534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef7ac72f5a8fffeb0d4c223ee7e4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425e734b5aeafd4f675221094a274536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ace7c6cc1f21244c327fd0bfdf8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa21816fb5336fedb992cc94947c38638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3602f840e660eb901c810beef6917a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560031a795e4bd9306fe7f19a65f1b3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc03f03041a4c58e9d5dcc377b4f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090420a3734e14befcdc220eb957cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03397e8423b81d2e1807843b2dc5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea42797094ab793ea2709799e7b1fa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2b65fe3cafc6a116bef1f57b7a92245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b703f729e590167733c91bd1015746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b526b188e118726956a803331d9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e4d3f0ac8e1f3fec3e9662841d53e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc145ff1d07e3fe5d9102f3e54950049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853df4ee168b5f2e79c2b2b4a45966450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d78a3dfc9bdedad9c0d7f73c2c09ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffb0ff1033f35442dbae036882ae1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c14e3aaba91371c16401b59cdcb9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901bbdefd2eecd903f640a72de9cad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aab514649816c46ff327f22041f6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89205f64d13f14dba8bc987674d14856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e60f9f73b1caf2061f5c1cd7b8e7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6030448b82b1e788439398ab8934458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54a1214677912d8644c53a1ce52bbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc4a04bf5bc1d11431aefd9d51631560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17af887b9e5b8f4761593e515060ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff104424ac249c22ded483d09c4d09a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2ee1cfb0c351eaef926e73572f6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1a9aa8e689e5f030f011ac86e0b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a66e80822556f1fda9bb6f02cfa0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3904661eda0ce1c47a3abfc26f7df266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3fd776d46f3a37d46f0e85bb71e8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a535057ed291099246c4d00adeb5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a32b0fec0f18b0e7bd360ae1d500369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a3e14fac658a50e7279e3988ef91f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6598782b36772f9386ca7a3fb3235b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933739222c2cbc028249661292eab7b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57839a38fbafa3fd4ef7bdd2b2bb766a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9319ef0b0e1ec2c082064bc3387360f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec35191b60e7c8c678261bd9e79edd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9cc7d6c003170fe6af8828a657ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424adc2c28ca4681f2d19f64e7d9f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd09f167ce1dac138abcca1d93aa7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f9d5552fc108b762dc4b33a51f8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a379ed75c066d3548cc5851252ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd129eb121741294855a9344cdb391681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe16e5f79d5c09404a176fa9a10d2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669901bdfc7a997d18d810fe45bcc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a387a7cd6d1ed08fac880fba7286984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e405e9fdbf084d79afeb375534bc39885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448069734e78bd31f86819827afd0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc14301a3f4fa0b1860f61d39b216387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20132003265371e675bd29490d8f2e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced771a3c0ec36f69760219be22c90589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aadcb87b1d6fb45716a8b18fd299f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f093b82a2164da167dbb010e29b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853486c2d8f798921a1acdd46d4f4e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add0230d3075928721381d75cf489b93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>