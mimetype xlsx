--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,984 +14,955 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки в формі серця</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>21:06</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Подарункова коробка W1814 (комплект 1шт.) 7-18145</t>
-[...2 lines deleted...]
-    <t>7-18145</t>
+    <t>Подарункова коробка W1954 (комплект 3шт.) 7-19548</t>
+  </si>
+  <si>
+    <t>7-19548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:31.5x30.3x10cm
+Розмір M:27.5x26.3x9cm
+Розмір S:23x21.8x8cm
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1955 (комплект 3шт.) 7-19555</t>
+  </si>
+  <si>
+    <t>7-19555</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5115</t>
+  </si>
+  <si>
+    <t>73-5115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30.3*28.5*14.3Hcm
+Розмір M:27*25.3*12.3Hcm
+Розмір S:24*21.5*10.5Hcm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1385 (комплект 2шт.) 7-13850</t>
+  </si>
+  <si>
+    <t>7-13850</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
-Розмір L:25x26x23cm (21x19.5x5cm)
+Розмір L:53.7x31x8cm
+Розмір M:45x25x7cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
 </t>
   </si>
   <si>
-    <t>шт.</t>
+    <t>Подарункова коробка W1386 (комплект 2шт.) 7-13867</t>
+  </si>
+  <si>
+    <t>7-13867</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1387 (комплект 2шт.) 7-13874</t>
+  </si>
+  <si>
+    <t>7-13874</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1388 (комплект 2шт.) 7-13881</t>
+  </si>
+  <si>
+    <t>7-13881</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2818 (комплект 3шт.) 7-28182</t>
+  </si>
+  <si>
+    <t>7-28182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.3x25.8x13.5cm
+Розмір M:24.5x22.8x11.5cm
+Розмір S:21x20x9.5cm
+</t>
+  </si>
+  <si>
+    <t>W7506 коробка</t>
+  </si>
+  <si>
+    <t>W7506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:24.5 x 22 x 12.5 см
+Розмір M:22 x 19.5 x 11.5 см
+Розмір S:19.5 x 17 x 10.5 см
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1460 (комплект 3шт.) 7-14604</t>
+  </si>
+  <si>
+    <t>7-14604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.3x25x11.3cm
+Розмір M:24x21x10cm
+Розмір S:18.8x16.5x8.3cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1461 (комплект 3шт.) 7-14611</t>
+  </si>
+  <si>
+    <t>7-14611</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1393 (комплект 2шт.) 7-13935</t>
+  </si>
+  <si>
+    <t>7-13935</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:23.6x22.2x9.3cm
+Розмір M:20.6x19.3x7.3cm
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1394 (комплект 2шт.) 7-13942</t>
+  </si>
+  <si>
+    <t>7-13942</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1395 (комплект 2шт.) 7-13959</t>
+  </si>
+  <si>
+    <t>7-13959</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1396 (комплект 2шт.) 7-13966</t>
+  </si>
+  <si>
+    <t>7-13966</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1404 (комплект 3шт.) 7-14048</t>
+  </si>
+  <si>
+    <t>7-14048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33.2x33.2x6.6cm
+Розмір M:29.8x29.8x6.1cm
+Розмір S:26.6x26.6x5.6cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1405 (комплект 3шт.) 7-14055</t>
+  </si>
+  <si>
+    <t>7-14055</t>
   </si>
   <si>
     <t>Подарункова коробка (W7057)</t>
   </si>
   <si>
     <t>W7057</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:30x27.5x12cm
 Розмір M:25.5x23.5x10cm
 Розмір S:20.7x19.5x8cm
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
     <t>комплект</t>
   </si>
   <si>
-    <t>W9646 коробка</t>
-[...2 lines deleted...]
-    <t>7-96464</t>
+    <t>W9647 коробка</t>
+  </si>
+  <si>
+    <t>7-96471</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:33x32.5x11.5см
 Розмір M:29.2x28.5x10.4см
 Розмір S:26x25.2x9.5см
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>W9648 коробка</t>
-[...2 lines deleted...]
-    <t>7-96488</t>
+    <t>Подарункова коробка (W7136)</t>
+  </si>
+  <si>
+    <t>W7136</t>
+  </si>
+  <si>
+    <t>W7232 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30x27.5x12cm
+Розмір M:25.5x23.5x10cm
+Розмір S:20.7x19.5x8cm
+Кількість штук в упаковці / комплекті:3
+Особливості:Подложка для оазиса
+Покриття:Бархат
+</t>
+  </si>
+  <si>
+    <t>W7761 коробка (комплект 2шт.)</t>
+  </si>
+  <si>
+    <t>W7761</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір L:26x24x10.5cm
+Розмір S:22x19.5x9cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+Покриття:Бархат
+</t>
+  </si>
+  <si>
+    <t>W7798 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7798</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір L:23x20.7x9cm
+Розмір M:20.7x18.4x8cm
+Розмір S:18.4x16.1x7cm
+Кількість штук в упаковці / комплекті:3
+Особливості:Прозрачная крышка
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2807  (комплект 2шт.) 7-28076</t>
+  </si>
+  <si>
+    <t>7-28076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:33.5x26x24x9.5cm
+Розмір M:30.5x23.5x21.5x8.5cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2808  (комплект 2шт.) 7-28083</t>
+  </si>
+  <si>
+    <t>7-28083</t>
+  </si>
+  <si>
+    <t>W7799 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7799</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:23x20.7x9cm
+Розмір M:20.7x18.4x8cm
+Розмір S:18.4x16.1x7cm
+Кількість штук в упаковці / комплекті:3
+Особливості:Прозрачная крышка
+</t>
+  </si>
+  <si>
+    <t>W5918 подарункова коробка (комплект 3шт.) 7-59186</t>
+  </si>
+  <si>
+    <t>W5918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:27 х 24 х 15,3 см
+Розмір M:24 х 20,8 х 14 см
+Розмір S:21 х 18,7 х 12,3 см
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5092</t>
+  </si>
+  <si>
+    <t>73-5092</t>
+  </si>
+  <si>
+    <t>W7505 коробка</t>
+  </si>
+  <si>
+    <t>W7505</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1540 7-15403</t>
+  </si>
+  <si>
+    <t>7-15403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:4 шт.
+Розмір S:13x12x.8.5cm
+Кількість штук в упаковці / комплекті:4
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4шт.</t>
+  </si>
+  <si>
+    <t>W7797 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7797-1</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2839  (комплект 2шт.) 7-28397</t>
+  </si>
+  <si>
+    <t>7-28397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:34.5x31.5x7cm
+Розмір M:30x27.5x5.5cm
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2840  (комплект 2шт.) 7-28403</t>
+  </si>
+  <si>
+    <t>7-28403</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2817 (комплект 3шт.) 7-28175</t>
+  </si>
+  <si>
+    <t>7-28175</t>
   </si>
   <si>
     <t>Подарункова коробка W1378 (комплект 2шт.) 7-13782</t>
   </si>
   <si>
     <t>7-13782</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
 Розмір L:27.4x26.4x11.5cm
 Розмір M:24.6x13.6x10cm
 Кількість штук в упаковці / комплекті:2
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W2818 (комплект 3шт.) 7-28182</t>
-[...2 lines deleted...]
-    <t>7-28182</t>
+    <t>Подарункова коробка (W7753)</t>
+  </si>
+  <si>
+    <t>W7753</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:28.3x25.8x13.5cm
-[...1 lines deleted...]
-Розмір S:21x20x9.5cm
+Розмір L:28.5x26x15cm
+Розмір M:23.5x22x13.5cm
+Розмір S:19x18x12cm
+Кількість штук в упаковці / комплекті:3
 </t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1459 (комплект 3шт.) 7-14598</t>
+  </si>
+  <si>
+    <t>7-14598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30x27.5x12cm
+Розмір M:25.5x23.5x10cm
+Розмір S:20.7x19.5x8cm
+</t>
+  </si>
+  <si>
+    <t>W6880 коробка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:9.5x8.5x8cm
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1455 (комплект 3шт.) 7-14550</t>
+  </si>
+  <si>
+    <t>7-14550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30x27.5x12cm
+Розмір M:25.5x23.5x10cm
+Розмір S:20.7x19.5x8cm
+Кількість штук в упаковці / комплекті:3
+Особливості:бархатное покрытие
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1456 (комплект 3шт.) 7-14567</t>
+  </si>
+  <si>
+    <t>7-14567</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1457 (комплект 3шт.) 7-14574</t>
+  </si>
+  <si>
+    <t>7-14574</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1458 (комплект 3шт.) 7-14581</t>
+  </si>
+  <si>
+    <t>7-14581</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2638 (комплект 2шт.) 7-26386</t>
+  </si>
+  <si>
+    <t>7-26386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:37.2x23.5(20cm)x12.5cm
+Розмір M:32.5x20.5(17cm）x10.5cm
+</t>
+  </si>
+  <si>
+    <t>W7760 коробка (комплект 2шт.)</t>
+  </si>
+  <si>
+    <t>W7760</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5534)</t>
+  </si>
+  <si>
+    <t>W5534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29 х 28 х 16 см
+Розмір M:26 х 25 х 14 см
+Розмір S:23 х 22 х 12 см
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1863 (комплект 3шт.) 7-18633</t>
+  </si>
+  <si>
+    <t>7-18633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір L:28.5x26x11 cm
+Розмір M:25.7x23.5x10 cm
+Розмір S:23.5x21x8.5 cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5244)</t>
+  </si>
+  <si>
+    <t>W5244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25.5x24x12cm
+Розмір M:23.5x21.5x10cm
+Розмір S:21x19.5x8cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5221)</t>
+  </si>
+  <si>
+    <t>W5221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33x32.5x11.5cm
+Розмір M:29.2x28.5x10.4cm
+Розмір S:26x25.2x9.5cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5242)</t>
+  </si>
+  <si>
+    <t>W5242</t>
+  </si>
+  <si>
+    <t>Подарункова коробка</t>
+  </si>
+  <si>
+    <t>W6799</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33x32.5x11.5 см
+Розмір M:29.2x28.5x10.4 см
+Розмір S:26x25.2x9.5 см
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5222)</t>
+  </si>
+  <si>
+    <t>W5222</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5224)</t>
+  </si>
+  <si>
+    <t>W5224</t>
   </si>
   <si>
     <t>Подарункова коробка (комплект 3шт.) 73-5351</t>
   </si>
   <si>
     <t>73-5351</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:22*20*9cm
 Розмір M:18.5*17*7.5cm
 Розмір S:16*14*6cm
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1460 (комплект 3шт.) 7-14604</t>
-[...9 lines deleted...]
-Кількість штук в упаковці / комплекті:3
+    <t>Подарункова коробка W1814 (комплект 1шт.) 7-18145</t>
+  </si>
+  <si>
+    <t>7-18145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:25x26x23cm (21x19.5x5cm)
 </t>
-  </si>
-[...141 lines deleted...]
-    <t>W5735</t>
   </si>
   <si>
     <t>Подарункова коробка W2820 (комплект 3шт.) 7-28205</t>
   </si>
   <si>
     <t>7-28205</t>
   </si>
   <si>
     <t>Подарункова коробка W1397 (комплект 2шт.) 7-13973</t>
   </si>
   <si>
     <t>7-13973</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
 Розмір L:28x27.5x11.2cm
 Розмір M:24x23.5x10cm
 Кількість штук в упаковці / комплекті:2
 Особливості:С прозрачным окошком
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1398 (комплект 2шт.) 7-13980</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарункова коробка W1399 (комплект 2шт.) 7-13997</t>
   </si>
   <si>
     <t>7-13997</t>
   </si>
   <si>
     <t>Подарункова коробка W1400 (комплект 2шт.) 7-14000</t>
   </si>
   <si>
     <t>7-14000</t>
   </si>
   <si>
+    <t>Подарункова коробка W5686 (комплект 3шт.) 7-56864</t>
+  </si>
+  <si>
+    <t>7-56864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29x28x16cm
+Розмір M:26x25x14cm
+Розмір S:23x22x12cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W5687 (комплект 3шт.) 7-56871</t>
+  </si>
+  <si>
+    <t>7-56871</t>
+  </si>
+  <si>
+    <t>W9646 коробка</t>
+  </si>
+  <si>
+    <t>7-96464</t>
+  </si>
+  <si>
+    <t>W9648 коробка</t>
+  </si>
+  <si>
+    <t>7-96488</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5108</t>
+  </si>
+  <si>
+    <t>73-5108</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1677 (комплект 2шт.) 7-16776</t>
+  </si>
+  <si>
+    <t>7-16776</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:34.5x31x11.1cm
+Розмір M:28x25.2x10.1cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1678 (комплект 2шт.) 7-16783</t>
+  </si>
+  <si>
+    <t>7-16783</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1679 (комплект 2шт.) 7-16790</t>
+  </si>
+  <si>
+    <t>7-16790</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1680 (комплект 2шт.) 7-16806</t>
+  </si>
+  <si>
+    <t>7-16806</t>
+  </si>
+  <si>
     <t>Подарункова коробка (комплект 3шт.) 73-5382</t>
   </si>
   <si>
     <t>73-5382</t>
   </si>
   <si>
     <t>Подарункова коробка (комплект 3шт.) 73-5443</t>
   </si>
   <si>
     <t>73-5443</t>
   </si>
   <si>
-    <t>W7505 коробка</t>
-[...8 lines deleted...]
-    <t>W5821</t>
+    <t>Подарункова коробка W2829  (комплект 3шт.) 7-28298</t>
+  </si>
+  <si>
+    <t>7-28298</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:29,5 х 30 х 12 см
-[...1 lines deleted...]
-Розмір S:23 х 21,5 х 10 см
+Розмір L:28.3x25.8x13.5cm
+Розмір M:24.5x22.8x11.5cm
+Розмір S:21x20x9.5cm
 Кількість штук в упаковці / комплекті:3
-Особливості:3D-многогранные
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W2824 (комплект 2шт.) 7-28243</t>
-[...15 lines deleted...]
-</t>
+    <t>Подарункова коробка W2830  (комплект 3шт.) 7-28304</t>
+  </si>
+  <si>
+    <t>7-28304</t>
   </si>
   <si>
     <t>Подарункова коробка W1640 (комплект 3шт.) 7-16400</t>
   </si>
   <si>
     <t>7-16400</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:26.4x25.4x12cm
 Розмір M:22.4x21.6x11cm
 Розмір S:18.4x17.8x10cm
 Форма:в форме сердца
 Кількість штук в упаковці / комплекті:3
 Особливості:с прозрачныем окошком
 </t>
   </si>
   <si>
     <t>Подарункова коробка W1641 (комплект 3шт.) 7-16417</t>
   </si>
   <si>
     <t>7-16417</t>
   </si>
   <si>
     <t>Подарункова коробка W1639 (комплект 3шт.) 7-16394</t>
   </si>
   <si>
     <t>7-16394</t>
   </si>
   <si>
-    <t>Подарункова коробка W2807  (комплект 2шт.) 7-28076</t>
-[...22 lines deleted...]
-    <t>7-14550</t>
+    <t>Подарункова коробка W2819 (комплект 3шт.) 7-28199</t>
+  </si>
+  <si>
+    <t>7-28199</t>
+  </si>
+  <si>
+    <t>W5736 коробка (комплект 3шт.) 7-57366</t>
+  </si>
+  <si>
+    <t>W5736</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:30x27.5x12cm
-[...172 lines deleted...]
-Розмір S:18.4x16.1x7cm
+Розмір L:Размер L: 25 см х 26,5 см х 11,5 см
+Розмір M:Размер М: 23 см х 24,5 см х 10 см
+Розмір S:Размер S: 21 см х 22,5 см х 8,5 см
 Кількість штук в упаковці / комплекті:3
 Особливості:Прозрачная крышка
 </t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) 73-5108</t>
-[...24 lines deleted...]
-    <t>W7232</t>
+    <t>W5735 коробка (комплект 3шт.) 7-57359</t>
+  </si>
+  <si>
+    <t>W5735</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1550 (комплект 3шт.) 7-15502</t>
+  </si>
+  <si>
+    <t>7-15502</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:30x27.5x12cm
-[...23 lines deleted...]
-Розмір S:19x18x12cm
+Розмір L:25x22x15cm
+Розмір M:22x19x14cm
+Розмір S:18x15.5x13cm
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W2839  (комплект 2шт.) 7-28397</t>
-[...176 lines deleted...]
-</t>
+    <t>Подарункова коробка W1551 (комплект 3шт.) 7-15519</t>
+  </si>
+  <si>
+    <t>7-15519</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1552 (комплект 3шт.) 7-15526</t>
+  </si>
+  <si>
+    <t>7-15526</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1553 (комплект 3шт.) 7-15533</t>
+  </si>
+  <si>
+    <t>7-15533</t>
   </si>
   <si>
     <t>Подарункова коробка W2900 (комплект 3шт.) 7-29004</t>
   </si>
   <si>
     <t>7-29004</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:25.8x24.5x12cm
 Розмір M:23.8x22.5x10cm
 Розмір S:21.3x20x8cm
 </t>
   </si>
   <si>
     <t>Подарункова коробка W2901 (комплект 3шт.) 7-29011</t>
   </si>
   <si>
     <t>7-29011</t>
   </si>
   <si>
     <t>Подарункова коробка W2902 (комплект 3шт.) 7-29028</t>
   </si>
   <si>
     <t>7-29028</t>
   </si>
   <si>
-    <t>Подарункова коробка W1385 (комплект 2шт.) 7-13850</t>
-[...2 lines deleted...]
-    <t>7-13850</t>
+    <t>Подарункова коробка W2824 (комплект 2шт.) 7-28243</t>
+  </si>
+  <si>
+    <t>7-28243</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2823  (комплект 2шт.) 7-28236</t>
+  </si>
+  <si>
+    <t>7-28236</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
-Розмір L:53.7x31x8cm
-Розмір M:45x25x7cm
+Розмір L:30.5x30.5x8cm（Внутрення коробка：29.5x29.5x7.3cm)
+Розмір M:26.5x26x6cm（Внутрення коробка：25.5x25.5x5.3cm）
 Кількість штук в упаковці / комплекті:2
-Особливості:С прозрачным окошком
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1386 (комплект 2шт.) 7-13867</t>
-[...20 lines deleted...]
-    <t>7-14598</t>
+    <t>W5821 подарункова коробка (комплект 3шт.) 7-58219</t>
+  </si>
+  <si>
+    <t>W5821</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:30x27.5x12cm
-[...1 lines deleted...]
-Розмір S:20.7x19.5x8cm
+Розмір L:29,5 х 30 х 12 см
+Розмір M:26 х 25 х 11 см
+Розмір S:23 х 21,5 х 10 см
+Кількість штук в упаковці / комплекті:3
+Особливості:3D-многогранные
 </t>
   </si>
   <si>
-    <t>W7799 коробка (комплект 3шт.)</t>
-[...2 lines deleted...]
-    <t>W7799</t>
+    <t>Подарункова коробка W7558 (комплект 2шт.) 7-75582</t>
+  </si>
+  <si>
+    <t>7-75582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:29.3x24.8x10cm
+Розмір M:26.3x22.3x8.5cm
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -1066,51 +1037,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc0c3592dddc16e83df21438b5d191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da3ca2e0f5285da5569e7bbf1059b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5373c28874a9ecf5033887a787c29213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f8e62adfc373db875e9670aad7794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7824372b9f340a7fa80d7e235365d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33078a13281dc743fcad3cab576c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6aa5d35b82a1f2ab3316e31bdc657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ce5eed664ab36e164375f8bc620a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8de10c70ea2dd86645c8acfee87e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a177ff3e612072cf12800ab5d02d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123416406b74efb1b544d4e401f930511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082c28ab9e2686c0cb88da2274906c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3945c29b86da3ca54df44e6dc6ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4519f5bb2060bd4b360c0b2f4165514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127d198e9d6e5a60109b2256d47a1fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5898fb99261c71d9a7cb726c6de78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f694f6ed3a78e763d76eaa49d1661817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da3d51790e4606810674bc9ac8fc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046743a71e7d18b7a0f115d97bfc98b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e925bee55ff23b9a01107215d269d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e364a20dedc874aded27835df6f30521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22869ca0e9325af35d08151092a63dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd006cd04966212fc3414c9115f0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b3636d8f4597f436152f403c21b4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22486356c47f8fb24b7b361fff4c639525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396eb362c473f3b72f57c4bc0937e4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb96e323d8ee175811f994f28852b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731e9e86e6d27e40e03ec5d31a5c79428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441045647ab26376bc2c7b41e0ecda129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ff7b4fce4d19290fa643c899761a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd18da9e7d55f4c78a58c7333f8eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab935eb52b8602adf5e1e50bbc4d9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b8c00cbca484e0c82e98993045ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e5c6186073024241d30bd587103534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef7ac72f5a8fffeb0d4c223ee7e4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425e734b5aeafd4f675221094a274536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ace7c6cc1f21244c327fd0bfdf8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa21816fb5336fedb992cc94947c38638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3602f840e660eb901c810beef6917a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560031a795e4bd9306fe7f19a65f1b3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc03f03041a4c58e9d5dcc377b4f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090420a3734e14befcdc220eb957cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03397e8423b81d2e1807843b2dc5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea42797094ab793ea2709799e7b1fa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2b65fe3cafc6a116bef1f57b7a92245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b703f729e590167733c91bd1015746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b526b188e118726956a803331d9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e4d3f0ac8e1f3fec3e9662841d53e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc145ff1d07e3fe5d9102f3e54950049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853df4ee168b5f2e79c2b2b4a45966450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d78a3dfc9bdedad9c0d7f73c2c09ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffb0ff1033f35442dbae036882ae1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c14e3aaba91371c16401b59cdcb9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901bbdefd2eecd903f640a72de9cad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aab514649816c46ff327f22041f6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89205f64d13f14dba8bc987674d14856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e60f9f73b1caf2061f5c1cd7b8e7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6030448b82b1e788439398ab8934458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54a1214677912d8644c53a1ce52bbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc4a04bf5bc1d11431aefd9d51631560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17af887b9e5b8f4761593e515060ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff104424ac249c22ded483d09c4d09a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2ee1cfb0c351eaef926e73572f6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1a9aa8e689e5f030f011ac86e0b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a66e80822556f1fda9bb6f02cfa0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3904661eda0ce1c47a3abfc26f7df266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3fd776d46f3a37d46f0e85bb71e8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a535057ed291099246c4d00adeb5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a32b0fec0f18b0e7bd360ae1d500369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a3e14fac658a50e7279e3988ef91f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6598782b36772f9386ca7a3fb3235b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933739222c2cbc028249661292eab7b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57839a38fbafa3fd4ef7bdd2b2bb766a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9319ef0b0e1ec2c082064bc3387360f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec35191b60e7c8c678261bd9e79edd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9cc7d6c003170fe6af8828a657ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424adc2c28ca4681f2d19f64e7d9f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd09f167ce1dac138abcca1d93aa7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f9d5552fc108b762dc4b33a51f8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a379ed75c066d3548cc5851252ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd129eb121741294855a9344cdb391681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe16e5f79d5c09404a176fa9a10d2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669901bdfc7a997d18d810fe45bcc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a387a7cd6d1ed08fac880fba7286984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e405e9fdbf084d79afeb375534bc39885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448069734e78bd31f86819827afd0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc14301a3f4fa0b1860f61d39b216387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20132003265371e675bd29490d8f2e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced771a3c0ec36f69760219be22c90589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aadcb87b1d6fb45716a8b18fd299f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f093b82a2164da167dbb010e29b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853486c2d8f798921a1acdd46d4f4e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add0230d3075928721381d75cf489b93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260e25246d0dcd8bb9498d26a90c3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053767dfb1d3c417a674614e98e2682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be48882b6a4f008046a2ee55e0db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c56a2efc5a31b46c0d06ef8cb91de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a383080c2836e187175c689d9902a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c69bf51ff85a7ae029c3c44b07ee526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93829488dfdc0a53bb381119afbdec37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac4d81fae3e969830fae03ab985618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41a5333c71b7d38ad04ac610fe88e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e43c7fd5eca489a04824c2e6acc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c814fce19f325edc9ef74cb924cb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611e02bd0758e5a0f35f03f5fbd12b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c461aa5a398711904268f5544aa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e201879bfb1bb1d5275e0a19227eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb80d3c94509a7568b8e9aa4100cde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220324593dd89b8b11d5c3701a0cf02e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c592edd49a9089370d40393f8b8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b179651b0c046c5b1882a542d229618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf5fdef6066b6c3f3fb90291a4b0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d858703d05b6fc246771cdaed0ed6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434526a63839de67328266eb80c2a6bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3ae481d88565ccbaee32af7e8c2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1fa70ca1591f0a7cf4d702f49ac7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645bd4f6ec93c16b235a8e44236063b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9792abd66fa7b7e8c69e874d1a64a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ba126da4adb3fc9d1474b6d3a1ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da88492a289660d110f3cd14e2a0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40b99ea1af50802d0dc3735d58e7e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc29b9abb45caa945e29d88114a08c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e531aa975ad839f6ef679dd341349030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679701b09c1eb7211c6ece533bad62231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfc861df9d8a4a3a902b2616be11632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b823b3c85ec7c0fa3b0a93459b9aba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d0f060e85c4543748fbe3a3c65b2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc89d1d3fb8811789bc0a8c2f2045e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12521f5333e90d0ac2dcc8878c624c0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7397ee04547194c134555f0e3cc9ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f59c3c35d30dcaac871552cf78b3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae7b074410e21988f4d80a355b10339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b66eabf1d4d6d943a0368b413b17340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01547badca412ea7db335e81ab243af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957d0c0df7f88a6307df7bcb1efebc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b850986b887cf90aa77a0921337843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b245e1c668f408076fa53f18bed0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794f933d7a8cee96098cffd3a6c4c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814add53ed280c1a3bc5b68fc307fc6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bbeddf8169822c76ce5e954cd663c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a499ea262cd739fc184fc1427b9ba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecc5420c0da83c0b241e7bb5159eb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3646aa2d00bd8b02712cd093ed19a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1e4257801278482633c5e1389fdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea9f696762294c89e6339d5c8cdfcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27701daa0acb37f85b4a05168dd4fa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0a9cadb5136c57946d46f01b2f7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac527818123b885cd6283ecaf6ce955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5b41b336d0797ea8aafad1cc319a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d1f31c20bc152cde5ff3c3e1af7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac05991aecd01eaa4269e9bc4314a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297b3a0973b8449d540c968bc4bd1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63930c882287892c0367750342e5f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e76215c9eaa0e1ce53f2ac9e43f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1062973853417d6da0c30d0d8200762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5d6d5451b6c2958107b8addb8b8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68d2bde9391dfac379b5b06d11d3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51f5af202bb2e6f9aff528d39759465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a07094706ff20275c43d761516bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d29109c79d4ece023e6dee134d9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244696b37563b42f9467e9541287e75d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc38e6b3b5b6822061a3451f15f8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20099470b65fc7d34cf1d4f235f7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69c19ee730791e992ef660cb3baff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7a601045673c8d1d54e8c2db8e57272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9188d1f6466dfa917693bf75febee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779d7627b4434cb8f8a69f0520d0e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c2bfc08f6ff9bdea7781ada3b1f0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759b8b51a8dbfef28039a928ea3ec6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b677248f3fbcf43e12de95feb3768477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1fcdd2f2667f344279c8dd6461a0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b800a9319b8a9f3fa34c97af2c26a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05991effce0d16ea20c96d57c029ebed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a49ab86cabfee478818a9c620927f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa5822423f34dd16bdd78887f14c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d409dc3eec6d2cbd30458fcfb4e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486349756e731136c28a961db4c5d45a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790068f79f2d5845552c95388400ec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682178edee24c9efe2f32fde466dd28386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b44872f48eb73d5a509eb5198b5c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551feef90421a72f99fac8f80752654d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f330e1d7ad4136c0657dd701a8609a89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3728,170 +3699,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4158,54 +4009,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podarochnye-korobki-v-forme-serdca/188/?utm_source=price&amp;utm_campaign=price_podarochnye-korobki-v-forme-serdca" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M99"/>
+  <dimension ref="A1:M95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M99" sqref="M99"/>
+      <selection activeCell="M95" sqref="M95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4301,2545 +4152,2437 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>7000000018145</v>
+        <v>7000000019548</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>196</v>
+        <v>439</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>7000000070570</v>
+        <v>7000000019555</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>298.15</v>
+        <v>439</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="8">
+        <v>7300000005115</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>418</v>
+        <v>478</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8">
+        <v>7000000013850</v>
+      </c>
+      <c r="E10" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>418</v>
+        <v>576</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="8">
-        <v>7000000013782</v>
+        <v>7000000013867</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>342</v>
+        <v>576</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>7000000028182</v>
+        <v>7000000013874</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>428</v>
+        <v>576</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>7300000005351</v>
+        <v>7000000013881</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>221</v>
+        <v>576</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D14" s="8">
-        <v>7000000014604</v>
+        <v>7000000028182</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>398.8</v>
+        <v>428</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D15" s="8">
-        <v>7000000014611</v>
+        <v>7000000075063</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>398.8</v>
+        <v>342</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>7000000077609</v>
+        <v>7000000014604</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>428</v>
+        <v>398.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D17" s="8">
-        <v>7000000019548</v>
+        <v>7000000014611</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>439</v>
+        <v>398.8</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D18" s="8">
-        <v>7000000019555</v>
+        <v>7000000013935</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>439</v>
+        <v>308.8</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D19" s="8">
-        <v>7000000075049</v>
+        <v>7000000013942</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>228.25</v>
+        <v>308.8</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>7000000075063</v>
+        <v>7000000013959</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>342</v>
+        <v>308.8</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D21" s="8">
-        <v>7000000018336</v>
+        <v>7000000013966</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>196</v>
+        <v>308.8</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D22" s="8">
-        <v>7000000071362</v>
+        <v>7000000014048</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>318.55</v>
+        <v>355</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D23" s="8">
-        <v>7000000015502</v>
+        <v>7000000014055</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>427.8</v>
+        <v>355</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D24" s="8">
-        <v>7000000015519</v>
+        <v>7000000070570</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G24" s="6">
-        <v>427.8</v>
+        <v>298.15</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D25" s="8">
-        <v>7000000015526</v>
+        <v>7000000096471</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>427.8</v>
+        <v>418</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D26" s="8">
-        <v>7000000015533</v>
+        <v>7000000071362</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G26" s="6">
-        <v>427.8</v>
+        <v>318.55</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="8">
+        <v>7000000072321</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>435</v>
+        <v>618</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7000000077616</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>308</v>
+        <v>428</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" s="8">
+        <v>7000000077982</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>308</v>
+        <v>245</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="D30" s="8">
+        <v>7000000028076</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="D30" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>385</v>
+        <v>365</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="8">
-        <v>7000000013973</v>
+        <v>7000000028083</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>298.8</v>
+        <v>365</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="D32" s="8">
+        <v>7000000077999</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="D32" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>298.8</v>
+        <v>245</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="8">
-        <v>7000000013997</v>
+        <v>7000000059186</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>298.8</v>
+        <v>435</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D34" s="8">
-        <v>7000000014000</v>
+        <v>7300000005092</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>298.8</v>
+        <v>478</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D35" s="8">
-        <v>7300000005382</v>
+        <v>7000000075056</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>198</v>
+        <v>342</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D36" s="8">
-        <v>7300000005443</v>
+        <v>7000000015403</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>37</v>
+        <v>94</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="G36" s="6">
-        <v>198</v>
+        <v>260</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D37" s="8">
-        <v>7000000075056</v>
+        <v>7000000077975</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>342</v>
+        <v>245</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D38" s="8">
-        <v>7000000058219</v>
+        <v>7000000028397</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>535</v>
+        <v>368</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D39" s="8">
-        <v>7000000028243</v>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+        <v>7000000028403</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>100</v>
+      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>418</v>
+        <v>368</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D40" s="8">
-        <v>7000000028236</v>
+        <v>7000000028175</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>418</v>
+        <v>385</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D41" s="8">
-        <v>7000000016400</v>
+        <v>7000000013782</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>408.5</v>
+        <v>342</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D42" s="8">
-        <v>7000000016417</v>
+        <v>7000000077531</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G42" s="6">
-        <v>408.5</v>
+        <v>279.4</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D43" s="8">
-        <v>7000000016394</v>
+        <v>7000000014598</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>408.5</v>
+        <v>618</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="C44" s="6"/>
       <c r="D44" s="8">
-        <v>7000000028076</v>
+        <v>7000000068805</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="G44" s="6">
-        <v>365</v>
+        <v>208.8</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D45" s="8">
-        <v>7000000028083</v>
+        <v>7000000014550</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>365</v>
+        <v>618</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D46" s="8">
-        <v>7000000014550</v>
+        <v>7000000014567</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
         <v>618</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C47" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D47" s="8">
+        <v>7000000014574</v>
+      </c>
+      <c r="E47" s="7" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
         <v>618</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D48" s="8">
-        <v>7000000014574</v>
+        <v>7000000014581</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>618</v>
+        <v>575.8</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D49" s="8">
-        <v>7000000014581</v>
+        <v>7000000026386</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>575.8</v>
+        <v>376</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D50" s="8">
-        <v>7000000070587</v>
+        <v>7000000077609</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>298.15</v>
+        <v>428</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D51" s="8">
-        <v>7000000052446</v>
+        <v>7000000055348</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G51" s="6">
-        <v>218.95</v>
+        <v>323.95</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D52" s="8">
-        <v>7000000052217</v>
+        <v>7000000018633</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>204.8</v>
+        <v>365</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D53" s="8">
-        <v>7000000052422</v>
+        <v>7000000052446</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G53" s="6">
-        <v>158.1</v>
+        <v>218.95</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="D54" s="8">
-        <v>7000000067990</v>
+        <v>7000000052217</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G54" s="6">
-        <v>311.15</v>
+        <v>204.8</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D55" s="8">
-        <v>7000000052224</v>
+        <v>7000000052422</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G55" s="6">
-        <v>204.8</v>
+        <v>158.1</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D56" s="8">
-        <v>7000000052248</v>
+        <v>7000000067990</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G56" s="6">
-        <v>204.8</v>
+        <v>311.15</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C57" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D57" s="8">
+        <v>7000000052224</v>
+      </c>
+      <c r="E57" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="D57" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F57" s="9" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G57" s="6">
-        <v>478</v>
+        <v>204.8</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D58" s="8">
-        <v>7000000018633</v>
+        <v>7000000052248</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G58" s="6">
-        <v>365</v>
+        <v>204.8</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D59" s="8">
-        <v>7000000055348</v>
+        <v>7300000005351</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>323.95</v>
+        <v>221</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D60" s="8">
-        <v>7000000016776</v>
+        <v>7000000018145</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>496</v>
+        <v>196</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D61" s="8">
-        <v>7000000016783</v>
+        <v>7000000028205</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>496</v>
+        <v>385</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="D62" s="8">
-        <v>7000000016790</v>
+        <v>7000000077975</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>152</v>
+        <v>84</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>496</v>
+        <v>245</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D63" s="8">
-        <v>7000000016806</v>
+        <v>7000000013973</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>496</v>
+        <v>298.8</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D64" s="8">
-        <v>7000000077975</v>
+        <v>7000000013997</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>245</v>
+        <v>298.8</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D65" s="8">
+        <v>7000000014000</v>
+      </c>
+      <c r="E65" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="C65" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>478</v>
+        <v>298.8</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D66" s="8">
-        <v>7000000077975</v>
+        <v>7000000056864</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>245</v>
+        <v>535</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D67" s="8">
-        <v>7000000077616</v>
+        <v>7000000056871</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>45</v>
+        <v>169</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>428</v>
+        <v>535</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C68" s="6"/>
+        <v>172</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>173</v>
+      </c>
       <c r="D68" s="8">
-        <v>7000000068805</v>
+        <v>7000000096464</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>167</v>
+        <v>65</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>168</v>
+        <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>208.8</v>
+        <v>418</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D69" s="8">
-        <v>7000000072321</v>
+        <v>7000000096488</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>171</v>
+        <v>65</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>618</v>
+        <v>418</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D70" s="8">
-        <v>7000000028175</v>
+        <v>7300000005108</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>385</v>
+        <v>478</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D71" s="8">
-        <v>7000000077531</v>
+        <v>7000000016776</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>279.4</v>
+        <v>496</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D72" s="8">
-        <v>7000000028397</v>
+        <v>7000000016783</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>368</v>
+        <v>496</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D73" s="8">
+        <v>7000000016790</v>
+      </c>
+      <c r="E73" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="C73" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>368</v>
+        <v>496</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D74" s="8">
-        <v>7000000013935</v>
+        <v>7000000016806</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>308.8</v>
+        <v>496</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D75" s="8">
-        <v>7000000013942</v>
+        <v>7300000005382</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>184</v>
+        <v>154</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>308.8</v>
+        <v>198</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D76" s="8">
-        <v>7000000013959</v>
+        <v>7300000005443</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>184</v>
+        <v>154</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>308.8</v>
+        <v>198</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D77" s="8">
-        <v>7000000013966</v>
+        <v>7000000028298</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>308.8</v>
+        <v>378</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D78" s="8">
-        <v>7000000014048</v>
+        <v>7000000028304</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>193</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>355</v>
+        <v>378</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D79" s="8">
-        <v>7000000014055</v>
+        <v>7000000016400</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>355</v>
+        <v>408.5</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D80" s="8">
-        <v>7000000015403</v>
+        <v>7000000016417</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>198</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>260</v>
+        <v>408.5</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D81" s="8">
-        <v>7300000005092</v>
+        <v>7000000016394</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>143</v>
+        <v>198</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>478</v>
+        <v>408.5</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D82" s="8">
-        <v>7000000028298</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000028199</v>
+      </c>
+      <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D83" s="8">
-        <v>7000000028304</v>
+        <v>7000000057366</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>378</v>
+        <v>308</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D84" s="8">
+        <v>7000000057359</v>
+      </c>
+      <c r="E84" s="7" t="s">
         <v>207</v>
       </c>
-      <c r="C84" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>418</v>
+        <v>308</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D85" s="8">
-        <v>7000000026386</v>
+        <v>7000000015502</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>376</v>
+        <v>427.8</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="D86" s="8">
+        <v>7000000015519</v>
+      </c>
+      <c r="E86" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="C86" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>385</v>
+        <v>427.8</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D87" s="8">
-        <v>7000000056864</v>
+        <v>7000000015526</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G87" s="6">
-        <v>535</v>
+        <v>427.8</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D88" s="8">
-        <v>7000000056871</v>
+        <v>7000000015533</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
-        <v>535</v>
+        <v>427.8</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D89" s="8">
-        <v>7000000075582</v>
+        <v>7000000029004</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>221</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>376</v>
+        <v>408</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>223</v>
       </c>
       <c r="D90" s="8">
-        <v>7000000077982</v>
+        <v>7000000029011</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>245</v>
+        <v>408</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C91" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="C91" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="8">
-        <v>7000000029004</v>
+        <v>7000000029028</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
         <v>408</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D92" s="8">
-        <v>7000000029011</v>
-[...3 lines deleted...]
-      </c>
+        <v>7000000028243</v>
+      </c>
+      <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D93" s="8">
+        <v>7000000028236</v>
+      </c>
+      <c r="E93" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="C93" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F93" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="C94" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="C94" s="6" t="s">
+      <c r="D94" s="8">
+        <v>7000000058219</v>
+      </c>
+      <c r="E94" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="D94" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F94" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>576</v>
+        <v>535</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C95" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="C95" s="6" t="s">
+      <c r="D95" s="8">
+        <v>7000000075582</v>
+      </c>
+      <c r="E95" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="D95" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>576</v>
+        <v>376</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
-    </row>
-[...106 lines deleted...]
-      <c r="M99" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>