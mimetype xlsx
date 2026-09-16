--- v2 (2026-07-22)
+++ v3 (2026-09-16)
@@ -14,955 +14,937 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки в формі серця</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:41</t>
+    <t>16:57</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Подарункова коробка W1954 (комплект 3шт.) 7-19548</t>
-[...2 lines deleted...]
-    <t>7-19548</t>
+    <t>W7798 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7798</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:31.5x30.3x10cm
-[...1 lines deleted...]
-Розмір S:23x21.8x8cm
+Розмір L:23x20.7x9cm
+Розмір M:20.7x18.4x8cm
+Розмір S:18.4x16.1x7cm
+Кількість штук в упаковці / комплекті:3
+Особливості:Прозрачная крышка
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Подарункова коробка W1955 (комплект 3шт.) 7-19555</t>
-[...2 lines deleted...]
-    <t>7-19555</t>
+    <t>Подарункова коробка W1393 (комплект 2шт.) 7-13935</t>
+  </si>
+  <si>
+    <t>7-13935</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:23.6x22.2x9.3cm
+Розмір M:20.6x19.3x7.3cm
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1394 (комплект 2шт.) 7-13942</t>
+  </si>
+  <si>
+    <t>7-13942</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1395 (комплект 2шт.) 7-13959</t>
+  </si>
+  <si>
+    <t>7-13959</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1396 (комплект 2шт.) 7-13966</t>
+  </si>
+  <si>
+    <t>7-13966</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1385 (комплект 2шт.) 7-13850</t>
+  </si>
+  <si>
+    <t>7-13850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:53.7x31x8cm
+Розмір M:45x25x7cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1386 (комплект 2шт.) 7-13867</t>
+  </si>
+  <si>
+    <t>7-13867</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1387 (комплект 2шт.) 7-13874</t>
+  </si>
+  <si>
+    <t>7-13874</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1388 (комплект 2шт.) 7-13881</t>
+  </si>
+  <si>
+    <t>7-13881</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2829  (комплект 3шт.) 7-28298</t>
+  </si>
+  <si>
+    <t>7-28298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.3x25.8x13.5cm
+Розмір M:24.5x22.8x11.5cm
+Розмір S:21x20x9.5cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2830  (комплект 3шт.) 7-28304</t>
+  </si>
+  <si>
+    <t>7-28304</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2900 (комплект 3шт.) 7-29004</t>
+  </si>
+  <si>
+    <t>7-29004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25.8x24.5x12cm
+Розмір M:23.8x22.5x10cm
+Розмір S:21.3x20x8cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2901 (комплект 3шт.) 7-29011</t>
+  </si>
+  <si>
+    <t>7-29011</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2902 (комплект 3шт.) 7-29028</t>
+  </si>
+  <si>
+    <t>7-29028</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5382</t>
+  </si>
+  <si>
+    <t>73-5382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:22*20*9cm
+Розмір M:18.5*17*7.5cm
+Розмір S:16*14*6cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5443</t>
+  </si>
+  <si>
+    <t>73-5443</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W7753)</t>
+  </si>
+  <si>
+    <t>W7753</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.5x26x15cm
+Розмір M:23.5x22x13.5cm
+Розмір S:19x18x12cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>комплект</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W5686 (комплект 3шт.) 7-56864</t>
+  </si>
+  <si>
+    <t>7-56864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29x28x16cm
+Розмір M:26x25x14cm
+Розмір S:23x22x12cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W5687 (комплект 3шт.) 7-56871</t>
+  </si>
+  <si>
+    <t>7-56871</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1550 (комплект 3шт.) 7-15502</t>
+  </si>
+  <si>
+    <t>7-15502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25x22x15cm
+Розмір M:22x19x14cm
+Розмір S:18x15.5x13cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1551 (комплект 3шт.) 7-15519</t>
+  </si>
+  <si>
+    <t>7-15519</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1552 (комплект 3шт.) 7-15526</t>
+  </si>
+  <si>
+    <t>7-15526</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1553 (комплект 3шт.) 7-15533</t>
+  </si>
+  <si>
+    <t>7-15533</t>
+  </si>
+  <si>
+    <t>W7797 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7797-1</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2818 (комплект 3шт.) 7-28182</t>
+  </si>
+  <si>
+    <t>7-28182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.3x25.8x13.5cm
+Розмір M:24.5x22.8x11.5cm
+Розмір S:21x20x9.5cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2817 (комплект 3шт.) 7-28175</t>
+  </si>
+  <si>
+    <t>7-28175</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2820 (комплект 3шт.) 7-28205</t>
+  </si>
+  <si>
+    <t>7-28205</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1397 (комплект 2шт.) 7-13973</t>
+  </si>
+  <si>
+    <t>7-13973</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:28x27.5x11.2cm
+Розмір M:24x23.5x10cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1399 (комплект 2шт.) 7-13997</t>
+  </si>
+  <si>
+    <t>7-13997</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1400 (комплект 2шт.) 7-14000</t>
+  </si>
+  <si>
+    <t>7-14000</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1460 (комплект 3шт.) 7-14604</t>
+  </si>
+  <si>
+    <t>7-14604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.3x25x11.3cm
+Розмір M:24x21x10cm
+Розмір S:18.8x16.5x8.3cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1461 (комплект 3шт.) 7-14611</t>
+  </si>
+  <si>
+    <t>7-14611</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1540 7-15403</t>
+  </si>
+  <si>
+    <t>7-15403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:4 шт.
+Розмір S:13x12x.8.5cm
+Кількість штук в упаковці / комплекті:4
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W7136)</t>
+  </si>
+  <si>
+    <t>W7136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30x27.5x12cm
+Розмір M:25.5x23.5x10cm
+Розмір S:20.7x19.5x8cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1814 (комплект 1шт.) 7-18145</t>
+  </si>
+  <si>
+    <t>7-18145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:25x26x23cm (21x19.5x5cm)
+</t>
+  </si>
+  <si>
+    <t>W7505 коробка</t>
+  </si>
+  <si>
+    <t>W7505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:24.5 x 22 x 12.5 см
+Розмір M:22 x 19.5 x 11.5 см
+Розмір S:19.5 x 17 x 10.5 см
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5244)</t>
+  </si>
+  <si>
+    <t>W5244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25.5x24x12cm
+Розмір M:23.5x21.5x10cm
+Розмір S:21x19.5x8cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5221)</t>
+  </si>
+  <si>
+    <t>W5221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33x32.5x11.5cm
+Розмір M:29.2x28.5x10.4cm
+Розмір S:26x25.2x9.5cm
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5242)</t>
+  </si>
+  <si>
+    <t>W5242</t>
+  </si>
+  <si>
+    <t>Подарункова коробка</t>
+  </si>
+  <si>
+    <t>W6799</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33x32.5x11.5 см
+Розмір M:29.2x28.5x10.4 см
+Розмір S:26x25.2x9.5 см
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5222)</t>
+  </si>
+  <si>
+    <t>W5222</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5224)</t>
+  </si>
+  <si>
+    <t>W5224</t>
+  </si>
+  <si>
+    <t>W7760 коробка (комплект 2шт.)</t>
+  </si>
+  <si>
+    <t>W7760</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:26x24x10.5cm
+Розмір S:22x19.5x9cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+Покриття:Бархат
+</t>
+  </si>
+  <si>
+    <t>W7799 коробка (комплект 3шт.)</t>
+  </si>
+  <si>
+    <t>W7799</t>
+  </si>
+  <si>
+    <t>W9647 коробка</t>
+  </si>
+  <si>
+    <t>7-96471</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:33x32.5x11.5см
+Розмір M:29.2x28.5x10.4см
+Розмір S:26x25.2x9.5см
+Кількість штук в упаковці / комплекті:3
+</t>
   </si>
   <si>
     <t>Подарункова коробка (комплект 3шт.) 73-5115</t>
   </si>
   <si>
     <t>73-5115</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:30.3*28.5*14.3Hcm
 Розмір M:27*25.3*12.3Hcm
 Розмір S:24*21.5*10.5Hcm
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1385 (комплект 2шт.) 7-13850</t>
-[...2 lines deleted...]
-    <t>7-13850</t>
+    <t>Подарункова коробка W1677 (комплект 2шт.) 7-16776</t>
+  </si>
+  <si>
+    <t>7-16776</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
-Розмір L:53.7x31x8cm
-Розмір M:45x25x7cm
+Розмір L:34.5x31x11.1cm
+Розмір M:28x25.2x10.1cm
 Кількість штук в упаковці / комплекті:2
 Особливості:С прозрачным окошком
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1386 (комплект 2шт.) 7-13867</t>
-[...20 lines deleted...]
-    <t>7-28182</t>
+    <t>Подарункова коробка W1678 (комплект 2шт.) 7-16783</t>
+  </si>
+  <si>
+    <t>7-16783</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1679 (комплект 2шт.) 7-16790</t>
+  </si>
+  <si>
+    <t>7-16790</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1680 (комплект 2шт.) 7-16806</t>
+  </si>
+  <si>
+    <t>7-16806</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1640 (комплект 3шт.) 7-16400</t>
+  </si>
+  <si>
+    <t>7-16400</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:28.3x25.8x13.5cm
-[...1 lines deleted...]
-Розмір S:21x20x9.5cm
+Розмір L:26.4x25.4x12cm
+Розмір M:22.4x21.6x11cm
+Розмір S:18.4x17.8x10cm
+Форма:в форме сердца
+Кількість штук в упаковці / комплекті:3
+Особливості:с прозрачныем окошком
 </t>
   </si>
   <si>
+    <t>Подарункова коробка W1641 (комплект 3шт.) 7-16417</t>
+  </si>
+  <si>
+    <t>7-16417</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1639 (комплект 3шт.) 7-16394</t>
+  </si>
+  <si>
+    <t>7-16394</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2638 (комплект 2шт.) 7-26386</t>
+  </si>
+  <si>
+    <t>7-26386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:37.2x23.5(20cm)x12.5cm
+Розмір M:32.5x20.5(17cm）x10.5cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2807  (комплект 2шт.) 7-28076</t>
+  </si>
+  <si>
+    <t>7-28076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:33.5x26x24x9.5cm
+Розмір M:30.5x23.5x21.5x8.5cm
+Кількість штук в упаковці / комплекті:2
+Особливості:С прозрачным окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2808  (комплект 2шт.) 7-28083</t>
+  </si>
+  <si>
+    <t>7-28083</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1455 (комплект 3шт.) 7-14550</t>
+  </si>
+  <si>
+    <t>7-14550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:30x27.5x12cm
+Розмір M:25.5x23.5x10cm
+Розмір S:20.7x19.5x8cm
+Кількість штук в упаковці / комплекті:3
+Особливості:бархатное покрытие
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1456 (комплект 3шт.) 7-14567</t>
+  </si>
+  <si>
+    <t>7-14567</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1457 (комплект 3шт.) 7-14574</t>
+  </si>
+  <si>
+    <t>7-14574</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1458 (комплект 3шт.) 7-14581</t>
+  </si>
+  <si>
+    <t>7-14581</t>
+  </si>
+  <si>
     <t>W7506 коробка</t>
   </si>
   <si>
     <t>W7506</t>
   </si>
   <si>
+    <t>Подарункова коробка (W7057)</t>
+  </si>
+  <si>
+    <t>W7057</t>
+  </si>
+  <si>
+    <t>W9648 коробка</t>
+  </si>
+  <si>
+    <t>7-96488</t>
+  </si>
+  <si>
+    <t>W5918 подарункова коробка (комплект 3шт.) 7-59186</t>
+  </si>
+  <si>
+    <t>W5918</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
-Розмір L:24.5 x 22 x 12.5 см
-[...1 lines deleted...]
-Розмір S:19.5 x 17 x 10.5 см
+Розмір L:27 х 24 х 15,3 см
+Розмір M:24 х 20,8 х 14 см
+Розмір S:21 х 18,7 х 12,3 см
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1460 (комплект 3шт.) 7-14604</t>
-[...22 lines deleted...]
-    <t>7-13935</t>
+    <t>Подарункова коробка W2839  (комплект 2шт.) 7-28397</t>
+  </si>
+  <si>
+    <t>7-28397</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
-Розмір L:23.6x22.2x9.3cm
-Розмір M:20.6x19.3x7.3cm
+Розмір L:34.5x31.5x7cm
+Розмір M:30x27.5x5.5cm
 Кількість штук в упаковці / комплекті:2
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1394 (комплект 2шт.) 7-13942</t>
-[...14 lines deleted...]
-    <t>7-13966</t>
+    <t>Подарункова коробка W2840  (комплект 2шт.) 7-28403</t>
+  </si>
+  <si>
+    <t>7-28403</t>
+  </si>
+  <si>
+    <t>W7761 коробка (комплект 2шт.)</t>
+  </si>
+  <si>
+    <t>W7761</t>
   </si>
   <si>
     <t>Подарункова коробка W1404 (комплект 3шт.) 7-14048</t>
   </si>
   <si>
     <t>7-14048</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:33.2x33.2x6.6cm
 Розмір M:29.8x29.8x6.1cm
 Розмір S:26.6x26.6x5.6cm
 </t>
   </si>
   <si>
     <t>Подарункова коробка W1405 (комплект 3шт.) 7-14055</t>
   </si>
   <si>
     <t>7-14055</t>
   </si>
   <si>
-    <t>Подарункова коробка (W7057)</t>
-[...2 lines deleted...]
-    <t>W7057</t>
+    <t>Подарункова коробка W2824 (комплект 2шт.) 7-28243</t>
+  </si>
+  <si>
+    <t>7-28243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:30.5x30.5x8cm（Внутрення коробка：29.5x29.5x7.3cm)
+Розмір M:26.5x26x6cm（Внутрення коробка：25.5x25.5x5.3cm）
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W2823  (комплект 2шт.) 7-28236</t>
+  </si>
+  <si>
+    <t>7-28236</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5092</t>
+  </si>
+  <si>
+    <t>73-5092</t>
+  </si>
+  <si>
+    <t>W5736 коробка (комплект 3шт.) 7-57366</t>
+  </si>
+  <si>
+    <t>W5736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:Размер L: 25 см х 26,5 см х 11,5 см
+Розмір M:Размер М: 23 см х 24,5 см х 10 см
+Розмір S:Размер S: 21 см х 22,5 см х 8,5 см
+Кількість штук в упаковці / комплекті:3
+Особливості:Прозрачная крышка
+</t>
+  </si>
+  <si>
+    <t>W5735 коробка (комплект 3шт.) 7-57359</t>
+  </si>
+  <si>
+    <t>W5735</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W7558 (комплект 2шт.) 7-75582</t>
+  </si>
+  <si>
+    <t>7-75582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:29.3x24.8x10cm
+Розмір M:26.3x22.3x8.5cm
+</t>
+  </si>
+  <si>
+    <t>W5821 подарункова коробка (комплект 3шт.) 7-58219</t>
+  </si>
+  <si>
+    <t>W5821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29,5 х 30 х 12 см
+Розмір M:26 х 25 х 11 см
+Розмір S:23 х 21,5 х 10 см
+Кількість штук в упаковці / комплекті:3
+Особливості:3D-многогранные
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1954 (комплект 3шт.) 7-19548</t>
+  </si>
+  <si>
+    <t>7-19548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:31.5x30.3x10cm
+Розмір M:27.5x26.3x9cm
+Розмір S:23x21.8x8cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1955 (комплект 3шт.) 7-19555</t>
+  </si>
+  <si>
+    <t>7-19555</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1863 (комплект 3шт.) 7-18633</t>
+  </si>
+  <si>
+    <t>7-18633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:28.5x26x11 cm
+Розмір M:25.7x23.5x10 cm
+Розмір S:23.5x21x8.5 cm
+</t>
+  </si>
+  <si>
+    <t>W6880 коробка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:9.5x8.5x8cm
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1459 (комплект 3шт.) 7-14598</t>
+  </si>
+  <si>
+    <t>7-14598</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:30x27.5x12cm
 Розмір M:25.5x23.5x10cm
 Розмір S:20.7x19.5x8cm
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (W5534)</t>
+  </si>
+  <si>
+    <t>W5534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29 х 28 х 16 см
+Розмір M:26 х 25 х 14 см
+Розмір S:23 х 22 х 12 см
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>комплект</t>
-[...12 lines deleted...]
-Кількість штук в упаковці / комплекті:3
+    <t>Подарункова коробка W1378 (комплект 2шт.) 7-13782</t>
+  </si>
+  <si>
+    <t>7-13782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:27.4x26.4x11.5cm
+Розмір M:24.6x13.6x10cm
+Кількість штук в упаковці / комплекті:2
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>W7136</t>
   </si>
   <si>
     <t>W7232 коробка (комплект 3шт.)</t>
   </si>
   <si>
     <t>W7232</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:30x27.5x12cm
 Розмір M:25.5x23.5x10cm
 Розмір S:20.7x19.5x8cm
 Кількість штук в упаковці / комплекті:3
 Особливості:Подложка для оазиса
 Покриття:Бархат
 </t>
   </si>
   <si>
-    <t>W7761 коробка (комплект 2шт.)</t>
-[...407 lines deleted...]
-    <t>7-96488</t>
+    <t>Подарункова коробка W2819 (комплект 3шт.) 7-28199</t>
+  </si>
+  <si>
+    <t>7-28199</t>
   </si>
   <si>
     <t>Подарункова коробка (комплект 3шт.) 73-5108</t>
   </si>
   <si>
     <t>73-5108</t>
-  </si>
-[...220 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -1037,51 +1019,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260e25246d0dcd8bb9498d26a90c3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053767dfb1d3c417a674614e98e2682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be48882b6a4f008046a2ee55e0db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c56a2efc5a31b46c0d06ef8cb91de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a383080c2836e187175c689d9902a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c69bf51ff85a7ae029c3c44b07ee526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93829488dfdc0a53bb381119afbdec37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac4d81fae3e969830fae03ab985618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41a5333c71b7d38ad04ac610fe88e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e43c7fd5eca489a04824c2e6acc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c814fce19f325edc9ef74cb924cb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611e02bd0758e5a0f35f03f5fbd12b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c461aa5a398711904268f5544aa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e201879bfb1bb1d5275e0a19227eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb80d3c94509a7568b8e9aa4100cde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220324593dd89b8b11d5c3701a0cf02e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c592edd49a9089370d40393f8b8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b179651b0c046c5b1882a542d229618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf5fdef6066b6c3f3fb90291a4b0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d858703d05b6fc246771cdaed0ed6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434526a63839de67328266eb80c2a6bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3ae481d88565ccbaee32af7e8c2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1fa70ca1591f0a7cf4d702f49ac7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645bd4f6ec93c16b235a8e44236063b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9792abd66fa7b7e8c69e874d1a64a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ba126da4adb3fc9d1474b6d3a1ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da88492a289660d110f3cd14e2a0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40b99ea1af50802d0dc3735d58e7e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc29b9abb45caa945e29d88114a08c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e531aa975ad839f6ef679dd341349030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679701b09c1eb7211c6ece533bad62231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfc861df9d8a4a3a902b2616be11632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b823b3c85ec7c0fa3b0a93459b9aba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d0f060e85c4543748fbe3a3c65b2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc89d1d3fb8811789bc0a8c2f2045e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12521f5333e90d0ac2dcc8878c624c0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7397ee04547194c134555f0e3cc9ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f59c3c35d30dcaac871552cf78b3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae7b074410e21988f4d80a355b10339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b66eabf1d4d6d943a0368b413b17340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01547badca412ea7db335e81ab243af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957d0c0df7f88a6307df7bcb1efebc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b850986b887cf90aa77a0921337843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b245e1c668f408076fa53f18bed0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794f933d7a8cee96098cffd3a6c4c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814add53ed280c1a3bc5b68fc307fc6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bbeddf8169822c76ce5e954cd663c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a499ea262cd739fc184fc1427b9ba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecc5420c0da83c0b241e7bb5159eb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3646aa2d00bd8b02712cd093ed19a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1e4257801278482633c5e1389fdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea9f696762294c89e6339d5c8cdfcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27701daa0acb37f85b4a05168dd4fa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0a9cadb5136c57946d46f01b2f7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac527818123b885cd6283ecaf6ce955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5b41b336d0797ea8aafad1cc319a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d1f31c20bc152cde5ff3c3e1af7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac05991aecd01eaa4269e9bc4314a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297b3a0973b8449d540c968bc4bd1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63930c882287892c0367750342e5f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e76215c9eaa0e1ce53f2ac9e43f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1062973853417d6da0c30d0d8200762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5d6d5451b6c2958107b8addb8b8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68d2bde9391dfac379b5b06d11d3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51f5af202bb2e6f9aff528d39759465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a07094706ff20275c43d761516bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d29109c79d4ece023e6dee134d9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244696b37563b42f9467e9541287e75d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc38e6b3b5b6822061a3451f15f8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20099470b65fc7d34cf1d4f235f7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69c19ee730791e992ef660cb3baff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7a601045673c8d1d54e8c2db8e57272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9188d1f6466dfa917693bf75febee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779d7627b4434cb8f8a69f0520d0e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c2bfc08f6ff9bdea7781ada3b1f0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759b8b51a8dbfef28039a928ea3ec6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b677248f3fbcf43e12de95feb3768477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1fcdd2f2667f344279c8dd6461a0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b800a9319b8a9f3fa34c97af2c26a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05991effce0d16ea20c96d57c029ebed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a49ab86cabfee478818a9c620927f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa5822423f34dd16bdd78887f14c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d409dc3eec6d2cbd30458fcfb4e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486349756e731136c28a961db4c5d45a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790068f79f2d5845552c95388400ec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682178edee24c9efe2f32fde466dd28386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b44872f48eb73d5a509eb5198b5c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551feef90421a72f99fac8f80752654d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f330e1d7ad4136c0657dd701a8609a89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7204096fe5167b3ead4336395e402a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d3d22275c4e8ece756abb94d19002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d26030611255b79310e51219f8d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01a6f837e8ea37f76e1018ce015f5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220260057c2b698daf4404851f4da435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c687d5a061f609e13ed4d573a22ad66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02840492520838f900e1729848e9514e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0a904cd3653098408d11fc28fdc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e73afa31ac78877efefee984f1e6769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43afb8f6ae4150a8ba392d95e787a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11403bace9f9df24861f48d4b8b8ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f572cf39caebbd84967825d4da7864212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c114c92bd2e34d957b1e673b0d7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29481a3052f6ec31a1eba33e883a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dabba93be7b8047eb6bcd88605a90715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98ff720c41610cb131cef86af197516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149683a29d284403b0dff08a8a76e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca8b4542e971d9d23e5271609f490318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbfdcb95f237a18c2d2ae92eaee57319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc47d39758323594b48373e669f2cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46cb1b895f96529403f4264b77ec9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796faf535b65ac4e40e194577445774a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220b27ad17dc0aa481d3562ce07a40b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cfb67bffbf21aa01b95ea06330ffb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7182a707e02dde5701e68d34cecf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2a09e79c46eccc5acb544538211d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d45493c156e511ab1740a48a1483f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d379b1d34adf3405e82171e7a7d3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead4fa8fa5c1727597fccf23c355ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89173d6f56d8cfa5319689990f5b6c5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788ac47574c2efca6e4d44aad9879b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d8f66cf363069434c1d9245b53e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d2c15db69d0d31baae54c57bb15733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc987fb74d3d6d80dcd31d0f5020acb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a8d86b565a474e0c283f177472e3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dddedf63637961a3d7dfc7e75452b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd102a8ce1de30cfd31dbf67252aa2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e4bddd019519b8257a59537d56d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3561c432064ac98c6007bfaca9fd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee558eca0537e428bff118a0bf5feb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d23d5d3d0e1fd0d25cfc31f4826041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228348cf1b3c447cbbb40702277e9a7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af0bcb1ceee771cb1efb2e7fb4d22e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538884e5c932be55b413b1f4e0677c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9969577ac42d69aa168a983dcbe02545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d221f068da7e7cfc9091073c677b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9d22c042fcd90392eef2435fcd2aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70361a5b7ae70c591f453e8d328ca5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7d9bc5bcf50dc0a6790d65110931149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a47b248c6786a961d47b42ec93b5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449b3316a20adc7ab5eb7590467865451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeae71b6ce46e426f0016e892533b6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4abf1b684ff3743fad3cd82d1f481153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808baefbef3d01e89c00d8b0dd74090854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697217c5c353a9c486e6087f9ee46fc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b88ccf080559fa99d2d8692cc1841356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c53b6de5667df2402aa1508fb3ac957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5045c4ff9b92fef0f2132e5ffac5f8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d938f93297926bf109740ae890827d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662aa5620753f2a215725082fe15de160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e325f742b2910ded2da34e0b811d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb2abd705f8c57fe57d4d1db3f22262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d21fe8c655edb4628c87c883becd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829c041effebbb29956d7c91402a7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e03993329f693f4eb281b96aa3e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfa7747e16635a26d322a99275fc2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a92c31a243b0f43e46b560677acd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9777464eb113dc704ac92ceba87ee8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a6578b72fe76aa0ef605df03b9f9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a070c0a0d75942c071ac2a2b320bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c7e548ca0624ef2c843e55f87d95871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3298463360711e168224714642e31d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe557da9eaf8b45edaee437db404d7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee4578d63049bce42a2d34509fbee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc0bfe9133696b5ff8231a01698fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b122886ba059aaf5474154ea952876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f3c58a09a6e46e5f72ee7d4e610d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74068be374c782d62d5d46be516b4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87cfd4ef4767595472db34ba832d4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3687d47435afc803e07eaf0944f741280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c5d089c8490ef97d06274ddfe0ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ca99ad1cb896fcbabb80e883762482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb879f28bde0fda3d3aa83df482ceef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af2ec2301438b432c04d112fbdedb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c285969f758697d0f396880f01ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6747372f51b5fcf75703db62574d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7462384045a44b8008aeea6499a5187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3639,110 +3621,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4009,54 +3931,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podarochnye-korobki-v-forme-serdca/188/?utm_source=price&amp;utm_campaign=price_podarochnye-korobki-v-forme-serdca" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M95"/>
+  <dimension ref="A1:M93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M95" sqref="M95"/>
+      <selection activeCell="M93" sqref="M93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4152,2437 +4074,2387 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>7000000019548</v>
+        <v>7000000077982</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>439</v>
+        <v>245</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>7000000019555</v>
+        <v>7000000013935</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>439</v>
+        <v>308.8</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="8">
+        <v>7000000013942</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>478</v>
+        <v>308.8</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>7000000013850</v>
+        <v>7000000013959</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>576</v>
+        <v>308.8</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="8">
-        <v>7000000013867</v>
+        <v>7000000013966</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>576</v>
+        <v>308.8</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="8">
+        <v>7000000013850</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>576</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>7000000013881</v>
+        <v>7000000013867</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>576</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="8">
-        <v>7000000028182</v>
+        <v>7000000013874</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>428</v>
+        <v>576</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>7000000075063</v>
+        <v>7000000013881</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>342</v>
+        <v>576</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="8">
+        <v>7000000028298</v>
+      </c>
+      <c r="E16" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>398.8</v>
+        <v>378</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>7000000014611</v>
+        <v>7000000028304</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>398.8</v>
+        <v>378</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="8">
+        <v>7000000029004</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>308.8</v>
+        <v>408</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>7000000013942</v>
+        <v>7000000029011</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>308.8</v>
+        <v>408</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>7000000013959</v>
+        <v>7000000029028</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>308.8</v>
+        <v>408</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="8">
+        <v>7300000005382</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>308.8</v>
+        <v>198</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>7000000014048</v>
+        <v>7300000005443</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>355</v>
+        <v>198</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="8">
+        <v>7000000077531</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="F23" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="D23" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="6">
-        <v>355</v>
+        <v>279.4</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="8">
-        <v>7000000070570</v>
+        <v>7000000056864</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>298.15</v>
+        <v>535</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>7000000096471</v>
+        <v>7000000056871</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" s="8">
+        <v>7000000015502</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F26" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>318.55</v>
+        <v>427.8</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="8">
-        <v>7000000072321</v>
+        <v>7000000015519</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>618</v>
+        <v>427.8</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D28" s="8">
-        <v>7000000077616</v>
+        <v>7000000015526</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>428</v>
+        <v>427.8</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D29" s="8">
-        <v>7000000077982</v>
+        <v>7000000015533</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>245</v>
+        <v>427.8</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D30" s="8">
-        <v>7000000028076</v>
+        <v>7000000077975</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>365</v>
+        <v>245</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D31" s="8">
-        <v>7000000028083</v>
+        <v>7000000028182</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>365</v>
+        <v>428</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D32" s="8">
-        <v>7000000077999</v>
+        <v>7000000028175</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>245</v>
+        <v>385</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D33" s="8">
-        <v>7000000059186</v>
+        <v>7000000028205</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>435</v>
+        <v>385</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D34" s="8">
-        <v>7300000005092</v>
+        <v>7000000013973</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>478</v>
+        <v>298.8</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D35" s="8">
-        <v>7000000075056</v>
+        <v>7000000013997</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>342</v>
+        <v>298.8</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D36" s="8">
-        <v>7000000015403</v>
+        <v>7000000014000</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>260</v>
+        <v>298.8</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D37" s="8">
-        <v>7000000077975</v>
+        <v>7000000014604</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>245</v>
+        <v>398.8</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D38" s="8">
-        <v>7000000028397</v>
+        <v>7000000014611</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>368</v>
+        <v>398.8</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D39" s="8">
-        <v>7000000028403</v>
+        <v>7000000015403</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="G39" s="6">
-        <v>368</v>
+        <v>260</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D40" s="8">
-        <v>7000000028175</v>
+        <v>7000000071362</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G40" s="6">
-        <v>385</v>
+        <v>318.55</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D41" s="8">
-        <v>7000000013782</v>
+        <v>7000000018145</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>342</v>
+        <v>196</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D42" s="8">
-        <v>7000000077531</v>
+        <v>7000000075056</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>279.4</v>
+        <v>342</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D43" s="8">
-        <v>7000000014598</v>
+        <v>7000000052446</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G43" s="6">
-        <v>618</v>
+        <v>218.95</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C44" s="6"/>
+        <v>110</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>111</v>
+      </c>
       <c r="D44" s="8">
-        <v>7000000068805</v>
+        <v>7000000052217</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="G44" s="6">
-        <v>208.8</v>
+        <v>204.8</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D45" s="8">
-        <v>7000000014550</v>
+        <v>7000000052422</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G45" s="6">
-        <v>618</v>
+        <v>158.1</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D46" s="8">
-        <v>7000000014567</v>
+        <v>7000000067990</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G46" s="6">
-        <v>618</v>
+        <v>311.15</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D47" s="8">
-        <v>7000000014574</v>
+        <v>7000000052224</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G47" s="6">
-        <v>618</v>
+        <v>204.8</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D48" s="8">
-        <v>7000000014581</v>
+        <v>7000000052248</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G48" s="6">
-        <v>575.8</v>
+        <v>204.8</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D49" s="8">
-        <v>7000000026386</v>
+        <v>7000000077609</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>376</v>
+        <v>428</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D50" s="8">
-        <v>7000000077609</v>
+        <v>7000000077999</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>428</v>
+        <v>245</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D51" s="8">
-        <v>7000000055348</v>
+        <v>7000000096471</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>323.95</v>
+        <v>418</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D52" s="8">
-        <v>7000000018633</v>
+        <v>7300000005115</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>365</v>
+        <v>478</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D53" s="8">
-        <v>7000000052446</v>
+        <v>7000000016776</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>218.95</v>
+        <v>496</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D54" s="8">
-        <v>7000000052217</v>
+        <v>7000000016783</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>204.8</v>
+        <v>496</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D55" s="8">
-        <v>7000000052422</v>
+        <v>7000000016790</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>158.1</v>
+        <v>496</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D56" s="8">
-        <v>7000000067990</v>
+        <v>7000000016806</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>311.15</v>
+        <v>496</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D57" s="8">
-        <v>7000000052224</v>
+        <v>7000000016400</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>204.8</v>
+        <v>408.5</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D58" s="8">
-        <v>7000000052248</v>
+        <v>7000000016417</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>204.8</v>
+        <v>408.5</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D59" s="8">
-        <v>7300000005351</v>
+        <v>7000000016394</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>221</v>
+        <v>408.5</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D60" s="8">
-        <v>7000000018145</v>
+        <v>7000000026386</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>196</v>
+        <v>376</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="D61" s="8">
-        <v>7000000028205</v>
+        <v>7000000028076</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>385</v>
+        <v>365</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>96</v>
+        <v>155</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>97</v>
+        <v>156</v>
       </c>
       <c r="D62" s="8">
-        <v>7000000077975</v>
+        <v>7000000028083</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>245</v>
+        <v>365</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D63" s="8">
-        <v>7000000013973</v>
+        <v>7000000014550</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>298.8</v>
+        <v>618</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D64" s="8">
-        <v>7000000013997</v>
+        <v>7000000014567</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>298.8</v>
+        <v>618</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D65" s="8">
-        <v>7000000014000</v>
+        <v>7000000014574</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>298.8</v>
+        <v>618</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D66" s="8">
-        <v>7000000056864</v>
+        <v>7000000014581</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>535</v>
+        <v>575.8</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D67" s="8">
-        <v>7000000056871</v>
+        <v>7000000075063</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>169</v>
+        <v>106</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>535</v>
+        <v>342</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D68" s="8">
-        <v>7000000096464</v>
+        <v>7000000070570</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G68" s="6">
-        <v>418</v>
+        <v>298.15</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D69" s="8">
         <v>7000000096488</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
         <v>418</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D70" s="8">
-        <v>7300000005108</v>
+        <v>7000000059186</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>478</v>
+        <v>435</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>178</v>
+        <v>73</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>179</v>
+        <v>74</v>
       </c>
       <c r="D71" s="8">
-        <v>7000000016776</v>
+        <v>7000000077975</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>496</v>
+        <v>245</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D72" s="8">
-        <v>7000000016783</v>
+        <v>7000000028397</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>496</v>
+        <v>368</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D73" s="8">
-        <v>7000000016790</v>
+        <v>7000000028403</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>496</v>
+        <v>368</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D74" s="8">
-        <v>7000000016806</v>
+        <v>7000000077616</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>180</v>
+        <v>124</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>496</v>
+        <v>428</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D75" s="8">
-        <v>7300000005382</v>
+        <v>7000000014048</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D76" s="8">
-        <v>7300000005443</v>
+        <v>7000000014055</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D77" s="8">
-        <v>7000000028298</v>
+        <v>7000000028243</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>378</v>
+        <v>418</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D78" s="8">
-        <v>7000000028304</v>
+        <v>7000000028236</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>378</v>
+        <v>418</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D79" s="8">
-        <v>7000000016400</v>
+        <v>7300000005092</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>408.5</v>
+        <v>478</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D80" s="8">
-        <v>7000000016417</v>
+        <v>7000000057366</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>408.5</v>
+        <v>308</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D81" s="8">
-        <v>7000000016394</v>
+        <v>7000000057359</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
-        <v>408.5</v>
+        <v>308</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D82" s="8">
-        <v>7000000028199</v>
-[...1 lines deleted...]
-      <c r="E82" s="7"/>
+        <v>7000000075582</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>201</v>
+      </c>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D83" s="8">
-        <v>7000000057366</v>
+        <v>7000000058219</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>308</v>
+        <v>535</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D84" s="8">
-        <v>7000000057359</v>
+        <v>7000000019548</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>207</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>308</v>
+        <v>439</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D85" s="8">
-        <v>7000000015502</v>
+        <v>7000000019555</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>427.8</v>
+        <v>439</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D86" s="8">
-        <v>7000000015519</v>
+        <v>7000000018633</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>212</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>427.8</v>
+        <v>365</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C87" s="6"/>
+      <c r="D87" s="8">
+        <v>7000000068805</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="F87" s="9" t="s">
         <v>215</v>
       </c>
-      <c r="C87" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G87" s="6">
-        <v>427.8</v>
+        <v>208.8</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C88" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="C88" s="6" t="s">
+      <c r="D88" s="8">
+        <v>7000000014598</v>
+      </c>
+      <c r="E88" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="D88" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
-        <v>427.8</v>
+        <v>618</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D89" s="8">
-        <v>7000000029004</v>
+        <v>7000000055348</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>221</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="G89" s="6">
-        <v>408</v>
+        <v>323.95</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>223</v>
       </c>
       <c r="D90" s="8">
-        <v>7000000029011</v>
+        <v>7000000013782</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>408</v>
+        <v>342</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D91" s="8">
-        <v>7000000029028</v>
+        <v>7000000072321</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
-        <v>408</v>
+        <v>618</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D92" s="8">
-        <v>7000000028243</v>
-[...1 lines deleted...]
-      <c r="E92" s="7"/>
+        <v>7000000028199</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>40</v>
+      </c>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>418</v>
+        <v>385</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D93" s="8">
-        <v>7000000028236</v>
+        <v>7300000005108</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>230</v>
+        <v>132</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>418</v>
+        <v>478</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
-    </row>
-[...52 lines deleted...]
-      <c r="M95" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>