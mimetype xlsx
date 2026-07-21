--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -14,326 +14,488 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Квіткова, кругла подарункова коробка</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:50</t>
+    <t>13:51</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) 73-5160</t>
-[...2 lines deleted...]
-    <t>73-5160</t>
+    <t>Подарункова коробка W1657 7-16578</t>
+  </si>
+  <si>
+    <t>7-16578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір M:28x11.5x23cm
+Форма:сумочки
+Кількість штук в упаковці / комплекті:1
+Особливості:с прозрачныем окошком
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1658 7-16585</t>
+  </si>
+  <si>
+    <t>7-16585</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1659 7-16592</t>
+  </si>
+  <si>
+    <t>7-16592</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1660 7-16608</t>
+  </si>
+  <si>
+    <t>7-16608</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1463 (комплект 3шт.) 7-14635</t>
+  </si>
+  <si>
+    <t>7-14635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25.3x11.2cm
+Розмір M:23x10cm
+Розмір S:21.3x8cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5146</t>
+  </si>
+  <si>
+    <t>73-5146</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:20x20.5cm
 Розмір M:18x18.5cm
 Розмір S:15x15.5cm
 Форма:круглые
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...5 lines deleted...]
-    <t>7-13270</t>
+    <t>Подарункова коробка W1545 (комплект 3шт.) 7-15458</t>
+  </si>
+  <si>
+    <t>7-15458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25x15cm
+Розмір M:22x14cm
+Розмір S:18x13.2cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1559 (комплект 3шт.) 7-15595</t>
+  </si>
+  <si>
+    <t>7-15595</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:29.7x16cm
+Розмір M:27x15cm
+Розмір S:24.3x14cm
+</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1108 (11,5см*8см*10,8см) 7-11085</t>
+  </si>
+  <si>
+    <t>7-11085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:11,5см*8см*10,8см
+Форма:трапецевидные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1111 (11,5см*8см*10,8см) 7-11115</t>
+  </si>
+  <si>
+    <t>7-11115</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1636 (комплект 3шт.) 7-16363</t>
+  </si>
+  <si>
+    <t>7-16363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25.5x12cm
+Розмір M:21.5x11cm
+Розмір S:17.5x10cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:3
+Особливості:с прозрачныем окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1637 (комплект 3шт.) 7-16370</t>
+  </si>
+  <si>
+    <t>7-16370</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5160</t>
+  </si>
+  <si>
+    <t>73-5160</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1262 (комплект 2шт.) 7-12624</t>
+  </si>
+  <si>
+    <t>7-12624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:25x12cm
+Розмір M:23x11cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:2
+Особливості:с прозрачныем окошком
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1264 (комплект 2шт.) 7-12648</t>
+  </si>
+  <si>
+    <t>7-12648</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1265 (комплект 2шт.) 7-12655</t>
+  </si>
+  <si>
+    <t>7-12655</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5139</t>
+  </si>
+  <si>
+    <t>73-5139</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1095 (12,3см*9,3см*10,5см) 7-10958</t>
+  </si>
+  <si>
+    <t>7-10958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:12,3см*9,3см*10,5см
+Форма:круглые
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1648 (комплект 3шт.) 7-16486</t>
+  </si>
+  <si>
+    <t>7-16486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:18x22cm
+Розмір M:16x19cm
+Розмір S:13x17.5cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:3
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1649 (комплект 3шт.) 7-16493</t>
+  </si>
+  <si>
+    <t>7-16493</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1650 (комплект 3шт.) 7-16509</t>
+  </si>
+  <si>
+    <t>7-16509</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1651 (комплект 3шт.) 7-16516</t>
+  </si>
+  <si>
+    <t>7-16516</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1652 (комплект 3шт.) 7-16523</t>
+  </si>
+  <si>
+    <t>7-16523</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5177</t>
+  </si>
+  <si>
+    <t>73-5177</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1328 (комплект 3шт.) 7-13287</t>
+  </si>
+  <si>
+    <t>7-13287</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:24.5x15cm
 Розмір M:21.5x14cm
 Розмір S:19.5x12.8cm
 Форма:круглые
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1328 (комплект 3шт.) 7-13287</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарункова коробка W1329 (комплект 3шт.) 7-13294</t>
   </si>
   <si>
     <t>7-13294</t>
   </si>
   <si>
     <t>Подарункова коробка W1330 (комплект 3шт.) 7-13300</t>
   </si>
   <si>
     <t>7-13300</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1116 (9см*6см*14,5см) 7-11160</t>
+  </si>
+  <si>
+    <t>7-11160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:9см*6см*14,5см
+Форма:трапецевидные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1119 (9см*6см*14,5см) 7-11191</t>
+  </si>
+  <si>
+    <t>7-11191</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1121 (9см*6см*14,5см) 7-11214</t>
+  </si>
+  <si>
+    <t>7-11214</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1437 7-14376</t>
+  </si>
+  <si>
+    <t>7-14376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:6 шт.
+Розмір S:11x11cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:6
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1438 7-14383</t>
+  </si>
+  <si>
+    <t>7-14383</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1439 7-14390</t>
+  </si>
+  <si>
+    <t>7-14390</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1440 7-14406</t>
+  </si>
+  <si>
+    <t>7-14406</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1441 7-14413</t>
+  </si>
+  <si>
+    <t>7-14413</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1344 7-13447</t>
+  </si>
+  <si>
+    <t>7-13447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір M:23x9x15cm
+Форма:сумочки
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1346 7-13461</t>
+  </si>
+  <si>
+    <t>7-13461</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1345 7-13454</t>
+  </si>
+  <si>
+    <t>7-13454</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5153</t>
+  </si>
+  <si>
+    <t>73-5153</t>
   </si>
   <si>
     <t>Подарункова коробка бархатна W2905 коробка (комплект 3шт.) 7-29059</t>
   </si>
   <si>
     <t>7-29059</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:18x17.7cm
 Розмір M:15.7x15cm
 Розмір S:12.3x12.6cm
 Форма:Круглые
 Кількість штук в упаковці / комплекті:3
 Особливості:бархатное покрытие
 </t>
   </si>
   <si>
     <t>Подарункова коробка бархатна W2906 коробка (комплект 3шт.) 7-29066</t>
   </si>
   <si>
     <t>7-29066</t>
   </si>
   <si>
     <t>W2907 коробка (комплект 3шт.) 7-29073</t>
   </si>
   <si>
     <t>7-29073</t>
   </si>
   <si>
     <t>Подарункова коробка бархатна W2908 коробка (комплект 3шт.) 7-29080</t>
   </si>
   <si>
     <t>7-29080</t>
   </si>
   <si>
-    <t>Подарункова коробка W1636 (комплект 3шт.) 7-16363</t>
-[...139 lines deleted...]
-  <si>
     <t>Подарункова коробка W1102  7-11023</t>
   </si>
   <si>
     <t>7-11023</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:1 шт.
 Розмір S:12х9х10,5 см
 Форма:в форме сердца
 Кількість штук в упаковці / комплекті:1
 </t>
   </si>
   <si>
     <t>Коробка для квітів W1100 (12см*9см*10,5см) 7-11009</t>
   </si>
   <si>
     <t>7-11009</t>
   </si>
   <si>
     <t>Коробка для квітів W1101 (12см*9см*10,5см) 7-11016</t>
   </si>
   <si>
     <t>7-11016</t>
   </si>
   <si>
@@ -343,249 +505,50 @@
     <t>7-11030</t>
   </si>
   <si>
     <t>Коробка для квітів W1104 (12см*9см*10,5см) 7-11047</t>
   </si>
   <si>
     <t>7-11047</t>
   </si>
   <si>
     <t>Коробка для квітів W1105 (12см*9см*10,5см) 7-11054</t>
   </si>
   <si>
     <t>7-11054</t>
   </si>
   <si>
     <t>Коробка для квітів W1106 (12см*9см*10,5см) 7-11061</t>
   </si>
   <si>
     <t>7-11061</t>
   </si>
   <si>
     <t>Коробка для квітів W1107 (12см*9см*10,5см) 7-11078</t>
   </si>
   <si>
     <t>7-11078</t>
-  </si>
-[...197 lines deleted...]
-    <t>7-16608</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -660,51 +623,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb8896903c35797094a4de55e6c36f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b5307a1c2d0b38d4e4926d60f7532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290895bf34e041f94d072d63fbd0363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8be1b8f019a02c8ca2fba0e623e0434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2535771309f4e5aa40cb7840406de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7962f3355f751ae6a3548c3385e6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c3d485297833c2548ae004825a0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3d3cba81c1856115c12d9205885398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4cf14244342ad0cc85b603bc622399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03a67d234300644f079a194e337f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67032825fa8d8efbf5505112632e6fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383bed60c503ea7498c528f571722b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d33ff737580554f7d7e1a0dbdc7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd326a5590ce3b0f15d7e93b57fda63114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad0e9ba21afd3fb9137cf3cbc7bac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551339f32374fe3a92757758d5b22716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734352322ab6cf23b7a135196cf518cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22af48173df20c3f1e0c56c972dcfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39484c666faf5b76baa800c8e56803dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc6839771691c99958befd774b2fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36f109699a9993901ce13df0947af221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e07b0686bef7152e0ceef77e8aa04a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181a73409d5a43241635a6bfa7b24c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b769d8dc856d5c8180af282773e2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab0210d0f656dc5b033c1ae358ac925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e5302e8c398006dd06d9d88a8164726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edcee5bf5419da34454e3c53331f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588894523e9a5d318da29b19e3aac8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7237f6301cf89678a2a062087b24829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eb20bf667d8bd67c3a0890fa3cce030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea5404a458a211e08d420a21a38cd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ce9a38e4c6a38eacf3c7e304624032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da37c4115d7a5b93b2df8d5cd64c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e7543e4665c942a0d3087851160334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fda94d2b126f415b2796cdc6b4216135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c05cf2623b5509bd8d2e7590217c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1d7fcc4a7f857a3fd45b3b1f50d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ddabceda4fb537014801561b762f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e07a0e36432afbc2703a11207f439d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03340de121f3cdcf96438d36530fae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1def5f62afc4ea711b98330b598e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d343f15126732a9f6d60cadbef9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4cf0460e01332898eaf47d36932a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f3980dec4017bb82f66885eb7362844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ab113b30ed694997e10dabf6dc0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac6f773107ace3a89138f65005b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124fbb80f7f2b70a971ec34808a5dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a392f5c6b21bd7b012df0a846cb0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8c480e8bf94e75f2cfd6249046a3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8977b5332b468467f8c27b5edd0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663cf471af71c17a6878cb12fe65e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f6f0e4cadfcab5827daf58983b3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feecde45a75f809e7d784646de9428853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e55edc8fddd74c958837b344af21b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c26033e2063de7f499b5f6cc85aab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff41d78bf3ec9965f3818807973f2556.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d91e8cecac76ea63b1fa5e93a23fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263845d9a054f200e60831f865079842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48289552518cd175549bf04567caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c26753c635dfac1bc4a630d5e32974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04c0e567d8dabeb82d2ef523356185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462531459613e25c304d1eb2db02cb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada5d97ab37f21e21d0d7d8eafa7dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceadaaf909d26867276ae9735bd27098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a01077627e30db9d7188bc96357b619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f15d9bf158a0c1ac5229dec2a9d43110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07752da5cfc5134b864a80f8ad2523e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c600f7bb0f983c7778c4e4cd1a852012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71622f94be1e36176305aab207dbf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0228b695701b675e5a7b3b52150814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545b8f320ca808724e8a11c51fb54f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dbc431f2a6317eba85a3365a4eb7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c54d2d8b4629fc0e33082a5ebbf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e76610fbbed7cb9ec2ae79745efbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a32b933069cb761d5651669bf9a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddfc49a57b0e1d5fa0f941cf3d6d9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7bf9f414cb3cec99e79eb056557d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b99b8f95bdc1b60c360d44322d04222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899616bd6a2d9f0270ce147df3d85923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b974106155f4fc98bfb285114eb0e9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488491bf527c1f54bb2416b0f21d4fea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420de1f5ab8ca02d87f08ab8f09c96326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03de2264e428148e7877f31139c14d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878834a32cf2e772bcd5da397cc69fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64b672f274827b23dbaf87a91234a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f692a19ad6d51efa679367388a64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5e7e809058e0103a0f1656222e3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd6e93a134da5711bb226046771f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864fe5eace1556157fe808955b406833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7134db8eb658d59ce50862ab2a9fa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff65677bf5a48762da28d07f1fed935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831e65c493034b78cd31852decfcc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e3c6aeb9929501f5d6d731c843fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeec1c73316f5779964f17d597578438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09046865549c6d96f5c70c6fe19d9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e304929e87e435d5048b42688c1c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3940aa8933568a82fe33397a89275741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01637ef8f068bbef88ec6eeb7245f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7588e430305f5d121f3836279f7491743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac52f68ea3033d1b553aa5abec686244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5d0c50b3fbffd4fe2fa1baa5aee045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e799e24d579bffceeaeeea1c2ef8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3ad0dd139eb34ecf4c0670ff2f8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d1dfc17db8d71863ebec5e1de29148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4da174a209d10ba905641131bcf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101dc6daede718843925510f973e8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55342dc61ed83664d87512ffd27be0251.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2182,200 +2145,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2642,54 +2455,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/cvetochnaya-kruglaya-podarochnaya-korobka/220/?utm_source=price&amp;utm_campaign=price_cvetochnaya-kruglaya-podarochnaya-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M62" sqref="M62"/>
+      <selection activeCell="M57" sqref="M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2785,1552 +2598,1417 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>7300000005160</v>
+        <v>7000000016578</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>358</v>
+        <v>279.9</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>7000000013270</v>
+        <v>7000000016585</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>434.8</v>
+        <v>279.9</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>7000000013287</v>
+        <v>7000000016592</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>434.8</v>
+        <v>279.9</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>7000000013294</v>
+        <v>7000000016608</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>434.8</v>
+        <v>279.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="D11" s="8">
+        <v>7000000014635</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>434.8</v>
+        <v>398.8</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>7000000029059</v>
+        <v>7300000005146</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>446</v>
+        <v>358</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>7000000029066</v>
+        <v>7000000015458</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>446</v>
+        <v>491</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>7000000029073</v>
+        <v>7000000015595</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>446</v>
+        <v>876</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>7000000029080</v>
+        <v>7000000011085</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>446</v>
+        <v>48.8</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" s="8">
-        <v>7000000016363</v>
+        <v>7000000011115</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>408.5</v>
+        <v>48.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D17" s="8">
-        <v>7000000016370</v>
+        <v>7000000016363</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
         <v>408.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D18" s="8">
-        <v>7000000014628</v>
+        <v>7000000016370</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>398.8</v>
+        <v>408.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D19" s="8">
-        <v>7000000014635</v>
+        <v>7300000005160</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>398.8</v>
+        <v>358</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>7000000016486</v>
+        <v>7000000012624</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>339.9</v>
+        <v>309.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="8">
+        <v>7000000012648</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D21" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>339.9</v>
+        <v>309.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D22" s="8">
-        <v>7000000016509</v>
+        <v>7000000012655</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>339.9</v>
+        <v>309.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="8">
-        <v>7000000016516</v>
+        <v>7300000005139</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>339.9</v>
+        <v>358</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D24" s="8">
-        <v>7000000016523</v>
+        <v>7000000010958</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>339.9</v>
+        <v>47.8</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D25" s="8">
-        <v>7300000005146</v>
+        <v>7000000016486</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>358</v>
+        <v>339.9</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D26" s="8">
-        <v>7000000028465</v>
+        <v>7000000016493</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>88.8</v>
+        <v>339.9</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" s="8">
+        <v>7000000016509</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="9" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>576</v>
+        <v>339.9</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D28" s="8">
-        <v>7000000014383</v>
+        <v>7000000016516</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>576</v>
+        <v>339.9</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29" s="8">
-        <v>7000000014390</v>
+        <v>7000000016523</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>576</v>
+        <v>339.9</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" s="8">
-        <v>7000000014406</v>
+        <v>7300000005177</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>576</v>
+        <v>358</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D31" s="8">
-        <v>7000000014413</v>
+        <v>7000000013287</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>576</v>
+        <v>434.8</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C32" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="8">
+        <v>7000000013294</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D32" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>44.8</v>
+        <v>434.8</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D33" s="8">
-        <v>7000000011009</v>
+        <v>7000000013300</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>44.8</v>
+        <v>434.8</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D34" s="8">
-        <v>7000000011016</v>
+        <v>7000000011160</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>44.8</v>
+        <v>39.6</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C35" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="8">
+        <v>7000000011191</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="D35" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>44.8</v>
+        <v>39.6</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D36" s="8">
-        <v>7000000011047</v>
+        <v>7000000011214</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>44.8</v>
+        <v>39.6</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D37" s="8">
-        <v>7000000011054</v>
+        <v>7000000014376</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G37" s="6">
-        <v>44.8</v>
+        <v>576</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D38" s="8">
-        <v>7000000011061</v>
+        <v>7000000014383</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G38" s="6">
-        <v>44.8</v>
+        <v>576</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D39" s="8">
+        <v>7000000014390</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="C39" s="6" t="s">
+      <c r="F39" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="D39" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G39" s="6">
-        <v>44.8</v>
+        <v>576</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D40" s="8">
-        <v>7000000011085</v>
+        <v>7000000014406</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G40" s="6">
-        <v>48.8</v>
+        <v>576</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D41" s="8">
-        <v>7000000011115</v>
+        <v>7000000014413</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G41" s="6">
-        <v>48.8</v>
+        <v>576</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D42" s="8">
-        <v>7000000011153</v>
+        <v>7000000013447</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>48.8</v>
+        <v>141</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D43" s="8">
-        <v>7300000005139</v>
+        <v>7000000013461</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>18</v>
+        <v>103</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>358</v>
+        <v>141</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C44" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D44" s="8">
+        <v>7000000013454</v>
+      </c>
+      <c r="E44" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="D44" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>39.6</v>
+        <v>141</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D45" s="8">
-        <v>7000000011191</v>
+        <v>7300000005153</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>39.6</v>
+        <v>358</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D46" s="8">
-        <v>7000000011214</v>
+        <v>7000000029059</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>39.6</v>
+        <v>446</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D47" s="8">
-        <v>7000000013447</v>
+        <v>7000000029066</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>141</v>
+        <v>446</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D48" s="8">
+        <v>7000000029073</v>
+      </c>
+      <c r="E48" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>141</v>
+        <v>446</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D49" s="8">
-        <v>7000000013454</v>
+        <v>7000000029080</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>141</v>
+        <v>446</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D50" s="8">
-        <v>7300000005177</v>
+        <v>7000000011023</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>358</v>
+        <v>44.8</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D51" s="8">
-        <v>7000000010958</v>
+        <v>7000000011009</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>47.8</v>
+        <v>44.8</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D52" s="8">
+        <v>7000000011016</v>
+      </c>
+      <c r="E52" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>876</v>
+        <v>44.8</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D53" s="8">
-        <v>7300000005153</v>
+        <v>7000000011030</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>358</v>
+        <v>44.8</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D54" s="8">
-        <v>7000000012624</v>
+        <v>7000000011047</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>309.5</v>
+        <v>44.8</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D55" s="8">
-        <v>7000000012648</v>
+        <v>7000000011054</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>309.5</v>
+        <v>44.8</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D56" s="8">
-        <v>7000000012655</v>
+        <v>7000000011061</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>309.5</v>
+        <v>44.8</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D57" s="8">
-        <v>7000000015427</v>
+        <v>7000000011078</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>491</v>
+        <v>44.8</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
-    </row>
-[...133 lines deleted...]
-      <c r="M62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>