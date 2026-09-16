--- v1 (2026-07-21)
+++ v2 (2026-09-16)
@@ -14,541 +14,502 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Квіткова, кругла подарункова коробка</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>13:51</t>
+    <t>16:57</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1262 (комплект 2шт.) 7-12624</t>
+  </si>
+  <si>
+    <t>7-12624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір L:25x12cm
+Розмір M:23x11cm
+Форма:круглые
+Кількість штук в упаковці / комплекті:2
+Особливості:с прозрачныем окошком
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1264 (комплект 2шт.) 7-12648</t>
+  </si>
+  <si>
+    <t>7-12648</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1265 (комплект 2шт.) 7-12655</t>
+  </si>
+  <si>
+    <t>7-12655</t>
   </si>
   <si>
     <t>Подарункова коробка W1657 7-16578</t>
   </si>
   <si>
     <t>7-16578</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:1 шт.
 Розмір M:28x11.5x23cm
 Форма:сумочки
 Кількість штук в упаковці / комплекті:1
 Особливості:с прозрачныем окошком
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Подарункова коробка W1658 7-16585</t>
   </si>
   <si>
     <t>7-16585</t>
   </si>
   <si>
     <t>Подарункова коробка W1659 7-16592</t>
   </si>
   <si>
     <t>7-16592</t>
   </si>
   <si>
     <t>Подарункова коробка W1660 7-16608</t>
   </si>
   <si>
     <t>7-16608</t>
   </si>
   <si>
-    <t>Подарункова коробка W1463 (комплект 3шт.) 7-14635</t>
-[...17 lines deleted...]
-    <t>73-5146</t>
+    <t>Подарункова коробка (комплект 3шт.) 73-5177</t>
+  </si>
+  <si>
+    <t>73-5177</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:20x20.5cm
 Розмір M:18x18.5cm
 Розмір S:15x15.5cm
 Форма:круглые
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1545 (комплект 3шт.) 7-15458</t>
-[...8 lines deleted...]
-Розмір S:18x13.2cm
+    <t>Подарункова коробка (комплект 3шт.) 73-5153</t>
+  </si>
+  <si>
+    <t>73-5153</t>
+  </si>
+  <si>
+    <t>Подарункова коробка (комплект 3шт.) 73-5146</t>
+  </si>
+  <si>
+    <t>73-5146</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1437 7-14376</t>
+  </si>
+  <si>
+    <t>7-14376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:6 шт.
+Розмір S:11x11cm
 Форма:круглые
-Кількість штук в упаковці / комплекті:3
+Кількість штук в упаковці / комплекті:6
 </t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1438 7-14383</t>
+  </si>
+  <si>
+    <t>7-14383</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1439 7-14390</t>
+  </si>
+  <si>
+    <t>7-14390</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1440 7-14406</t>
+  </si>
+  <si>
+    <t>7-14406</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1441 7-14413</t>
+  </si>
+  <si>
+    <t>7-14413</t>
   </si>
   <si>
     <t>Подарункова коробка W1559 (комплект 3шт.) 7-15595</t>
   </si>
   <si>
     <t>7-15595</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:29.7x16cm
 Розмір M:27x15cm
 Розмір S:24.3x14cm
 </t>
   </si>
   <si>
-    <t>Коробка для квітів W1108 (11,5см*8см*10,8см) 7-11085</t>
-[...21 lines deleted...]
-    <t>7-16363</t>
+    <t>Подарункова коробка W1637 (комплект 3шт.) 7-16370</t>
+  </si>
+  <si>
+    <t>7-16370</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:25.5x12cm
 Розмір M:21.5x11cm
 Розмір S:17.5x10cm
 Форма:круглые
 Кількість штук в упаковці / комплекті:3
 Особливості:с прозрачныем окошком
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1637 (комплект 3шт.) 7-16370</t>
-[...19 lines deleted...]
-Розмір M:23x11cm
+    <t>Подарункова коробка W1463 (комплект 3шт.) 7-14635</t>
+  </si>
+  <si>
+    <t>7-14635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:3 шт.
+Розмір L:25.3x11.2cm
+Розмір M:23x10cm
+Розмір S:21.3x8cm
 Форма:круглые
-Кількість штук в упаковці / комплекті:2
-[...31 lines deleted...]
-Кількість штук в упаковці / комплекті:1
+Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
     <t>Подарункова коробка W1648 (комплект 3шт.) 7-16486</t>
   </si>
   <si>
     <t>7-16486</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:18x22cm
 Розмір M:16x19cm
 Розмір S:13x17.5cm
 Форма:круглые
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
     <t>Подарункова коробка W1649 (комплект 3шт.) 7-16493</t>
   </si>
   <si>
     <t>7-16493</t>
   </si>
   <si>
     <t>Подарункова коробка W1650 (комплект 3шт.) 7-16509</t>
   </si>
   <si>
     <t>7-16509</t>
   </si>
   <si>
     <t>Подарункова коробка W1651 (комплект 3шт.) 7-16516</t>
   </si>
   <si>
     <t>7-16516</t>
   </si>
   <si>
     <t>Подарункова коробка W1652 (комплект 3шт.) 7-16523</t>
   </si>
   <si>
     <t>7-16523</t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) 73-5177</t>
-[...8 lines deleted...]
-    <t>7-13287</t>
+    <t>Подарункова коробка W1102  7-11023</t>
+  </si>
+  <si>
+    <t>7-11023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:12х9х10,5 см
+Форма:в форме сердца
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1100 (12см*9см*10,5см) 7-11009</t>
+  </si>
+  <si>
+    <t>7-11009</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1101 (12см*9см*10,5см) 7-11016</t>
+  </si>
+  <si>
+    <t>7-11016</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1103 (12см*9см*10,5см) 7-11030</t>
+  </si>
+  <si>
+    <t>7-11030</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1104 (12см*9см*10,5см) 7-11047</t>
+  </si>
+  <si>
+    <t>7-11047</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1105 (12см*9см*10,5см) 7-11054</t>
+  </si>
+  <si>
+    <t>7-11054</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1106 (12см*9см*10,5см) 7-11061</t>
+  </si>
+  <si>
+    <t>7-11061</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1107 (12см*9см*10,5см) 7-11078</t>
+  </si>
+  <si>
+    <t>7-11078</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1116 (9см*6см*14,5см) 7-11160</t>
+  </si>
+  <si>
+    <t>7-11160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:9см*6см*14,5см
+Форма:трапецевидные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1119 (9см*6см*14,5см) 7-11191</t>
+  </si>
+  <si>
+    <t>7-11191</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1121 (9см*6см*14,5см) 7-11214</t>
+  </si>
+  <si>
+    <t>7-11214</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1095 (12,3см*9,3см*10,5см) 7-10958</t>
+  </si>
+  <si>
+    <t>7-10958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:12,3см*9,3см*10,5см
+Форма:круглые
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Подарункова коробка W1329 (комплект 3шт.) 7-13294</t>
+  </si>
+  <si>
+    <t>7-13294</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:24.5x15cm
 Розмір M:21.5x14cm
 Розмір S:19.5x12.8cm
 Форма:круглые
 Кількість штук в упаковці / комплекті:3
 </t>
   </si>
   <si>
-    <t>Подарункова коробка W1329 (комплект 3шт.) 7-13294</t>
-[...4 lines deleted...]
-  <si>
     <t>Подарункова коробка W1330 (комплект 3шт.) 7-13300</t>
   </si>
   <si>
     <t>7-13300</t>
-  </si>
-[...63 lines deleted...]
-    <t>7-14413</t>
   </si>
   <si>
     <t>Подарункова коробка W1344 7-13447</t>
   </si>
   <si>
     <t>7-13447</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:1 шт.
 Розмір M:23x9x15cm
 Форма:сумочки
 Кількість штук в упаковці / комплекті:1
 </t>
   </si>
   <si>
     <t>Подарункова коробка W1346 7-13461</t>
   </si>
   <si>
     <t>7-13461</t>
   </si>
   <si>
     <t>Подарункова коробка W1345 7-13454</t>
   </si>
   <si>
     <t>7-13454</t>
   </si>
   <si>
-    <t>Подарункова коробка (комплект 3шт.) 73-5153</t>
-[...2 lines deleted...]
-    <t>73-5153</t>
+    <t>Коробка для квітів W1108 (11,5см*8см*10,8см) 7-11085</t>
+  </si>
+  <si>
+    <t>7-11085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:1 шт.
+Розмір S:11,5см*8см*10,8см
+Форма:трапецевидные
+Кількість штук в упаковці / комплекті:1
+</t>
+  </si>
+  <si>
+    <t>Коробка для квітів W1111 (11,5см*8см*10,8см) 7-11115</t>
+  </si>
+  <si>
+    <t>7-11115</t>
   </si>
   <si>
     <t>Подарункова коробка бархатна W2905 коробка (комплект 3шт.) 7-29059</t>
   </si>
   <si>
     <t>7-29059</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:3 шт.
 Розмір L:18x17.7cm
 Розмір M:15.7x15cm
 Розмір S:12.3x12.6cm
 Форма:Круглые
 Кількість штук в упаковці / комплекті:3
 Особливості:бархатное покрытие
 </t>
   </si>
   <si>
     <t>Подарункова коробка бархатна W2906 коробка (комплект 3шт.) 7-29066</t>
   </si>
   <si>
     <t>7-29066</t>
   </si>
   <si>
     <t>W2907 коробка (комплект 3шт.) 7-29073</t>
   </si>
   <si>
     <t>7-29073</t>
   </si>
   <si>
     <t>Подарункова коробка бархатна W2908 коробка (комплект 3шт.) 7-29080</t>
   </si>
   <si>
     <t>7-29080</t>
-  </si>
-[...53 lines deleted...]
-    <t>7-11078</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -623,51 +584,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d91e8cecac76ea63b1fa5e93a23fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263845d9a054f200e60831f865079842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48289552518cd175549bf04567caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c26753c635dfac1bc4a630d5e32974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04c0e567d8dabeb82d2ef523356185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462531459613e25c304d1eb2db02cb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada5d97ab37f21e21d0d7d8eafa7dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceadaaf909d26867276ae9735bd27098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a01077627e30db9d7188bc96357b619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f15d9bf158a0c1ac5229dec2a9d43110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07752da5cfc5134b864a80f8ad2523e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c600f7bb0f983c7778c4e4cd1a852012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71622f94be1e36176305aab207dbf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0228b695701b675e5a7b3b52150814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545b8f320ca808724e8a11c51fb54f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dbc431f2a6317eba85a3365a4eb7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c54d2d8b4629fc0e33082a5ebbf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e76610fbbed7cb9ec2ae79745efbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a32b933069cb761d5651669bf9a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddfc49a57b0e1d5fa0f941cf3d6d9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7bf9f414cb3cec99e79eb056557d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b99b8f95bdc1b60c360d44322d04222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899616bd6a2d9f0270ce147df3d85923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b974106155f4fc98bfb285114eb0e9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488491bf527c1f54bb2416b0f21d4fea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420de1f5ab8ca02d87f08ab8f09c96326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03de2264e428148e7877f31139c14d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878834a32cf2e772bcd5da397cc69fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64b672f274827b23dbaf87a91234a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f692a19ad6d51efa679367388a64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5e7e809058e0103a0f1656222e3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd6e93a134da5711bb226046771f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864fe5eace1556157fe808955b406833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7134db8eb658d59ce50862ab2a9fa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff65677bf5a48762da28d07f1fed935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831e65c493034b78cd31852decfcc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e3c6aeb9929501f5d6d731c843fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeec1c73316f5779964f17d597578438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09046865549c6d96f5c70c6fe19d9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e304929e87e435d5048b42688c1c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3940aa8933568a82fe33397a89275741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01637ef8f068bbef88ec6eeb7245f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7588e430305f5d121f3836279f7491743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac52f68ea3033d1b553aa5abec686244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5d0c50b3fbffd4fe2fa1baa5aee045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e799e24d579bffceeaeeea1c2ef8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3ad0dd139eb34ecf4c0670ff2f8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d1dfc17db8d71863ebec5e1de29148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4da174a209d10ba905641131bcf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101dc6daede718843925510f973e8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55342dc61ed83664d87512ffd27be0251.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b814910610915e1820fdfa43515537c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12733206baf8e134e21213c2cb01f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3c2676533e7aa06bc82ff6d8c02f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecccfeb0838cc6cf5456fdead0fc0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1da20e503d283a817f75ee52895db45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79326d9fce53c71c3cf6d4810c15df3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc9b149b1cfca3e0269354a60c71a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013db6581913bd586a90ca987d1f5b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01465cafb544e822d7c602abfeea939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee711c3b515d0bc63b6b5cceec779910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e657e54c03c0c3020d99e1d7b686b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f901d8a3c1c81dce0d1e3abffc27b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791c627d29e216d1d72925c8d9e4b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd022bf13004e00503eacb8508b882dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b7630b6cc5c31b6b7e729296e74915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2d82ed4daec23a02cd49e3bb061ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68899eeaff920de9e0ac09ffbf322c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23db92620ba60a607c3e89f67d1bfc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239329cf19bbc91511c2b87b7c127c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdbaa8ec46e58691516f967dffde7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16204716fc90855662d3d3e443bd05c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa858d579b01bf27e65288a774dcb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e33f43e95e404eb407fac15899f8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc64595a6af9fa2f5a52f45b6e688024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d8af380a8eff9132a1fa3a8ac61325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9ec49205a557ba94b2f2b2c8960a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b8aeea4c75e6764de05120e29edb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4c61cae74836b343d7b5b69e1d5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7592977cd00ba600b9c22702c9eea9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb79ab4d614eddb5b5a0e005bce9fe530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f69dddd953315d2f123eefd5ad4b6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7d1e595cb2c79835fe844f3e49fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa714c700fd67efdbdd4754ba26a19c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a02b4c3d53f6b355f06adb521559634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea2ecb4cc4d3ae8c2b1051e62f2a0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4ec4ae020870e4e3c85b7e2ce03b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb31775133dcba162d760a8007d9ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07405efe2cd4357b25b0f2cff246938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53472434f59be95010c73e073c65e72439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d341ac66968f99fe27007ac68e022840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b1516fa17c0ea7401805e1f2121641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8702710f4f0217c8fb6db2f1970bdf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338a2b28b7f572d78ba1b4cecab49343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19337155cfdf104345a5a80fed0ee6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111cb0f8aa675098b3d3c4b6a8fd1ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c5cf3c5e0973cdd724d54fe07b21946.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1995,200 +1956,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2455,54 +2266,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/cvetochnaya-kruglaya-podarochnaya-korobka/220/?utm_source=price&amp;utm_campaign=price_cvetochnaya-kruglaya-podarochnaya-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M57"/>
+  <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M57" sqref="M57"/>
+      <selection activeCell="M52" sqref="M52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2598,1417 +2409,1282 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>7000000016578</v>
+        <v>7000000012624</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>279.9</v>
+        <v>309.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>7000000016585</v>
+        <v>7000000012648</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>279.9</v>
+        <v>309.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>7000000016592</v>
+        <v>7000000012655</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>279.9</v>
+        <v>309.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>7000000016608</v>
+        <v>7000000016578</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>279.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="8">
+        <v>7000000016585</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>398.8</v>
+        <v>279.9</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>7300000005146</v>
+        <v>7000000016592</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>358</v>
+        <v>279.9</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="8">
-        <v>7000000015458</v>
+        <v>7000000016608</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>491</v>
+        <v>279.9</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="8">
+        <v>7300000005177</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>876</v>
+        <v>358</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D15" s="8">
-        <v>7000000011085</v>
+        <v>7300000005153</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>48.8</v>
+        <v>358</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16" s="8">
-        <v>7000000011115</v>
+        <v>7300000005146</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>48.8</v>
+        <v>358</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="8">
+        <v>7000000014376</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G17" s="6">
-        <v>408.5</v>
+        <v>576</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>7000000016370</v>
+        <v>7000000014383</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="G18" s="6">
-        <v>408.5</v>
+        <v>576</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>7300000005160</v>
+        <v>7000000014390</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="G19" s="6">
-        <v>358</v>
+        <v>576</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>7000000012624</v>
+        <v>7000000014406</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="G20" s="6">
-        <v>309.5</v>
+        <v>576</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>7000000012648</v>
+        <v>7000000014413</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="G21" s="6">
-        <v>309.5</v>
+        <v>576</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D22" s="8">
-        <v>7000000012655</v>
+        <v>7000000015595</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>309.5</v>
+        <v>876</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="8">
+        <v>7000000016370</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>358</v>
+        <v>408.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="D24" s="8">
+        <v>7000000014635</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="D24" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>47.8</v>
+        <v>398.8</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D25" s="8">
         <v>7000000016486</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
         <v>339.9</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D26" s="8">
         <v>7000000016493</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
         <v>339.9</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D27" s="8">
         <v>7000000016509</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>339.9</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D28" s="8">
         <v>7000000016516</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>339.9</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D29" s="8">
         <v>7000000016523</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>339.9</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="D30" s="8">
+        <v>7000000011023</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="D30" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>358</v>
+        <v>44.8</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="8">
-        <v>7000000013287</v>
+        <v>7000000011009</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>434.8</v>
+        <v>44.8</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>7000000013294</v>
+        <v>7000000011016</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>434.8</v>
+        <v>44.8</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>7000000013300</v>
+        <v>7000000011030</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>434.8</v>
+        <v>44.8</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>7000000011160</v>
+        <v>7000000011047</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>39.6</v>
+        <v>44.8</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D35" s="8">
-        <v>7000000011191</v>
+        <v>7000000011054</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>39.6</v>
+        <v>44.8</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D36" s="8">
-        <v>7000000011214</v>
+        <v>7000000011061</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>39.6</v>
+        <v>44.8</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D37" s="8">
-        <v>7000000014376</v>
+        <v>7000000011078</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>576</v>
+        <v>44.8</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D38" s="8">
-        <v>7000000014383</v>
+        <v>7000000011160</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>91</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>576</v>
+        <v>39.6</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D39" s="8">
-        <v>7000000014390</v>
+        <v>7000000011191</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>91</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>576</v>
+        <v>39.6</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D40" s="8">
-        <v>7000000014406</v>
+        <v>7000000011214</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>91</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>576</v>
+        <v>39.6</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D41" s="8">
-        <v>7000000014413</v>
+        <v>7000000010958</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>576</v>
+        <v>47.8</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="8">
+        <v>7000000013294</v>
+      </c>
+      <c r="E42" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>141</v>
+        <v>434.8</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D43" s="8">
-        <v>7000000013461</v>
+        <v>7000000013300</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>141</v>
+        <v>434.8</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" s="8">
+        <v>7000000013447</v>
+      </c>
+      <c r="E44" s="7" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
         <v>141</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>7300000005153</v>
+        <v>7000000013461</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>358</v>
+        <v>141</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>7000000029059</v>
+        <v>7000000013454</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>446</v>
+        <v>141</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D47" s="8">
+        <v>7000000011085</v>
+      </c>
+      <c r="E47" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>446</v>
+        <v>48.8</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C48" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>7000000029073</v>
+        <v>7000000011115</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>446</v>
+        <v>48.8</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C49" s="6" t="s">
+      <c r="D49" s="8">
+        <v>7000000029059</v>
+      </c>
+      <c r="E49" s="7" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
         <v>446</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D50" s="8">
-        <v>7000000011023</v>
+        <v>7000000029066</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>44.8</v>
+        <v>446</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>7000000011009</v>
+        <v>7000000029073</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>44.8</v>
+        <v>446</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>7000000011016</v>
+        <v>7000000029080</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>44.8</v>
+        <v>446</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
-    </row>
-[...133 lines deleted...]
-      <c r="M57" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>