--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -14,406 +14,454 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Гребінці</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>08:37</t>
+    <t>18:15</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Гребінець білий 1-204636</t>
-[...2 lines deleted...]
-    <t>1-204636</t>
+    <t>Гребінець (15*6,5см) 1-219098</t>
+  </si>
+  <si>
+    <t>1-219098</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Гребінець блакитний 1-204643</t>
-[...26 lines deleted...]
-    <t>1-216578</t>
+    <t>Гребінець (15*6,5см) 1-219104</t>
+  </si>
+  <si>
+    <t>1-219104</t>
+  </si>
+  <si>
+    <t>Гребінець (15*6,5см) 1-219128</t>
+  </si>
+  <si>
+    <t>1-219128</t>
+  </si>
+  <si>
+    <t>Гребінець (15*6,5см) 1-219135</t>
+  </si>
+  <si>
+    <t>1-219135</t>
+  </si>
+  <si>
+    <t>Гребінець (15*6,5см) 1-219159</t>
+  </si>
+  <si>
+    <t>1-219159</t>
+  </si>
+  <si>
+    <t>Гребінець (20,5*7,5см) 1-219166</t>
+  </si>
+  <si>
+    <t>1-219166</t>
+  </si>
+  <si>
+    <t>Гребінець (20,5*7,5см) 1-219173</t>
+  </si>
+  <si>
+    <t>1-219173</t>
+  </si>
+  <si>
+    <t>Гребінець (20,5*7,5см) 1-219180</t>
+  </si>
+  <si>
+    <t>1-219180</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (20,5х8,5см) глянсова м&amp;#039;ятна 1-216561</t>
+  </si>
+  <si>
+    <t>1-216561</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer матовий (22х6,5см) ментолова 1-203776</t>
+  </si>
+  <si>
+    <t>1-203776</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кіль-сть штук в упаковці:1
+Довжина:22 см
+Ширина:6,5 см
+Матеріал:пластик
+</t>
   </si>
   <si>
     <t>Гребінець супербраш (22х6,5см) матова срібляста 1-216639</t>
   </si>
   <si>
     <t>1-216639</t>
   </si>
   <si>
-    <t>Гребінець для волосся сіра 1-204667</t>
-[...2 lines deleted...]
-    <t>1-204667</t>
+    <t>Гребінець рожевий (15х7,5см) 1-191714</t>
+  </si>
+  <si>
+    <t>1-191714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кіль-сть штук в упаковці:1
+Довжина:15 см
+Ширина:7,5 см
+Матеріал:пластик, soft touch покрытие
+</t>
+  </si>
+  <si>
+    <t>Гребінець для волосся червоний самоочисний 1-204704</t>
+  </si>
+  <si>
+    <t>1-204704</t>
   </si>
   <si>
     <t xml:space="preserve">Кіль-сть штук в упаковці:1
 Матеріал:пластик
 </t>
   </si>
   <si>
+    <t>Гребінець для волосся самоочисний малиновий 1-204681</t>
+  </si>
+  <si>
+    <t>1-204681</t>
+  </si>
+  <si>
+    <t>Гребінець для волосся самоочисний сірий 1-204698</t>
+  </si>
+  <si>
+    <t>1-204698</t>
+  </si>
+  <si>
+    <t>Гребінець білий 1-204636</t>
+  </si>
+  <si>
+    <t>1-204636</t>
+  </si>
+  <si>
+    <t>Гребінець блакитний 1-204643</t>
+  </si>
+  <si>
+    <t>1-204643</t>
+  </si>
+  <si>
+    <t>Гребінець рожевий 1-204612</t>
+  </si>
+  <si>
+    <t>1-204612</t>
+  </si>
+  <si>
+    <t>Гребінець салатовий 1-204629</t>
+  </si>
+  <si>
+    <t>1-204629</t>
+  </si>
+  <si>
+    <t>Гребінець чорний 1-204605</t>
+  </si>
+  <si>
+    <t>1-204605</t>
+  </si>
+  <si>
+    <t>Гребінець (11см х 8,5см) 1-190724</t>
+  </si>
+  <si>
+    <t>1-190724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кіль-сть штук в упаковці:4
+Довжина:11 см
+Ширина:8,5 см
+Матеріал:пластик
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4шт.</t>
+  </si>
+  <si>
+    <t>Гребінець (11см х 8,5см) 1-190755</t>
+  </si>
+  <si>
+    <t>1-190755</t>
+  </si>
+  <si>
+    <t>Гребінець (11см х 8,5см) 1-190762</t>
+  </si>
+  <si>
+    <t>1-190762</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (20,5х8,5см) глянсова бузкова 1-216554</t>
+  </si>
+  <si>
+    <t>1-216554</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (20,5х8,5см) глянсова чорна 1-193237</t>
+  </si>
+  <si>
+    <t>1-193237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кіль-сть штук в упаковці:1
+Довжина:20,5 см
+Ширина:8,5 см
+Матеріал:пластик
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1шт.</t>
+  </si>
+  <si>
+    <t>Гребінець для волосся сіра 1-204667</t>
+  </si>
+  <si>
+    <t>1-204667</t>
+  </si>
+  <si>
     <t>Гребінець для волосся жовтий 1-204674</t>
   </si>
   <si>
     <t>1-204674</t>
   </si>
   <si>
     <t>Гребінець для волосся малинова 1-204650</t>
   </si>
   <si>
     <t>1-204650</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (22х6,5см) матова коричнева 1-216622</t>
+  </si>
+  <si>
+    <t>1-216622</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (21,5х8,5см) матова срібляста 1-216608</t>
+  </si>
+  <si>
+    <t>1-216608</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (20,5х8,5см) глянсова малинова 1-216578</t>
+  </si>
+  <si>
+    <t>1-216578</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (20,5х8,5см) глянсова рожева 1-216547</t>
+  </si>
+  <si>
+    <t>1-216547</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (22х6,5см) матова чорна 1-216615</t>
+  </si>
+  <si>
+    <t>1-216615</t>
+  </si>
+  <si>
+    <t>Гребінець "Крила ангела" малинова (9х19см) 1-193275</t>
+  </si>
+  <si>
+    <t>1-193275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кіль-сть штук в упаковці:1
+Довжина:19 см
+Ширина:9 см
+Матеріал:пластик
+</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш (21,5х8,5см) матова коричнева 1-216585</t>
+  </si>
+  <si>
+    <t>1-216585</t>
   </si>
   <si>
     <t>Гребінець</t>
   </si>
   <si>
     <t>1-180671</t>
   </si>
   <si>
     <t xml:space="preserve">Кіль-сть штук в упаковці:1
 Довжина:15 см
 Ширина:7 см
 Матеріал:пластик
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 1шт.</t>
-[...18 lines deleted...]
-    <t>1-216585</t>
+    <t>Гребінець T-Teezer (17,5*5,5см) бузково-м&amp;#039;ятний 1-216646</t>
+  </si>
+  <si>
+    <t>1-216646</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) рожево-лимонний 1-216653</t>
+  </si>
+  <si>
+    <t>1-216653</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) червоний 1-216660</t>
+  </si>
+  <si>
+    <t>1-216660</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) чорний 1-216677</t>
+  </si>
+  <si>
+    <t>1-216677</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) 1-216684</t>
+  </si>
+  <si>
+    <t>1-216684</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) червоний 1-216691</t>
+  </si>
+  <si>
+    <t>1-216691</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) рожево-персиковий 1-216707</t>
+  </si>
+  <si>
+    <t>1-216707</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) синьо-жовта 1-216714</t>
+  </si>
+  <si>
+    <t>1-216714</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) синьо-персиковий 1-216721</t>
+  </si>
+  <si>
+    <t>1-216721</t>
+  </si>
+  <si>
+    <t>Гребінець T-Teezer (17,5*5,5см) рожевий 1-216738</t>
+  </si>
+  <si>
+    <t>1-216738</t>
+  </si>
+  <si>
+    <t>Гребінець супербраш блиск(20,5х8,5см) бежевий 1-203790</t>
+  </si>
+  <si>
+    <t>1-203790</t>
   </si>
   <si>
     <t>Гребінець супербраш (21,5х8,5см) матова малинова 1-193107</t>
   </si>
   <si>
     <t>1-193107</t>
   </si>
   <si>
-    <t xml:space="preserve">Кіль-сть штук в упаковці:1
-[...5 lines deleted...]
-  <si>
     <t>Гребінець супербраш (21,5х8,5см) матова рожева 1-193121</t>
   </si>
   <si>
     <t>1-193121</t>
   </si>
   <si>
     <t>Гребінець супербраш (21,5х8,5см) матова чорна 1-193169</t>
   </si>
   <si>
     <t>1-193169</t>
-  </si>
-[...178 lines deleted...]
-    <t>1-216547</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -488,51 +536,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63738c6e488f004b0915683e761db561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3949ee3b7c1126f9d99911b7e814b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe647a64e337c46cdfa8e3b35f4a26863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b7b9718ff6ee8c96a86d9ffc5524b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8eee8d0a197a72c37b0c872549adc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5dc44734f3519b6b787a8d69a37366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb203f7659af0339f9dcf9d304e7057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ad5cec41414c45012fd5d548b7638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50efbf5cf38dfbdc8b322ad17b4b089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af5568c8dcb48bf0e825f60bfe2b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ccaa4538486f3ebf1f7ff67e24cc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad1849e4beceb2b51a2c77e0f967a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4240e0cda672e0b4c44eab3b689e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a800d4d559b301fbe802206985881e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f641f1845dbfbdb89fba91c30abc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ded3b33d47515ebb7897f0048eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ccf81fbe22f0fa19f5078ec796c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc805109369eae81370210ca7721718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63493313f2ca7f18b24825dbf048d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e18fc6ea8bd2d48d96aa9a6890d6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fef5d506acd0612ea4a46e3df05f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f277c112fa67d4a879c6563af3c49b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842ab73b8414ca5876db97092f47ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1e45b1667436a79e5a204859a42d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c8a331f43e7b60a9c222a6865edc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b3fe27cc39c89c67052c48b020e1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a860c58cbd553bb59f3163baa953927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd2274c39abbdf64434075017e7c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5a37f21de660bdbce7d85247174a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9164095b2903fd51a1db1fc35f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07040a66e05354ff79515cc47f4ce6ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040738d85fad5d4ec86e9e2a95ac44e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d0d323b511368533652bbf089c6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3ba9a2d7241fdc43bdd115cd180934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb7ae2a97f996f59e3f45464a67f4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a838bdad0748d490965974767a19af036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a05381c4588a812ff7185bdfd933d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a939b3f87e27db6fe11da7ba9744738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78ecb0ac2929a30d6e1fcef6e91a7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc6caadc973ab8dc3415709a04a9be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647822d2028b3f3d35a44a2114198ccd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3949e21d8db7168cdd03b9915cd9d42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a25413e6162aa42b1b885c8984ada1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf034e3451d3073df64e9019b2ddd602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6703551a0ffd4bb5d33b1092effd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd857bcec12881040932ebb0647d5144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fda735367e8a9dec0b3075f56f8015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704315c56551e45247ebf301de73286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8c467bbc1bb9db581467cbc8119107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d72763b76da7f89f3c8ae32d0dc13b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0496b2a79f2c779f727a248891b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1400702ab6ffd47782d5b083961ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26946027613b813ae4dadb1db03bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dad2b4ee4706e0b470be81b33febe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb31bbb5d1156159fa618ef5a948ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e733511d7c2ffe89dd24b699d15514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0c03e37583ed481063f97f87783e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6caecf7e6054e0c704f9ae91499ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2293d7f5814712b1d06e3c44c9f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbae75c465e4533f63b2339f67cca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f0c0afc280124b2c93c37ab4151119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c356791102bba2018f37152aa2b67620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59b7b9b172da6733396070b6ab05521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f9c5850dbd8e1812144237e0cd6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ab69ea82e0a0f983d37e35a5afc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954926c1b4d53aceb0e94b9660746a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856a2d9c3fcc3d47e940c59981d97cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1109a60ace4d2987117ee4df9bc10726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40074a387b3d26f790ce35a613f368727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf69f06262e33b8d6b31ea684ffc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ce78ff14d01f32f510b279dfac2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9b4a995ae3032af21c8fd3c1d5f6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8905300b0fcef0e87a5109d02f8a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a49fb70c0ed7f62e6b49fdc8575e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa13662adbadacee32e2f69e9cf14333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f3b96a287e8869065321b143c992b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afe3eed92e86b31fa3bd6e3652cde735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040327896f134781d2a38e593cdaa17036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f557212c65950671eb9198924036437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf94b4145ae560c33931b5305215738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184704b75fd34425f4141dbb8301a1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fedc227b76d0cf00afb1ce952e60a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b62a6260ede98094acef970fd3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a90b1acef3cd54216fd890ce6a61a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55be9cc3d27c1e50c6c68f57e22fa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6bc186653a3827742a49fd84ca80b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774a8e16fef364d5d39a4589e3252ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8452027725f7423075a1f63f1dc5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b5e6e2aa602c50b3a4af50d9a361247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba342c1f3388e8a830aab2bcf8f2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445d1f00275528ebe0635ce17b7570b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515637c809c9b8de7e515868efd815d50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1740,50 +1788,290 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2050,54 +2338,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/rascheski/228/?utm_source=price&amp;utm_campaign=price_rascheski" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M48" sqref="M48"/>
+      <selection activeCell="M56" sqref="M56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2193,1124 +2481,1326 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000204636</v>
+        <v>1000000219098</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>88</v>
+        <v>51.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000204643</v>
+        <v>1000000219104</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>88</v>
+        <v>51.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000204612</v>
+        <v>1000000219128</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>88</v>
+        <v>39.9</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000204629</v>
+        <v>1000000219135</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>88</v>
+        <v>39.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000204605</v>
+        <v>1000000219159</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>88</v>
+        <v>39.9</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000216578</v>
+        <v>1000000219166</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>65.5</v>
+        <v>71.8</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000216639</v>
+        <v>1000000219173</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>89.5</v>
+        <v>71.8</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000204667</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000219180</v>
+      </c>
+      <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>89</v>
+        <v>71.8</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>1000000204674</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216561</v>
+      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>89</v>
+        <v>72.05</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="D16" s="8">
+        <v>1000000203776</v>
+      </c>
+      <c r="E16" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="D16" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>89</v>
+        <v>63.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000180671</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216639</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>57.8</v>
+        <v>98.45</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="8">
+        <v>1000000191714</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>58</v>
+        <v>66.77</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1000000204704</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>88.5</v>
+        <v>99</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="8">
-        <v>1000000193107</v>
+        <v>1000000204681</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G20" s="6">
-        <v>72.5</v>
+        <v>99</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000193121</v>
+        <v>1000000204698</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>72.5</v>
+        <v>99</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000193169</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000204636</v>
+      </c>
+      <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>72.5</v>
+        <v>96.8</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000216608</v>
+        <v>1000000204643</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>88.5</v>
+        <v>96.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000216592</v>
+        <v>1000000204612</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>88.5</v>
+        <v>96.8</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000190724</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000204629</v>
+      </c>
+      <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>160</v>
+        <v>96.8</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000190755</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000204605</v>
+      </c>
+      <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>160</v>
+        <v>96.8</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000190762</v>
+        <v>1000000190724</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G27" s="6">
         <v>160</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000190816</v>
+        <v>1000000190755</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G28" s="6">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000216554</v>
-[...1 lines deleted...]
-      <c r="E29" s="7"/>
+        <v>1000000190762</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>62</v>
+      </c>
       <c r="F29" s="9" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="G29" s="6">
-        <v>65.5</v>
+        <v>160</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000216622</v>
+        <v>1000000216554</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>89.5</v>
+        <v>72.05</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" s="8">
+        <v>1000000193237</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="G31" s="6">
-        <v>49.5</v>
+        <v>72.05</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>1000000216653</v>
-[...1 lines deleted...]
-      <c r="E32" s="7"/>
+        <v>1000000204667</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>45</v>
+      </c>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>49.5</v>
+        <v>89</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>1000000216660</v>
-[...1 lines deleted...]
-      <c r="E33" s="7"/>
+        <v>1000000204674</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>45</v>
+      </c>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>49.5</v>
+        <v>89</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>1000000216677</v>
-[...1 lines deleted...]
-      <c r="E34" s="7"/>
+        <v>1000000204650</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>45</v>
+      </c>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>49.5</v>
+        <v>89</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>1000000216684</v>
+        <v>1000000216622</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>49.5</v>
+        <v>98.45</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>1000000216691</v>
+        <v>1000000216608</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>49.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>1000000216707</v>
+        <v>1000000216578</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>49.5</v>
+        <v>72.05</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="8">
-        <v>1000000216714</v>
+        <v>1000000216547</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>49.5</v>
+        <v>72.05</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="8">
-        <v>1000000216721</v>
+        <v>1000000216615</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>49.5</v>
+        <v>98.45</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C40" s="6" t="s">
+      <c r="D40" s="8">
+        <v>1000000193275</v>
+      </c>
+      <c r="E40" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="D40" s="8">
-[...2 lines deleted...]
-      <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>49.5</v>
+        <v>107.8</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000191714</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216585</v>
+      </c>
+      <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>66.77</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="6" t="s">
+      <c r="D42" s="8">
+        <v>1000000180671</v>
+      </c>
+      <c r="E42" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="D42" s="8">
-[...2 lines deleted...]
-      <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G42" s="6">
-        <v>65.5</v>
+        <v>63.58</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000216615</v>
+        <v>1000000216646</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>89.5</v>
+        <v>54.45</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000204704</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216653</v>
+      </c>
+      <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>99</v>
+        <v>54.45</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000204681</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216660</v>
+      </c>
+      <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>99</v>
+        <v>54.45</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000204698</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216677</v>
+      </c>
+      <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>99</v>
+        <v>54.45</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000193237</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000216684</v>
+      </c>
+      <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>65.5</v>
+        <v>54.45</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D48" s="8">
-        <v>1000000216547</v>
+        <v>1000000216691</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>65.5</v>
+        <v>54.45</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
+    </row>
+    <row r="49" spans="1:13" customHeight="1" ht="71">
+      <c r="A49" s="6"/>
+      <c r="B49" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1000000216707</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="6">
+        <v>54.45</v>
+      </c>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="5"/>
+    </row>
+    <row r="50" spans="1:13" customHeight="1" ht="71">
+      <c r="A50" s="6"/>
+      <c r="B50" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1000000216714</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="6">
+        <v>54.45</v>
+      </c>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="5"/>
+    </row>
+    <row r="51" spans="1:13" customHeight="1" ht="71">
+      <c r="A51" s="6"/>
+      <c r="B51" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D51" s="8">
+        <v>1000000216721</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="6">
+        <v>54.45</v>
+      </c>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="5"/>
+    </row>
+    <row r="52" spans="1:13" customHeight="1" ht="71">
+      <c r="A52" s="6"/>
+      <c r="B52" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D52" s="8">
+        <v>1000000216738</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="6">
+        <v>54.45</v>
+      </c>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="5"/>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="71">
+      <c r="A53" s="6"/>
+      <c r="B53" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D53" s="8">
+        <v>1000000203790</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="6">
+        <v>89.65000000000001</v>
+      </c>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="5"/>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="71">
+      <c r="A54" s="6"/>
+      <c r="B54" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" s="8">
+        <v>1000000193107</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G54" s="6">
+        <v>79.75</v>
+      </c>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="5"/>
+    </row>
+    <row r="55" spans="1:13" customHeight="1" ht="71">
+      <c r="A55" s="6"/>
+      <c r="B55" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D55" s="8">
+        <v>1000000193121</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G55" s="6">
+        <v>79.75</v>
+      </c>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="5"/>
+    </row>
+    <row r="56" spans="1:13" customHeight="1" ht="71">
+      <c r="A56" s="6"/>
+      <c r="B56" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D56" s="8">
+        <v>1000000193169</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56" s="6">
+        <v>79.75</v>
+      </c>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>