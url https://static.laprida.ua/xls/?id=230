--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -31,225 +31,225 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Коробки збірні</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:50</t>
+    <t>17:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Коробочка для подарка 5-74754</t>
-[...2 lines deleted...]
-    <t>5-74754</t>
+    <t>Коробочка для подарка 5-74778</t>
+  </si>
+  <si>
+    <t>5-74778</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:10 х 11 см
 Кількість штук в упаковці / комплекті:8
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 8шт.</t>
-  </si>
-[...61 lines deleted...]
-</t>
   </si>
   <si>
     <t>Коробка збірна</t>
   </si>
   <si>
     <t>7-1908-515</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:19*19*19 см
 Кількість штук в упаковці / комплекті:1
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>7-8719-482</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:28*28*26 см
 Кількість штук в упаковці / комплекті:1
 Максимальна вага вмісту:до 5 кг
 </t>
   </si>
   <si>
     <t>7-184048</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:28х28х26 см
 Кількість штук в упаковці / комплекті:1
 Максимальна вага вмісту:до 5 кг
 </t>
   </si>
   <si>
     <t>Коробка збiрна</t>
   </si>
   <si>
     <t>7-184086</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:28х28х28 см
 Кількість штук в упаковці / комплекті:1
 Максимальна вага вмісту:до 5 кг
 </t>
   </si>
   <si>
+    <t>Коробочка для подарка 5-74730</t>
+  </si>
+  <si>
+    <t>5-74730</t>
+  </si>
+  <si>
+    <t>Коробочка для подарка 5-75157</t>
+  </si>
+  <si>
+    <t>5-75157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:5 х 5 х 5 см
+Кількість штук в упаковці / комплекті:6
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Коробочка для подарка 5-74716</t>
+  </si>
+  <si>
+    <t>5-74716</t>
+  </si>
+  <si>
+    <t>Коробочка для подарка 5-75171</t>
+  </si>
+  <si>
+    <t>5-75171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:7 х 7 х 14 см
+Кількість штук в упаковці / комплекті:4
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4шт.</t>
+  </si>
+  <si>
+    <t>Коробочка для подарка 5-75041</t>
+  </si>
+  <si>
+    <t>5-75041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:5 х 5 х 5 см
+Кількість штук в упаковці / комплекті:4
+</t>
+  </si>
+  <si>
     <t>Коробочка для подарка 5-75089</t>
   </si>
   <si>
     <t>5-75089</t>
   </si>
   <si>
     <t xml:space="preserve">Розмір:6 х 7,5 х 2,5 см
 Кількість штук в упаковці / комплекті:4
 </t>
   </si>
   <si>
     <t>Коробочка для подарка 5-75072</t>
   </si>
   <si>
     <t>5-75072</t>
   </si>
   <si>
     <t>Коробочка для подарка 5-75065</t>
   </si>
   <si>
     <t>5-75065</t>
+  </si>
+  <si>
+    <t>Коробочка для подарка 5-74754</t>
+  </si>
+  <si>
+    <t>5-74754</t>
+  </si>
+  <si>
+    <t>Коробочка для подарка 5-74808</t>
+  </si>
+  <si>
+    <t>5-74808</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -324,51 +324,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899c956272f9993d892e0ae62a8a1101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544e8d9b318d693a542ed0934dfd282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ecd92160a71c45a565ada9e331e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b87ecd8873d88e1b1041424f41a774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a9e053ecc2082f166ac0581520f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c39efa2b69b2db6e7b9f6b7952cdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee09f12cbd120d78517a89a9575b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d433b00e8b0fa3cf0e83ebef10418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b447de563e887cd6f07d4e7ac703009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d55ee81c848859adb41df5fa284f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe11534871da5b61da892c924b65911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c4ce56794ac609e74129a6a7afe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695ba8d3b3844954204cd59b10a7b0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d20aae354d58f67d06bf0371288314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7d1afc4a6d3daca6144192f3f93115.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd97b590d845b220efe0cd909004a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ea84e2f2a0d755e2a6cfc563eb2e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7981920962a6b703029a6ff33b6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650b5fd73b79bca99c01636416f1514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af76162c9d98472ea9874b1a1416975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f16b8767876a0112f0ddf92e54276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd2a4980f419e42dcd3bad84c29cb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a26527dd18b96ad3d778105d557bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae9beb18824e5643ff3ee91957d59d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c88537c2d4b1ad09a6bdddca2ff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4988e223c37d098977e2eed87c297611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c6edec3743dc5191e23d86caa76312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0f742a06a291f8d28a916778b5b4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a624d1a1b1cac9c553f18f68109e7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113bb615ef739ada4c51020c32a503515.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1219,438 +1219,438 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000074754</v>
+        <v>5000000074778</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>55.2</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000074808</v>
+        <v>7000019080515</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G8" s="6">
-        <v>55.2</v>
+        <v>77.66</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="8">
+        <v>7000087190482</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="6">
-        <v>27.6</v>
+        <v>39</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="8">
+        <v>7000000184048</v>
+      </c>
+      <c r="E10" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G10" s="6">
-        <v>67.59999999999999</v>
+        <v>61.1</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000074730</v>
+        <v>7000000184086</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G11" s="6">
-        <v>67.59999999999999</v>
+        <v>39</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000075157</v>
+        <v>5000000074730</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>36.3</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="D13" s="8">
+        <v>5000000075157</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D13" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G13" s="6">
-        <v>67.59999999999999</v>
+        <v>36.3</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000075171</v>
+        <v>5000000074716</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>39.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="8">
-        <v>7000019080515</v>
+        <v>5000000075171</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="6">
-        <v>77.66</v>
+        <v>39.6</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" s="8">
-        <v>7000087190482</v>
+        <v>5000000075041</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G16" s="6">
-        <v>39</v>
+        <v>27.6</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D17" s="8">
-        <v>7000000184048</v>
+        <v>5000000075089</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="6">
-        <v>61.1</v>
+        <v>29.6</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5000000075072</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="6">
-        <v>39</v>
+        <v>29.6</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000075089</v>
+        <v>5000000075065</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G19" s="6">
         <v>29.6</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000075072</v>
+        <v>5000000074754</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>29.6</v>
+        <v>55.2</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000075065</v>
+        <v>5000000074808</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>29.6</v>
+        <v>55.2</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>