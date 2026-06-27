--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки (супер ціна на неповні комплекти)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>09:34</t>
+    <t>12:43</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -284,51 +284,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcd10a3ecd92419cfe5ff16f907a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e9ebf80a15f56248543c4e1094662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5625ef1fa7cf109d2bb0f65368def13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d805dd14e04547665a9daa73b11854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c14a3e4b1873e9c025b414c237ea35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a624f6b0e778f2fb0b54fbc9dcda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a644aa69de2257a8e4f4bb44954867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1453862a9d2a952c213359c01d1708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268de933e8b622a91c2cf2eab391ecf99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a446e4b64da0dd27bb5d9aaec7e2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39bbd2ed795b9e0f9d368e706153742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ee4e24075012c0b71d20e7efb8fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be70d16c2e44169ffe7a73418650e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12cb70a7b0b1871a0f24ebc96a6705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf969097fae8407991af23636288d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce88a6778bbd788872374a707bea1977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2821cee30808d844ab4c80bd28726a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6fc7d8901e355acf363e744f9df829.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>