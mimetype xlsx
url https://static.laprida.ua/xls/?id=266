--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки (супер ціна на неповні комплекти)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>27.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>12:43</t>
+    <t>13:22</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -284,51 +284,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a446e4b64da0dd27bb5d9aaec7e2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39bbd2ed795b9e0f9d368e706153742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ee4e24075012c0b71d20e7efb8fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be70d16c2e44169ffe7a73418650e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12cb70a7b0b1871a0f24ebc96a6705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf969097fae8407991af23636288d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce88a6778bbd788872374a707bea1977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2821cee30808d844ab4c80bd28726a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6fc7d8901e355acf363e744f9df829.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1eb53b04994fc454f6b45c1a95e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c655129faff35a9d0ee333d038ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bda321ee35b1d09eb5ac3aa7dcd7a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a886ac7cd5a61b69d86229c883eb694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e8c23535aa2bae5ad625b20f032dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff959d744c14122620439572851a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59095fdf7cd13fd7f9d4f495be841967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec6dde1b74fccf2a3b69b37d7136d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e0989ece6657373b0898502c4c8f19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>