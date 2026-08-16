--- v2 (2026-06-27)
+++ v3 (2026-08-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Подарункові коробки (супер ціна на неповні комплекти)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>13:22</t>
+    <t>01:21</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -166,50 +166,67 @@
   </si>
   <si>
     <t>7-96488</t>
   </si>
   <si>
     <t xml:space="preserve">Ціна за комплект:2 шт.
 Розмір M:29.2x28.5x10.4см
 Розмір S:26x25.2x9.5см
 Форма:в форме сердца
 Кількість штук в упаковці / комплекті:2
 Наявність ручки:Нет
 Матеріал:картон
 </t>
   </si>
   <si>
     <t>Коробка бляшана новорічна (комплект 2шт.) 6-1909-010 (2-66927172)</t>
   </si>
   <si>
     <t>6-1909-010</t>
   </si>
   <si>
     <t>Подарункова коробка новорічна (комплект 2шт.) BOX-9231 73-2787 (2-66927226)</t>
   </si>
   <si>
     <t>73-2787</t>
+  </si>
+  <si>
+    <t>Подарункова коробка</t>
+  </si>
+  <si>
+    <t>n2312*W986001*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціна за комплект:2 шт.
+Розмір M:20x13x7 см
+Розмір S:17x10.5x6 см
+Форма:Прямоугольные
+Кількість штук в упаковці / комплекті:2
+</t>
+  </si>
+  <si>
+    <t>комплект</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -284,51 +301,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1eb53b04994fc454f6b45c1a95e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c655129faff35a9d0ee333d038ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bda321ee35b1d09eb5ac3aa7dcd7a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a886ac7cd5a61b69d86229c883eb694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e8c23535aa2bae5ad625b20f032dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff959d744c14122620439572851a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59095fdf7cd13fd7f9d4f495be841967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec6dde1b74fccf2a3b69b37d7136d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e0989ece6657373b0898502c4c8f19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e67e59a10ce3958e256b41eca7aa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbf9d15a849750303dfaee2477a4d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b055d98dd7c57a6929f112c9f93ac63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe8cba5c37838038849a1f78c97fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb5eb020f4c226e2fcac6b968a19e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ed8408d797e188704050e729da046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bba2fc60d1aca3e2d51906c7b230b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f522ff53b76df67ea03af06d15fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dfbeab921518811cd58fbca8802059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550c348ec54a57ac889c5a5808eea3810.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -546,50 +563,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -856,54 +903,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podarochnye-korobki-super-cena-na-nepolnye-komplekty-/266/?utm_source=price&amp;utm_campaign=price_podarochnye-korobki-super-cena-na-nepolnye-komplekty-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1228,50 +1275,77 @@
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="8">
         <v>2000066927226</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>287.7</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
+    </row>
+    <row r="16" spans="1:13" customHeight="1" ht="71">
+      <c r="A16" s="6"/>
+      <c r="B16" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="8">
+        <v>7000009860011</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="6">
+        <v>102.96</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>