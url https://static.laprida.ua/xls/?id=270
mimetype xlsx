--- v0 (2026-06-04)
+++ v1 (2026-06-15)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки дитячі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:53</t>
+    <t>15:03</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -478,53 +478,50 @@
   <si>
     <t>Резинка дитяча для волосся з бантиком різнокольорова</t>
   </si>
   <si>
     <t>1-66517</t>
   </si>
   <si>
     <t>Резинка дитяча 1-189858</t>
   </si>
   <si>
     <t>1-189858</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:резинки разные
 </t>
   </si>
   <si>
     <t>Резинка дитяча</t>
   </si>
   <si>
     <t>1-159431</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:резинка-бантик
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>1-154276</t>
   </si>
   <si>
     <t>1-160222</t>
   </si>
   <si>
     <t>Дитяча резинка для волосся з подвійним бантиком різнокольорова</t>
   </si>
   <si>
     <t>1-65787</t>
   </si>
   <si>
     <t>1-153323</t>
   </si>
   <si>
     <t>Резинка дитяча бантик</t>
   </si>
   <si>
     <t>1-155457</t>
   </si>
   <si>
     <t>1-154207</t>
   </si>
   <si>
     <t>1-154283</t>
   </si>
@@ -629,51 +626,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca52eef4cede9376fcda7caae8fdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b9ce33264cbf061b8f12ecb1a90ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47b3faed4985a8b9a237aa5a819503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf626168cbb4bf8351afdb6e4ca9c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4294accf8fd2b717b9c5aa482ab465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f9ce8dcac78271140d8dc19ed9216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661fe9881ff82857f93aa834ee48517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a143468e68d6f4283fa73e7d0e7e3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec799c87cc437a3d4aa5b19b675a2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a31eabcdcfe1f870ae24b52b63bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea2456e592eb8b6995c845c14f39711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d60ccbe37421af741b358b169583b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0807b551879733dac55af0f84456413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318c92dea2c75fe4ffe01031d498a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ac6bfd40e355f067da378f63a93815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836203f83571e12dccdde17c6e8e3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a717cec360743e2f7d8d3998f033917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13139478144a03a3555f2fd7e1dbe6ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809749e98fa642f1af9477d5d0ead4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f45604e80279a05b478e8ba20f23f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a563893d962ec3c8cbefa4706ba9e3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da45005725203ce7a30377aa3eadc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86f854ab2a10ef860c92d2b1e28fbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac41b976680147243606f6765ebea424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c6b47bcedea029847a5e5bae0d22425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61e3dd97b1c0409bfb4099516203726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861fbced36b0cabd29458609fce25d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e33321279983f3420bcbde488335c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7259530136c5d26cc80fd7f93af98e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8af40daf70092caf74fe9bdc2fee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f371562bcd5f67581a3a4cdbed67a7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba19a7767342bcca9b5f78ed96ba68632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b34b0f8b85cde5e46d464ae2f34133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5972a9a941fa36fe06f78985bb5f0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45d490aa52033220dd50796e89be335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ddd577ff7115ff51e82f254998f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf391156585b62976f3024f234efb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3a98cf8d3e88ee8e4329484cac6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39806d4fe3aeb49605fa6459b799f2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541dd4dbb2a2649b25926649514b0df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513c5a8e113dcc9a5e511ebfb662bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4870ceca85aad42bca04d96c9a4a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc3a1dabd4844775c72067d83b9f2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cbffeff93ba1105bdc92ae2db5ad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81febf034f87ff2de66d2df6b692d01f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb547297f692ec6974a67a9de2c84a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e68a4c631423e80acc7f242bfadb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099fae760c0607e16a38e070e96092b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f31f80647edc76a9b035177dcaaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a453649cfdff4716c98656dffd56050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae479bf50e9bb1852181bc538143bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32262a5d655efd4e411053abd4ef8daf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36609359610d3015684f80f1baece14f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03897d29c69a81d3f2394b8533d8d6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df4241a06ae641ad2b44658b19c34d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b82a2ec33d41cdf9c27fde22989056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3c191b2d1d4369272ca9ad399d1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126df9cc68246864779e2b2410d807158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf8b7c6cf59ce0af4b324553cef2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba2675292299fe6271b6b82af87ba760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8eaf9bf6b5c7e1984e8faec86bd2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d25471f3133a58a4bc4acecd891be662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1891c6c39712a232cdeea5084d20763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda949c8b3e0fdf2f90be2ac399383e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501deef4320c5ff55169796701ffd7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5982ca6c7a1df503d51126cd71af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c95738bb721f1b59e88a28d0503d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20c9e7911bd897958da2318cc2b9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36661a81ada40763ba6b75ff0aadb0fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19ea103b34bce0819de8356079c03570.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b61f4b2b847d2212d8770c3d871901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9107f9a4ca5236c9e68e1c87f819902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae8cb2a260b97e0d2fcb103aef0143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c7d8548e826cf754dd4a68f9eaad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550130168c0ed1727039c31ae4c220c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13d3c520d0a4d974ff48ad9ff515d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdee45899d6dd300b0d3ff4371415b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c651d12f46578867986da896b48cc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20cf6b1fe7feed47c92dac1cf1d5d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52c64120a75e1308026d2cfc8152610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f70517958f3c81df3e1be3f47efba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4ea6025c82f930dfa14532dc7cd0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe939b4462721d94ebe3f324380a0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30f43155fed3decd3da9df0790394414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a26f856dd907870fd498119d3234615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445ddccb33431b64918d59615382f1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd1c406912ac98bc54954c4f5b846317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669d018292f76b5ddd906e811d89aca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb1817b669695a8975ea49bdd15abe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6c3b4fa433de6b371ecd57a0bf0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276bd9a2356fd185ff3fe17c1798a1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f824eeff7ca6925f0069332c8a23e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc88419929fcfee36cd6d12f185e9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b1f60bc0c7445717bef2042110a1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ab9058c3aab4836c1e0e9fe68e3b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd294c65d6d70dcc0fe2ddcdcef52026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40e4df7cd430f070615bc97cf5348c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c6ce5d3949c3af56acbc6cf5052728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b7150b64436e8d2a6f79fed1cecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc18826a8e7272dba1ee88589116f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91b5619ae212dbc6cc02b21a856b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3beee7e943bb15ff766407bf6461632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9faa58157ab271025ad14f97086f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bdb031ec3aa9feda68d697e79521034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b548027d62bafd836a2aebed6e570c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa58abed2439d711c6f80aa69702d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95ced1c74103a6953d25aa68b784b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be97350c9aa2d3c8d2018c704aff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c055e6983a622846d613e102b86755639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bb060207bcd2c4542711cb3ca3a4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff358ea1646b71dbc49e49bbed9dbf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbcffb252dfbf59433723f291cb5e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719b591078a011233649fccc241942543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b1df923d52336b95376961d4deda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947476a1f2a718ef5c54d0d36e535d6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ae866ab7bb49b910e40658f4a60c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7057b85a3c3bf6d759d68e604edf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c164f43b723eac986fd330dd653a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b35df1e94e082039595647d5a0d05749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88febdf6087e30afa9e05e45d6a0cfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8273d9888dc3ad6ec338bb32f54ace851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482217397ccbcaf766a0cc829cbe87652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf9761fe27f4689a14b3233d3e47e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d01ee72110e9558042b0f9888fe354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba71c6b3f7225c5b90b5249571bc5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620fd0c760d3e5f30410842a8a651d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51429b111a379ac60ce974c9d9c421dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143c71f6ffdbe05cb604008cc1ebecc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1460af3c900965d037837f582167959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38cc216e017e3658ee30940d8fa39a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7e7925910310769ec11f9985bdfde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92803dc477d3d8570686fa94d081f7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607813bc27a298d7e4353cd67168e65a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7b419093c56ae5868f1e9161f18d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f79a1823ba8e013ac1df3b88855e2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f209c8f43ea93344c1a4927ed68aa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6dbcc8e0bf5fa4c2b35cc85927f5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81fb3d315b4020acff3681e2586e8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa3f339636eac1cdce88e285c8dd069.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2691,80 +2688,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3031,54 +2998,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/rezinki-detskie/270/?utm_source=price&amp;utm_campaign=price_rezinki-detskie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M76"/>
+  <dimension ref="A1:M75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M76" sqref="M76"/>
+      <selection activeCell="M75" sqref="M75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4788,252 +4755,225 @@
       <c r="E68" s="7" t="s">
         <v>151</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>117</v>
       </c>
       <c r="G68" s="6">
         <v>73.90000000000001</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D69" s="8">
-        <v>1000000154276</v>
+        <v>1000000160222</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="G69" s="6">
-        <v>113.2</v>
+        <v>268.92</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D70" s="8">
-        <v>1000000160222</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000065787</v>
+      </c>
+      <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
         <v>55</v>
       </c>
       <c r="G70" s="6">
-        <v>268.92</v>
+        <v>609.84</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D71" s="8">
-        <v>1000000065787</v>
+        <v>1000000153323</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>609.84</v>
+        <v>113.2</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D72" s="8">
-        <v>1000000153323</v>
-[...1 lines deleted...]
-      <c r="E72" s="7"/>
+        <v>1000000155457</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>122</v>
+      </c>
       <c r="F72" s="9" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="G72" s="6">
-        <v>113.2</v>
+        <v>219</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D73" s="8">
-        <v>1000000155457</v>
+        <v>1000000154207</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>122</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="G73" s="6">
-        <v>219</v>
+        <v>44.1</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D74" s="8">
-        <v>1000000154207</v>
+        <v>1000000154283</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>122</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>44.1</v>
+        <v>88.2</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D75" s="8">
-        <v>1000000154283</v>
+        <v>1000000132397</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>88.2</v>
+        <v>113.2</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
-    </row>
-[...25 lines deleted...]
-      <c r="M76" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>