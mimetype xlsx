--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пов&amp;#039;язки дитячі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:49</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -135,50 +135,53 @@
   <si>
     <t>1-123609</t>
   </si>
   <si>
     <t>Дитяча пов&amp;#039;язка на голову з подвійним бантиком різнокольорова</t>
   </si>
   <si>
     <t>1-66227</t>
   </si>
   <si>
     <t>1-93254</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:15 см
 Ширина:4,5 см
 </t>
   </si>
   <si>
     <t>1-124644</t>
   </si>
   <si>
     <t>Дитяча пов&amp;#039;язка на голову з бантиком двох кольорові</t>
   </si>
   <si>
     <t>1-57713</t>
+  </si>
+  <si>
+    <t>1-76493</t>
   </si>
   <si>
     <t>Пов&amp;#039;язка на голову з квіткою різнокольорова</t>
   </si>
   <si>
     <t>1-61475</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -259,51 +262,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad132478b973b2d13f7617213cce6d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f6f33104593ae0d5d0ce4d1d5b3582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae926da0a9d18b67750096c890f1e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b976420f78c83b167999bda8871e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b884619c66dfdb34cfdfcf2508800b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c03e6e3f0f186d48672534657bacb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc87cff297b6b02bdbd72887c8299c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0018d37b18bec3271a7516feb24f5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3d892edcdc5f7dc94673ebf779e529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83a4d555e59a0e197910009eafaeac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae6815e0d7d7feea099634c339054011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028a79c22547f948537906d0f85697612.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc376a5f5634bdec95ed038dc50381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e41b149b52b02d7d3fd385e2e6d982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb26bc362c097b0853d12a5fd51216b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7cd8c38cb04b69843a3651560e2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58213b187642c8202d485052c6bc66aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926dfe9cdfcd351bc8ba9035a3052ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff410904b782007f8ce22a9dc15dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e1303ea579d7858cc32b6f5bedd588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8b0c02e7fae99ab64f7d5287939fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6975f4e26a158bf86b9cff2c10a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995e16b6c672efd22e1a5b4065ea3c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73bcfdf4e7ca80f5c64c90e809cadc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e262a941d6040f1dc308b279cc79013.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -624,50 +627,80 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -921,54 +954,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/povyazki-detskie/273/?utm_source=price&amp;utm_campaign=price_povyazki-detskie" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M18"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1337,71 +1370,96 @@
         <v>37</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="8">
         <v>1000000057713</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>182.16</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="8">
-        <v>1000000061475</v>
+        <v>1000000076493</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>85.8</v>
+        <v>147.6</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="71">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1000000061475</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="6">
+        <v>85.8</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>