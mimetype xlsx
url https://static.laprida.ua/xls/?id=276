--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Для школи</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:10</t>
+    <t>19:53</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -252,51 +252,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a09d3e4315a199b344502ca54842f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0015b82a1286929834b22164510a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf86a6d346bfeb995b34dffc45fcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c734a47e6f40a8f8bce17ed520f904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda580bbec4c7c3874f8945aef4395e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cabec18954262488ccf47ed460f746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b47b752918a4eabceaa972369d6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a822d8e91c0a6e4735a88a1b546ab368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f9fb76e65672d66c4126c6410a7ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f28d6b0f425141f079a12fb5d692e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb79bf11c047f4dc82e885d482773211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a07aa7f45ac7b06b8ffb6300cea712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c97db52c307237f7f7f7e14ec1291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bfa10dc58db5f1ac263cb174250242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41019504151b6fa48cfb8061d7af7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b6e9ec3212f726e095225699fa164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8fedf23b581e55545dd4395e29785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d668cacc933cde2b83fbb50c240fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20cab282609babf715f621bee90c517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff08158941489c635d2cd047e0e93d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a11ffef11ee18a5d8181204de7c3299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0273d581fc8188c6a9620f3363fe8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83390b51947608665562a1ae13cdec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7a1ab269178f11f9d8dbda91c91812.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>