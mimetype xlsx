--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Для школи</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -252,51 +252,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c97db52c307237f7f7f7e14ec1291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bfa10dc58db5f1ac263cb174250242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41019504151b6fa48cfb8061d7af7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b6e9ec3212f726e095225699fa164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8fedf23b581e55545dd4395e29785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d668cacc933cde2b83fbb50c240fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20cab282609babf715f621bee90c517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff08158941489c635d2cd047e0e93d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a11ffef11ee18a5d8181204de7c3299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0273d581fc8188c6a9620f3363fe8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83390b51947608665562a1ae13cdec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7a1ab269178f11f9d8dbda91c91812.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722454f841911845dd4039947828e171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b04d5ee0929d4a984f309fea392d382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b3981e2d9c4013057f9b1d8da60133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994858399182e8b42186f55d60a1e93e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0fc59a67226639b775517aa3b61165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbaaba6ae878afa1b93246a54b84536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28eeed532071e0b098f62d870230377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba204d087e6fc616009a5924490f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9cd7dd8d98b773e478c68a418bcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9054ad949acfcb08d5161bad3b5c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c65ec619438a23fcd3322acab95dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b66ed540d1bac642103db0dd6eb65812.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>