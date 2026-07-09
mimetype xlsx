--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -14,698 +14,713 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Браслети</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>09:48</t>
+    <t>23:16</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81644</t>
+  </si>
+  <si>
+    <t>12-81644</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81651</t>
+  </si>
+  <si>
+    <t>12-81651</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81668</t>
+  </si>
+  <si>
+    <t>12-81668</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81675</t>
+  </si>
+  <si>
+    <t>12-81675</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81682</t>
+  </si>
+  <si>
+    <t>12-81682</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81699</t>
+  </si>
+  <si>
+    <t>12-81699</t>
+  </si>
+  <si>
+    <t>Браслет 17см 12-81705</t>
+  </si>
+  <si>
+    <t>12-81705</t>
+  </si>
+  <si>
+    <t>Браслет 12-62810</t>
+  </si>
+  <si>
+    <t>12-62810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:женские браслеты
+Довжина:20 см
+Товщина:3 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет 12-62827</t>
+  </si>
+  <si>
+    <t>12-62827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:женские браслеты
+Довжина:20 см
+Товщина:4 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет 12-62834</t>
+  </si>
+  <si>
+    <t>12-62834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:женские браслеты
+Довжина:20 см
+Товщина:3 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-76015</t>
+  </si>
+  <si>
+    <t>12-76015</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75322</t>
+  </si>
+  <si>
+    <t>12-75322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:женские браслеты
+Довжина:17 см
+</t>
+  </si>
+  <si>
+    <t>Браслет (23см) 12-61950</t>
+  </si>
+  <si>
+    <t>12-61950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:женские браслеты
+Довжина:22 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет (23см) 12-61967</t>
+  </si>
+  <si>
+    <t>12-61967</t>
+  </si>
+  <si>
+    <t>Браслет (23см) 12-61974</t>
+  </si>
+  <si>
+    <t>12-61974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:женские браслеты
+Довжина:22 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет (23см) 12-61981</t>
+  </si>
+  <si>
+    <t>12-61981</t>
+  </si>
+  <si>
+    <t>Браслет 12-62742</t>
+  </si>
+  <si>
+    <t>12-62742</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:женские браслеты
+Довжина:18,5 см
+Товщина:5 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет 12-60434</t>
+  </si>
+  <si>
+    <t>12-60434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:хамелеон
+Тип виробу:женские браслеты
+Довжина:20 см
+Товщина:10 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет (17+3см) 12-79917</t>
+  </si>
+  <si>
+    <t>12-79917</t>
+  </si>
+  <si>
+    <t>Браслет 12-70808</t>
+  </si>
+  <si>
+    <t>12-70808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:браслет красная нить
+</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75186</t>
+  </si>
+  <si>
+    <t>12-75186</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75995</t>
+  </si>
+  <si>
+    <t>12-75995</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75445</t>
+  </si>
+  <si>
+    <t>12-75445</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75315</t>
+  </si>
+  <si>
+    <t>12-75315</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75476</t>
+  </si>
+  <si>
+    <t>12-75476</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75339</t>
+  </si>
+  <si>
+    <t>12-75339</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75254</t>
+  </si>
+  <si>
+    <t>12-75254</t>
   </si>
   <si>
     <t>Браслет 12-68768</t>
   </si>
   <si>
     <t>12-68768</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:женские браслеты
 Довжина:19 см
 Товщина:3 мм
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...5 lines deleted...]
-    <t>12-75223</t>
+    <t>Браслет (17см) 12-80012</t>
+  </si>
+  <si>
+    <t>12-80012</t>
+  </si>
+  <si>
+    <t>Браслет 12-66344</t>
+  </si>
+  <si>
+    <t>12-66344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:женские браслеты
+Довжина:17 см
+Товщина:2 мм
+</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75346</t>
+  </si>
+  <si>
+    <t>12-75346</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-79993</t>
+  </si>
+  <si>
+    <t>12-79993</t>
+  </si>
+  <si>
+    <t>Браслет 12-60267</t>
+  </si>
+  <si>
+    <t>12-60267</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:женские браслеты
-Довжина:17 см
+Довжина:21 см
+Товщина:3 мм
 </t>
   </si>
   <si>
+    <t>Браслет 12-64647</t>
+  </si>
+  <si>
+    <t>12-64647</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-79948</t>
+  </si>
+  <si>
+    <t>12-79948</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-80029</t>
+  </si>
+  <si>
+    <t>12-80029</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75414</t>
+  </si>
+  <si>
+    <t>12-75414</t>
+  </si>
+  <si>
     <t>Браслет (17см) 12-75216</t>
   </si>
   <si>
     <t>12-75216</t>
   </si>
   <si>
-    <t>Браслет 12-70969</t>
-[...25 lines deleted...]
-    <t>12-70730</t>
+    <t>Браслет (17см) 12-75261</t>
+  </si>
+  <si>
+    <t>12-75261</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75285</t>
+  </si>
+  <si>
+    <t>12-75285</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75155</t>
+  </si>
+  <si>
+    <t>12-75155</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75506</t>
+  </si>
+  <si>
+    <t>12-75506</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75223</t>
+  </si>
+  <si>
+    <t>12-75223</t>
+  </si>
+  <si>
+    <t>Браслет 12-70747</t>
+  </si>
+  <si>
+    <t>12-70747</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:женские браслеты
 </t>
   </si>
   <si>
-    <t>Браслет (17см) 12-75360</t>
-[...47 lines deleted...]
-    <t>12-75315</t>
+    <t>Браслет (17см) 12-75377</t>
+  </si>
+  <si>
+    <t>12-75377</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75957</t>
+  </si>
+  <si>
+    <t>12-75957</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75988</t>
+  </si>
+  <si>
+    <t>12-75988</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-76008</t>
+  </si>
+  <si>
+    <t>12-76008</t>
+  </si>
+  <si>
+    <t>Браслет 12-68775</t>
+  </si>
+  <si>
+    <t>12-68775</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75230</t>
+  </si>
+  <si>
+    <t>12-75230</t>
   </si>
   <si>
     <t>Браслет 12-56314</t>
   </si>
   <si>
     <t>12-56314</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:женские браслеты
 Довжина:21 см
 Товщина:3 мм
 </t>
   </si>
   <si>
-    <t>Браслет (17см) 12-75254</t>
-[...51 lines deleted...]
-    <t>12-61974</t>
+    <t>Браслет (17см) 12-79986</t>
+  </si>
+  <si>
+    <t>12-79986</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75308</t>
+  </si>
+  <si>
+    <t>12-75308</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-76022</t>
+  </si>
+  <si>
+    <t>12-76022</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75469</t>
+  </si>
+  <si>
+    <t>12-75469</t>
+  </si>
+  <si>
+    <t>Браслет 12-70754</t>
+  </si>
+  <si>
+    <t>12-70754</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75360</t>
+  </si>
+  <si>
+    <t>12-75360</t>
+  </si>
+  <si>
+    <t>Браслет 12-70815</t>
+  </si>
+  <si>
+    <t>12-70815</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:женские браслеты
-Довжина:22 см
-Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Браслет (23см) 12-61981</t>
-[...39 lines deleted...]
-    <t>12-75285</t>
+    <t>Браслет (17см) 12-75209</t>
+  </si>
+  <si>
+    <t>12-75209</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75247</t>
+  </si>
+  <si>
+    <t>12-75247</t>
+  </si>
+  <si>
+    <t>Браслет 12-70730</t>
+  </si>
+  <si>
+    <t>12-70730</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-79979</t>
+  </si>
+  <si>
+    <t>12-79979</t>
+  </si>
+  <si>
+    <t>Браслет 12-70709</t>
+  </si>
+  <si>
+    <t>12-70709</t>
+  </si>
+  <si>
+    <t>Браслет 12-70969</t>
+  </si>
+  <si>
+    <t>12-70969</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75940</t>
+  </si>
+  <si>
+    <t>12-75940</t>
   </si>
   <si>
     <t>Браслет 12-68904</t>
   </si>
   <si>
     <t>12-68904</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:женские браслеты
 Довжина:20 см
 Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Браслет 12-60434</t>
-[...92 lines deleted...]
-    <t>12-70747</t>
+    <t>Браслет (17см) 12-75278</t>
+  </si>
+  <si>
+    <t>12-75278</t>
   </si>
   <si>
     <t>Браслет 12-44830</t>
   </si>
   <si>
     <t>12-44830</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:женские браслеты
 Довжина:18 см
 Товщина:8 мм
 </t>
   </si>
   <si>
-    <t>Браслет 12-44953</t>
-[...11 lines deleted...]
-  <si>
     <t>Браслет</t>
   </si>
   <si>
     <t>12-20452</t>
   </si>
   <si>
     <t xml:space="preserve">Тип виробу:каучуковый шнурок
 </t>
   </si>
   <si>
     <t>12-20520</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:комбинированный
 Тип виробу:женские браслеты
 Довжина:20 см
 </t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75384</t>
+  </si>
+  <si>
+    <t>12-75384</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75452</t>
+  </si>
+  <si>
+    <t>12-75452</t>
+  </si>
+  <si>
+    <t>Браслет 12-70822</t>
+  </si>
+  <si>
+    <t>12-70822</t>
   </si>
   <si>
     <t>Браслет 12-65651</t>
   </si>
   <si>
     <t>12-65651</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:женские браслеты
 Довжина:20 см
 Товщина:5 мм
 </t>
   </si>
   <si>
+    <t>Браслет (17см) 12-75490</t>
+  </si>
+  <si>
+    <t>12-75490</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-76039</t>
+  </si>
+  <si>
+    <t>12-76039</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75391</t>
+  </si>
+  <si>
+    <t>12-75391</t>
+  </si>
+  <si>
     <t>Браслет 12-68744</t>
   </si>
   <si>
     <t>12-68744</t>
   </si>
   <si>
-    <t>Браслет (17см) 12-75988</t>
-[...186 lines deleted...]
-    <t>12-75377</t>
+    <t>Браслет (17+3см) 12-79900</t>
+  </si>
+  <si>
+    <t>12-79900</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75292</t>
+  </si>
+  <si>
+    <t>12-75292</t>
+  </si>
+  <si>
+    <t>Браслет (17см) 12-75438</t>
+  </si>
+  <si>
+    <t>12-75438</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -780,51 +795,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6bbcb7da1c394e0ca890dc03192b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4eaceea04fac89c06660d0484df12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e027d1e42582b5fe59204d7be97bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b4ccc7a96470d5b8e67c455bdd314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0215de59698628d652757a4fb05245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06e0753917814ab1350695722623f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422f5b2693bbc851a446e5ed15a2fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625690e88e172699d591833aacb380f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda37703ae4e1ccd616630aa414e3eb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422121389fbf220270351581727360210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e5ae8db72d0ef25b207119115d52411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7c19f26c215f63e2509c2d0f00f1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732b8e99f92eb629947833f0caf93e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab2a13ebce53ac955451be6f753b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc757a77796e811f292fdfc7218825a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3380ccb5037c442ec12370de101f9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476b10bc932d49dd007261d0761b1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5ed1a336ae5edf21539fe08f01aad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89369cb63932c8f75a4471c1f6af110519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baeaaf7394941df6a0b339ed25aff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3eb7e11381007772abeed7d8cc50121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce43034efd76d4d1a42338982c5980722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8c75d3d090fdda50c987ea4ad92ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434413b0e2a7bb881c93f8622581fe0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216819e4ec577d8abbbbb515742b9a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e3b79534f223828f0d6c2da9ce5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004999213fe36010c9ae122c815c154427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d236f5b0e54d9d82551f680d211f7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2deb416a8512721bad87fa36ebe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101efbb4dbc160d33e3b2e1b00e4d4a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e507e7b0c10ba55c4a1b1c5daa6add31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09241883c98268bd33fa60995c0f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b288583ab902c14eaf3aad1896e1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bc678b7817ff630bd1879c63cbc7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b088752382912d4362aa30ac08c1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c043fe554947847a185358bd8214236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee153d03c28fcb98cc7147959b5d8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3fa70de4293c0605c4260880b67338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be3d7d64ec284f5e2e4418a491e1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0136dc70042d9d5ddd62d46d974b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45de57b0cf2280975e53cabc2322c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6747841663dc3eba8c6eaf62c2f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e6024963d0275a1e1308e33277e7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700461fb9685b59a30aca64c22be26e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3624c93ffc414a95abcb7704d8b5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c828da755b5c342ae2579321fe24cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f0a3be5b050c67c08527514dcf53347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50164fa23174754afebf773bb16736248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb7656ac326e33feae71055c5e67149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025771565775fbc185c1632e53cf26fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905586f31726df10641b1e3922c9498f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb64847d7acc079235c2cb201327b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8353e80e7cb2535ea0c3908c2b13ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b733835d4897dfc5f4e8ce72eed65154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab283fa2452345163865671d76ba055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aac4bdf1d606dea197d19e03cdfdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66874aa04c55f609213dda8e82b43c4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2bf5b8b723a88553427cc18da95ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dddee01304ea32fbb4b7ba579cbc3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ce75867738d27d85eaf262263bca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b378dcf610ac2239432c595b0f5b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460978537c55b2ccdcdccfa33d1e7c3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc5dbbe1a0e645ee1f1e09fcf03d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09d73cdb33d87cfeda8f3a1bc3fce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c3b4011a68560c9a781ce4a7642ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ebba8570e99ea8a5f34e57cb0d9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837094275943375f144bfbc8fa8965df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051880f336a4f9a22f4aa399880bce2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a4bdd643ff1fb54f211b77049904369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264585e861a3e562fb59154f85f677470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd54c592bfa359a9ff964e5923f69b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b316430a6bdf345f769306944eb07b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d88ec757bfff496f1269ca44784a1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf86027488ab7ff5805fc652e0dc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431d0af80c3dc9061e6ac8b747b2c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c186d54a6389141047cc459e50f75676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fca54260fde854a060351b3442fdd77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2215dfddaea6316c4e756a17c31c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd65ed273a107e6efdc51f8c6fb93a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf87f08f1867a282b306fed83de8093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc528802af4ecaf1cb4e19c3f63aea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc372a188c7a5a7d96fe4558e21aafe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093841bba5aeb1c525e4f8b109d601f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95f615a92df9b42a73426b41b6a097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1dc708a54d640580ac7a4717fad58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0267000ad6c0805da8c419a86aecd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc46c534de26971e4627a1478eeb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165f47328c8e8e569d04ef1674366c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73b0abe36ae5c21a69d93128ce1a8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400caa400e63daa7b48a02d7ca36f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318eeb0edc491a999c7661e7a3d15f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe068b22e377227ac041af21e17a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c740f23e2d82011daf644cf2ae9fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780fc199252986ae4afa7ab775c1e8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e50855c70151dc68cb47d5f073cc0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9eb47e78e5dcaf3c6b01a2468bfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce666c403bea61243a222d5d0af2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4649c75beae65c6275b396857e75521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6c761f36e149044de6c7053e17ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4854d22d530f9c47c40c30d28e8720823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce986830fb0722c74fabb8ef168f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab618f84d46d18fe186cb5c02f78af725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d12377bcab38042af35a0125b0ad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e0b4a8f8ec8997b93359fac06f6cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612756365591c40c77f90461c91d19e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f5e1a5cbe05299fadc52ec78220229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992151c6932270a2ad19ab165ca44a3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad3a0a29a95585e6529236d1345e5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab6461bfcd0a8b3ca91d425ed0e50332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4628be4f649d05d34ba3afbbd9d58533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf118fd1738eda0cc6870706acf9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144474574388938aeaa144f459f3804135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c977bbba25a5ba34fc6c166481d5a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f362dbedd93bda1762fd41282a6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53315dcdc02dbdfb429a4ca7ce968538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc664951c3f6aceb634c90372fe618c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4760962182c64f717ee747a2ae286d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e204b1fee99d7e77a8c41d3497f9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5cb3e6926212fdeb9268f5ab534e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe7fa0863cd56e1fa3340ed20260c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0bf8554dc02be4ad6b817fc62abd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff0ded5ad3ac4c269b832f4b4115545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70704b2002b199640f8230a27b75b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e15f7e346a4f9a1b91aae513e1e3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55a9b5dd5fdb238552a350f993c1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5ec206b3c4d30a1fd232b8674e1cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de738e809d9e9c20924f5d5e6109548350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753e146f617d9c3f8b428ab699add451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0fa09e62363da7bb7c8b997a902bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6066436822d62feef4c8a8d12b225753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba63fc7dee71a117e1bcd73caf9f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a627efda4067a6eb2a90f2e852cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c2ede14724b45d0747208940a59f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fadd3e0bf8cf0605b7a74226b27c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ffb6dfc83d2748c2c976f9351b4b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462ffd71d72f2a931c651947dd568259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654528ebf02198a29927e6af5a8249860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d8ccd303dbf11d12e3d0cf8a21f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88290a841bd251261caf89937e6f13d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd36ff85cccaeb31a97f223fe4f88d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb8cfa7632c45bcec21d1e761b7f7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192fb4df76bdbbc2da0b9e90d6a33eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d645370b9acab73d57bb59abf2235566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed7d8fc8ceb24af3a9954100d235b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe355ed141d20b642c115116653f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1548097a805522e0504e755cd90d8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9daf59a8af28c69451c829fb1dcc7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03218205e8cdb66809df01ca24db171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8642a4d4a110aff23e65f82c7009172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d0e8b4fce5755516c1db426b7401f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bf1ddd8945c2fde9c629ee3189c5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cabac959afbec4b88381467e85761075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63face5ec13c4f339abd126ab1b1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf846a585b235b8050237bef699dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778be90d21f08ea5687036a27f72ac078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f6d14a3fcceb142654851bc9226679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a4669a522f20ff9f88187b7c7fe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75e1d2a9e06e602690adb3d003bcb81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3082,50 +3097,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3392,54 +3527,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/braslety/284/?utm_source=price&amp;utm_campaign=price_braslety" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M83"/>
+  <dimension ref="A1:M87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M83" sqref="M83"/>
+      <selection activeCell="M87" sqref="M87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3535,2087 +3670,2181 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1200000068768</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081644</v>
+      </c>
+      <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>199.5</v>
+        <v>210</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="8">
-        <v>1200000075223</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081651</v>
+      </c>
+      <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>179.5</v>
+        <v>228.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D9" s="8">
-        <v>1200000075216</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081668</v>
+      </c>
+      <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>159.5</v>
+        <v>199.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1200000070969</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081675</v>
+      </c>
+      <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>160.5</v>
+        <v>199.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1200000075308</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081682</v>
+      </c>
+      <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>171.5</v>
+        <v>199.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1200000075292</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081699</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1200000070730</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081705</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>112</v>
+        <v>239.5</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1200000075360</v>
+        <v>1200000062810</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>178.5</v>
+        <v>73.15000000000001</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>1200000062810</v>
+        <v>1200000062827</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>66.5</v>
+        <v>197.45</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>1200000062827</v>
+        <v>1200000062834</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>179.5</v>
+        <v>90.75</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D17" s="8">
-        <v>1200000062834</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000076015</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>82.5</v>
+        <v>263.45</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D18" s="8">
-        <v>1200000075315</v>
+        <v>1200000075322</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>218.5</v>
+        <v>190.85</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D19" s="8">
-        <v>1200000056314</v>
+        <v>1200000061950</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>85.5</v>
+        <v>234.85</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>1200000075254</v>
+        <v>1200000061967</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G20" s="6">
-        <v>199.5</v>
+        <v>234.85</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>1200000076008</v>
-[...1 lines deleted...]
-      <c r="E21" s="7"/>
+        <v>1200000061974</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>52</v>
+      </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>239.5</v>
+        <v>234.85</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D22" s="8">
-        <v>1200000075384</v>
+        <v>1200000061981</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>199.5</v>
+        <v>234.85</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1200000062742</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>199.5</v>
+        <v>235.4</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="D24" s="8">
+        <v>1200000060434</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="D24" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>199.5</v>
+        <v>177.65</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="8">
-        <v>1200000061950</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000079917</v>
+      </c>
+      <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>213.5</v>
+        <v>44.55</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="D26" s="8">
+        <v>1200000070808</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D26" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>213.5</v>
+        <v>86.34999999999999</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="8">
-        <v>1200000061974</v>
+        <v>1200000075186</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G27" s="6">
-        <v>213.5</v>
+        <v>194.15</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>1200000061981</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000075995</v>
+      </c>
+      <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>213.5</v>
+        <v>173.25</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="8">
-        <v>1200000062742</v>
+        <v>1200000075445</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>214</v>
+        <v>168.85</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D30" s="8">
-        <v>1200000070822</v>
+        <v>1200000075315</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>136.5</v>
+        <v>240.35</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D31" s="8">
-        <v>1200000079948</v>
-[...1 lines deleted...]
-      <c r="E31" s="7"/>
+        <v>1200000075476</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="F31" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>54.5</v>
+        <v>74.25</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D32" s="8">
-        <v>1200000075476</v>
+        <v>1200000075339</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>67.5</v>
+        <v>242.55</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D33" s="8">
-        <v>1200000075285</v>
+        <v>1200000075254</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>199.5</v>
+        <v>219.45</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" s="8">
+        <v>1200000068768</v>
+      </c>
+      <c r="E34" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>95.5</v>
+        <v>219.45</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D35" s="8">
-        <v>1200000060434</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000080012</v>
+      </c>
+      <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>161.5</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D36" s="8">
-        <v>1200000070808</v>
+        <v>1200000066344</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>78.5</v>
+        <v>109.45</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D37" s="8">
-        <v>1200000075322</v>
+        <v>1200000075346</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>173.5</v>
+        <v>202.95</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D38" s="8">
-        <v>1200000076039</v>
+        <v>1200000079993</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>183.5</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D39" s="8">
-        <v>1200000079900</v>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+        <v>1200000060267</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>94</v>
+      </c>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>40.5</v>
+        <v>95.15000000000001</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D40" s="8">
-        <v>1200000076015</v>
-[...1 lines deleted...]
-      <c r="E40" s="7"/>
+        <v>1200000064647</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>36</v>
+      </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>239.5</v>
+        <v>218.9</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D41" s="8">
-        <v>1200000075346</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000079948</v>
+      </c>
+      <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>184.5</v>
+        <v>59.95</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D42" s="8">
-        <v>1200000075438</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000080029</v>
+      </c>
+      <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>162.5</v>
+        <v>59.95</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D43" s="8">
-        <v>1200000075995</v>
-[...1 lines deleted...]
-      <c r="E43" s="7"/>
+        <v>1200000075414</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>157.5</v>
+        <v>219.45</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D44" s="8">
-        <v>1200000075247</v>
+        <v>1200000075216</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>198</v>
+        <v>175.45</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D45" s="8">
-        <v>1200000075940</v>
-[...1 lines deleted...]
-      <c r="E45" s="7"/>
+        <v>1200000075261</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="F45" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>98.5</v>
+        <v>219.45</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D46" s="8">
-        <v>1200000070754</v>
+        <v>1200000075285</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>65.5</v>
+        <v>219.45</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D47" s="8">
-        <v>1200000075391</v>
+        <v>1200000075155</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>210.5</v>
+        <v>146.85</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D48" s="8">
-        <v>1200000070747</v>
+        <v>1200000075506</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>111.5</v>
+        <v>219.45</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D49" s="8">
-        <v>1200000044830</v>
+        <v>1200000075223</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G49" s="6">
-        <v>150.5</v>
+        <v>197.45</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D50" s="8">
-        <v>1200000044953</v>
+        <v>1200000070747</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>75.5</v>
+        <v>122.65</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D51" s="8">
-        <v>1200000020452</v>
+        <v>1200000075377</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>38.5</v>
+        <v>254.1</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>1200000020520</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000075957</v>
+      </c>
+      <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>225.9</v>
+        <v>215.05</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D53" s="8">
-        <v>1200000065651</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000075988</v>
+      </c>
+      <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>99.5</v>
+        <v>189.75</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D54" s="8">
-        <v>1200000068744</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000076008</v>
+      </c>
+      <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>115.5</v>
+        <v>263.45</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D55" s="8">
-        <v>1200000075988</v>
-[...1 lines deleted...]
-      <c r="E55" s="7"/>
+        <v>1200000068775</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>47</v>
+      </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>172.5</v>
+        <v>107.25</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D56" s="8">
-        <v>1200000066344</v>
+        <v>1200000075230</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G56" s="6">
-        <v>99.5</v>
+        <v>196.35</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D57" s="8">
-        <v>1200000080012</v>
-[...1 lines deleted...]
-      <c r="E57" s="7"/>
+        <v>1200000056314</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>132</v>
+      </c>
       <c r="F57" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G57" s="6">
-        <v>81</v>
+        <v>94.05</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D58" s="8">
-        <v>1200000075230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000079986</v>
+      </c>
+      <c r="E58" s="7"/>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>178.5</v>
+        <v>74.25</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000075278</v>
+        <v>1200000075308</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>153.5</v>
+        <v>188.65</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000079993</v>
+        <v>1200000076022</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>81</v>
+        <v>201.85</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000079986</v>
-[...1 lines deleted...]
-      <c r="E61" s="7"/>
+        <v>1200000075469</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="F61" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>67.5</v>
+        <v>156.75</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000075452</v>
+        <v>1200000070754</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>199.5</v>
+        <v>72.05</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000075469</v>
+        <v>1200000075360</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>142.5</v>
+        <v>196.35</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000076022</v>
-[...1 lines deleted...]
-      <c r="E64" s="7"/>
+        <v>1200000070815</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>147</v>
+      </c>
       <c r="F64" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>183.5</v>
+        <v>86.34999999999999</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000075490</v>
+        <v>1200000075209</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>110.5</v>
+        <v>121.55</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000075209</v>
+        <v>1200000075247</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>110.5</v>
+        <v>217.8</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000068775</v>
+        <v>1200000070730</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>97.5</v>
+        <v>123.2</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000079917</v>
+        <v>1200000079979</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>40.5</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000070815</v>
+        <v>1200000070709</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>78.5</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D70" s="8">
-        <v>1200000075506</v>
+        <v>1200000070969</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>199.5</v>
+        <v>176.55</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D71" s="8">
-        <v>1200000075445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000075940</v>
+      </c>
+      <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>153.5</v>
+        <v>108.35</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D72" s="8">
-        <v>1200000060267</v>
+        <v>1200000068904</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>86.5</v>
+        <v>105.05</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D73" s="8">
-        <v>1200000075957</v>
-[...1 lines deleted...]
-      <c r="E73" s="7"/>
+        <v>1200000075278</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>44</v>
+      </c>
       <c r="F73" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>195.5</v>
+        <v>168.85</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D74" s="8">
-        <v>1200000075155</v>
+        <v>1200000044830</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>133.5</v>
+        <v>165.55</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D75" s="8">
-        <v>1200000079979</v>
-[...1 lines deleted...]
-      <c r="E75" s="7"/>
+        <v>1200000020452</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>172</v>
+      </c>
       <c r="F75" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>81</v>
+        <v>42.35</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D76" s="8">
-        <v>1200000080029</v>
-[...1 lines deleted...]
-      <c r="E76" s="7"/>
+        <v>1200000020520</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>174</v>
+      </c>
       <c r="F76" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>54.5</v>
+        <v>248.49</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D77" s="8">
-        <v>1200000064647</v>
+        <v>1200000075384</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>199</v>
+        <v>219.45</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>121</v>
+        <v>177</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D78" s="8">
-        <v>1200000011658</v>
+        <v>1200000075452</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G78" s="6">
-        <v>60</v>
+        <v>219.45</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D79" s="8">
-        <v>1200000075186</v>
+        <v>1200000070822</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>176.5</v>
+        <v>150.15</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D80" s="8">
+        <v>1200000065651</v>
+      </c>
+      <c r="E80" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="C80" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F80" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>59.5</v>
+        <v>109.45</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="C81" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="8">
-        <v>1200000075339</v>
+        <v>1200000075490</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>220.5</v>
+        <v>121.55</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C82" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="C82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="8">
-        <v>1200000070709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000076039</v>
+      </c>
+      <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>71</v>
+        <v>201.85</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C83" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="C83" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="8">
-        <v>1200000075377</v>
+        <v>1200000075391</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>231</v>
+        <v>231.55</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
+    </row>
+    <row r="84" spans="1:13" customHeight="1" ht="71">
+      <c r="A84" s="6"/>
+      <c r="B84" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D84" s="8">
+        <v>1200000068744</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="6">
+        <v>127.05</v>
+      </c>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="6"/>
+      <c r="L84" s="6"/>
+      <c r="M84" s="5"/>
+    </row>
+    <row r="85" spans="1:13" customHeight="1" ht="71">
+      <c r="A85" s="6"/>
+      <c r="B85" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D85" s="8">
+        <v>1200000079900</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="6">
+        <v>44.55</v>
+      </c>
+      <c r="H85" s="6"/>
+      <c r="I85" s="6"/>
+      <c r="J85" s="6"/>
+      <c r="K85" s="6"/>
+      <c r="L85" s="6"/>
+      <c r="M85" s="5"/>
+    </row>
+    <row r="86" spans="1:13" customHeight="1" ht="71">
+      <c r="A86" s="6"/>
+      <c r="B86" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D86" s="8">
+        <v>1200000075292</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="6">
+        <v>242</v>
+      </c>
+      <c r="H86" s="6"/>
+      <c r="I86" s="6"/>
+      <c r="J86" s="6"/>
+      <c r="K86" s="6"/>
+      <c r="L86" s="6"/>
+      <c r="M86" s="5"/>
+    </row>
+    <row r="87" spans="1:13" customHeight="1" ht="71">
+      <c r="A87" s="6"/>
+      <c r="B87" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D87" s="8">
+        <v>1200000075438</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="6">
+        <v>178.75</v>
+      </c>
+      <c r="H87" s="6"/>
+      <c r="I87" s="6"/>
+      <c r="J87" s="6"/>
+      <c r="K87" s="6"/>
+      <c r="L87" s="6"/>
+      <c r="M87" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>