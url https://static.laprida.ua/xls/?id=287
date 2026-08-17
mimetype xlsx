--- v0 (2026-06-15)
+++ v1 (2026-08-17)
@@ -14,735 +14,805 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Ланцюжки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>00:37</t>
+    <t>21:35</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Ланцюжок (45 см) 12-76084</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Тип виробу:каучуковый шнурок  с застежкой
+    <t>Ланцюжок 12-68560</t>
+  </si>
+  <si>
+    <t>12-68560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:44 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-64524</t>
+  </si>
+  <si>
+    <t>12-64524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:48 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68553</t>
+  </si>
+  <si>
+    <t>12-68553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:48 см
+Товщина:2 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68485</t>
+  </si>
+  <si>
+    <t>12-68485</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:42 см
+Товщина:3 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68683</t>
+  </si>
+  <si>
+    <t>12-68683</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:42 см
+Товщина:2 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-64586</t>
+  </si>
+  <si>
+    <t>12-64586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:56 см
+Товщина:3 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68720</t>
+  </si>
+  <si>
+    <t>12-68720</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81736</t>
+  </si>
+  <si>
+    <t>12-81736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:цепочка
 Довжина:45 см
+Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...5 lines deleted...]
-    <t>12-56765</t>
+    <t>Ланцюжок 12-56727</t>
+  </si>
+  <si>
+    <t>12-56727</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68690</t>
+  </si>
+  <si>
+    <t>12-68690</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-58158</t>
+  </si>
+  <si>
+    <t>12-58158</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:цепочка
 Довжина:46 см
 Товщина:1 мм
 </t>
   </si>
   <si>
+    <t>Ланцюжок 45см 12-81781</t>
+  </si>
+  <si>
+    <t>12-81781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:цепочка
+Довжина:45 см
+Товщина:3 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81842</t>
+  </si>
+  <si>
+    <t>12-81842</t>
+  </si>
+  <si>
+    <t>Ланцюжок з кулоном 12-60205</t>
+  </si>
+  <si>
+    <t>12-60205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:42 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок (45см) 12-75544</t>
+  </si>
+  <si>
+    <t>12-75544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:колье с кулоном
+Довжина:45 см
+</t>
+  </si>
+  <si>
     <t>Ланцюжок 12-56796</t>
   </si>
   <si>
     <t>12-56796</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:цепочка
 Довжина:58 см
 Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-68553</t>
-[...2 lines deleted...]
-    <t>12-68553</t>
+    <t>Ланцюжок 12-64562</t>
+  </si>
+  <si>
+    <t>12-64562</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-56604</t>
+  </si>
+  <si>
+    <t>12-56604</t>
+  </si>
+  <si>
+    <t>Ланцюжок (45см) 12-75513</t>
+  </si>
+  <si>
+    <t>12-75513</t>
+  </si>
+  <si>
+    <t>Ланцюжок з кулоном (45см) 12-61882</t>
+  </si>
+  <si>
+    <t>12-61882</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:колье с кулоном
+Довжина:50 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок з кулоном (45см) 12-61899</t>
+  </si>
+  <si>
+    <t>12-61899</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
+Тип виробу:колье с кулоном
+Довжина:50 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок з кулоном (45см) 12-61943</t>
+  </si>
+  <si>
+    <t>12-61943</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-49965</t>
+  </si>
+  <si>
+    <t>12-49965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
 Тип виробу:цепочка
 Довжина:48 см
-Товщина:2 мм
+Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок з кулоном 12-57977</t>
-[...2 lines deleted...]
-    <t>12-57977</t>
+    <t>Ланцюжок 12-53238</t>
+  </si>
+  <si>
+    <t>12-53238</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:колье с кулоном
-Довжина:42 см
-[...37 lines deleted...]
-Довжина:45 см
+Довжина:52 см
+Товщина:1 мм
 </t>
   </si>
   <si>
     <t>Кольє з кулоном</t>
   </si>
   <si>
     <t>12-13959</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:колье с кулоном
 Довжина:52 см
 Товщина:1 мм
 </t>
   </si>
   <si>
     <t>12-13911</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:колье с кулоном
 Довжина:46 см
 Товщина:1 мм
 </t>
   </si>
   <si>
     <t>12-13942</t>
   </si>
   <si>
-    <t>Ланцюжок</t>
-[...11 lines deleted...]
-  <si>
     <t>Ланцюжок 12-13980</t>
   </si>
   <si>
     <t>12-13980</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:цепочка
 Довжина:45 см
 Товщина:2,5 мм
 </t>
   </si>
   <si>
-    <t>Намисто 12-64395</t>
-[...7 lines deleted...]
-Товщина:3 мм
+    <t>Ланцюжок 45см 12-81866</t>
+  </si>
+  <si>
+    <t>12-81866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:цепочка
+Довжина:45 см
+Товщина:2 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-68683</t>
-[...2 lines deleted...]
-    <t>12-68683</t>
+    <t>Кольє 12-50916</t>
+  </si>
+  <si>
+    <t>12-50916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:колье с кулоном
+Довжина:46 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68386</t>
+  </si>
+  <si>
+    <t>12-68386</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:цепочка
-Довжина:42 см
+Довжина:44 см
 Товщина:2 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-56727</t>
-[...8 lines deleted...]
-Товщина:1 мм
+    <t>Ланцюжок 45см 12-81972</t>
+  </si>
+  <si>
+    <t>12-81972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:колье с кулоном
+Довжина:45 см
 </t>
-  </si>
-[...10 lines deleted...]
-    <t>12-64470</t>
   </si>
   <si>
     <t>Сережки 12-50824</t>
   </si>
   <si>
     <t>12-50824</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:колье с кулоном
 Довжина:48 см
 Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-68560</t>
-[...2 lines deleted...]
-    <t>12-68560</t>
+    <t>Ланцюжок 12-68379</t>
+  </si>
+  <si>
+    <t>12-68379</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-64470</t>
+  </si>
+  <si>
+    <t>12-64470</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68522</t>
+  </si>
+  <si>
+    <t>12-68522</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68669</t>
+  </si>
+  <si>
+    <t>12-68669</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81835</t>
+  </si>
+  <si>
+    <t>12-81835</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81903</t>
+  </si>
+  <si>
+    <t>12-81903</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:45 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68508</t>
+  </si>
+  <si>
+    <t>12-68508</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68607</t>
+  </si>
+  <si>
+    <t>12-68607</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-57946</t>
+  </si>
+  <si>
+    <t>12-57946</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:цепочка
+Довжина:46 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-57991</t>
+  </si>
+  <si>
+    <t>12-57991</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-58028</t>
+  </si>
+  <si>
+    <t>12-58028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Тип виробу:цепочка
+Довжина:40 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68164</t>
+  </si>
+  <si>
+    <t>12-68164</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68577</t>
+  </si>
+  <si>
+    <t>12-68577</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-64487</t>
+  </si>
+  <si>
+    <t>12-64487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
 Тип виробу:цепочка
 Довжина:44 см
 Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-68362</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Колір металу:серебро
+    <t>Ланцюжок 45см 12-81750</t>
+  </si>
+  <si>
+    <t>12-81750</t>
+  </si>
+  <si>
+    <t>Ланцюжок (45см) 12-79894</t>
+  </si>
+  <si>
+    <t>12-79894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:леска с камнем
+Довжина:45 см
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81767</t>
+  </si>
+  <si>
+    <t>12-81767</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81798</t>
+  </si>
+  <si>
+    <t>12-81798</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68225</t>
+  </si>
+  <si>
+    <t>12-68225</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68706</t>
+  </si>
+  <si>
+    <t>12-68706</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-45479</t>
+  </si>
+  <si>
+    <t>12-45479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
 Тип виробу:цепочка
-Довжина:44 см
+Довжина:52 см
+Товщина:1 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок на ногу 45см 12-81989</t>
+  </si>
+  <si>
+    <t>12-81989</t>
+  </si>
+  <si>
+    <t>Намисто 12-64401</t>
+  </si>
+  <si>
+    <t>12-64401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:колье с кулоном
+Довжина:40 см
 Товщина:2 мм
 </t>
-  </si>
-[...10 lines deleted...]
-    <t>12-68706</t>
   </si>
   <si>
     <t>Ланцюжок 12-64531</t>
   </si>
   <si>
     <t>12-64531</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Тип виробу:цепочка
 Довжина:42 см
 Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-48432</t>
-[...2 lines deleted...]
-    <t>12-48432</t>
+    <t>Ланцюжок 12-64494</t>
+  </si>
+  <si>
+    <t>12-64494</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81804</t>
+  </si>
+  <si>
+    <t>12-81804</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-66917</t>
+  </si>
+  <si>
+    <t>12-66917</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-70839</t>
+  </si>
+  <si>
+    <t>12-70839</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:цепочка
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81774</t>
+  </si>
+  <si>
+    <t>12-81774</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81927</t>
+  </si>
+  <si>
+    <t>12-81927</t>
+  </si>
+  <si>
+    <t>Ланцюжок (50 см) 12-76077</t>
+  </si>
+  <si>
+    <t>12-76077</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:каучуковый шнурок  с застежкой
+Довжина:50 см
+</t>
+  </si>
+  <si>
+    <t>Намисто 12-64395</t>
+  </si>
+  <si>
+    <t>12-64395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:колье с кулоном
+Довжина:40 см
+Товщина:3 мм
+</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81828</t>
+  </si>
+  <si>
+    <t>12-81828</t>
   </si>
   <si>
     <t>Ланцюжок з кулоном 12-60038</t>
   </si>
   <si>
     <t>12-60038</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:колье с кулоном
 Довжина:42 см
 Товщина:1 мм
 </t>
   </si>
   <si>
-    <t>Ланцюжок 12-68164</t>
-[...305 lines deleted...]
-  <si>
     <t>Ланцюжок 12-65613</t>
   </si>
   <si>
     <t>12-65613</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Тип виробу:колье с кулоном
 Довжина:44 см
 Товщина:1 мм
 </t>
   </si>
   <si>
+    <t>Ланцюжок (45см) 12-75520</t>
+  </si>
+  <si>
+    <t>12-75520</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81897</t>
+  </si>
+  <si>
+    <t>12-81897</t>
+  </si>
+  <si>
+    <t>Ланцюжок 45см 12-81712</t>
+  </si>
+  <si>
+    <t>12-81712</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68409</t>
+  </si>
+  <si>
+    <t>12-68409</t>
+  </si>
+  <si>
+    <t>Ланцюжок (45см) 12-75568</t>
+  </si>
+  <si>
+    <t>12-75568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Тип виробу:цепочка
+Довжина:45 см
+</t>
+  </si>
+  <si>
     <t>Ланцюжок 12-56376</t>
   </si>
   <si>
     <t>12-56376</t>
   </si>
   <si>
-    <t>Ланцюжок 12-56604</t>
-[...19 lines deleted...]
-</t>
+    <t>Ланцюжок 45см 12-81941</t>
+  </si>
+  <si>
+    <t>12-81941</t>
+  </si>
+  <si>
+    <t>Ланцюжок 12-68362</t>
+  </si>
+  <si>
+    <t>12-68362</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -817,51 +887,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d12b296ce183ce0901d2891f0b4141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a15e3e29145f20c3fb89aa63119dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ad7d9c0a525a1fc8ccb04e55001863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2ad0586f1f2bb80349f7d7bb499404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7e4805dd7772d1093e17b97e8a8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c877948e24d7d8fb679d4a0cc4836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe025dfd5bde8889224ee31719eaaf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f85a85c6eb998fd47fc69d43a54eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d88936e1cb5207623bf4b867353e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f187c34731491c8b79eb5d467035710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1efa37aaf083fa0e1f9ae3f09fae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13b9e4d9735d932714cd2af7a1cd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc71b0a5f2d9248cebc01c316fc30813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8434efaf1587fd92e7fb285d1aa9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1869de0800c116feec41e561b1b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43461c935ece6a3f7c80b731b2c2c9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca7c3044881dc73f1e6307c62548717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9153c6dc0a0a1b1d8d0ad1863c6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8783f1ed9fb819aa004f806ab38a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be69bbee42f68a4bd9103ecbbe77e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae24ffe7567ae48f64fd773edd2450321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89be2651850073a5a60dcbcc5c0d1d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74028dc6255da0706ae2d097cf92dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8de26197c24d9036c906a088da502024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7172ed21837eedeeb93cac85de4a74725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412cf1ac6fa959e2a3ef15bfc4bada26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61450808ceafb48aa7403cc7e586627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67471a191bbef8f1256595e7f2730c5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822587acdba5c1c527b0851071b317929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501edb736ce1697adbd70c76ce50f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e38bf6d51deabb1961d1e85a7ad8c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a74435387773b8a9c19255c9c9be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511cb41cf75e1e09927e1d95b304ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2c0090c589c82cefa2b344e8708a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac48da68e4bc52764701c65751f705135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f220eb56f27f8039216ca00ae22fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f83e97086a9755f4c197793e6370437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95ca96e1c5231f0a425dd8d40996738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fd5741c8a86e59698e8b864ab65139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8676b6bbfcc94aadff3ed656291781a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea17fd4f04e6e8cb781f751930c20841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277234a37adb20cba0ae80194879ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce56ad8833ea90a9b02f23febff98543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7e880b26d67f5fa037a7be128a5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0e0f49230670d0d9019b678f440945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e812e595f186dbfc8d06f9bccf60be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f036716c114198970918fdb1e0bb6da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80729bb1d27601a379021074521a3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257d6ec36b25c6c0f064b8a1a4ef9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3306fa32948a6e5a5a8f45f9fbef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b776b87f2f1f73f55bf6a25bddcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326866f7025bd448f77a08b220e44e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c2de404849f26c3f638d92fe3f9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd18d7a738fec826c79c635274a93654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eeb56d43f54f01053a93782927bae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc66ecb5d186dcbdf7b1bd28a63c4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade35818969d25ea6b8352f8a6956f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07a452fcb61332a2d302a558d42e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d4aab7d516667849657b22dfb2fdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaedec26cd08985094fb7f04945f7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14caf7b98b1a697e8b767fa0766c9a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101606f61b80ee1e8abf02002b6018562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c985126aa62e53997b3ec8cb4397b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c18a5b35202791e1820d5bb0d1ac564.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fec3d369aeceff2cebe2fe2dd807e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430414f22e21a3b9daf069a8bb6d04fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f861b3f7657fe491e6b15c283e4713c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2596491d50a1bb9f6a01f96492244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab6972f17847c9938dce92ae4fcbd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650387b5bcfa1b0114f1bc1f129f08436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92411764bae27f5e99f4f9a929082c167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f082d0b39fe92b4896281fd6c41e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6d9b4ff83aaf17f0695d9e359db489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce2985c85235c056a9cfa31608ac5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461837f6c7f39de88a530c2970a8f3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7388494e69dfd6aa4b85b6b7f1686a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c3e2a9c72e376ebcaab6ac5eaa9f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dd17d2655b8a40228eb3e973627d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521af6e0c3c3fdfa0a5ca071ebf56015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602e3ddc814c32eac584549923fc5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd478c721dde275da210e095575f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30426f0ad4da73e9068e7650a19bd5ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de64a98d60759083dc854f416afef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283168f556d3b2fe21055a7edfb02a1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c36655f5c5326dc228338ee61433bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6205545cb56d577d6a97d096519822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02c25219c2aeaf116497c68dc038323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f66697d1e45defc6f22cea29e4cb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72cd7479710e2fd818705e2bd8930925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f85fb49c2ed7ed7e40840f0fdfee0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664d6f2ec5c32c78120b3b90d0994127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135684aa4c1ac4c5e57b414c2bb074028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d50267ea79e42bc3754470b681bb5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf362e1a2b3a0819226e32969d9b496e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee4de7912fa23cc1ef586d6d8dcb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878df7d6fd8a3d8147e2b2cef24e6c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c552d60dde29a7cadc6b0dff0aa2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e991cd50a5ba9258c5ae9fa56d331634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18819069cb76c4ae719bf9508daf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c41e40eaab0c9e432d365310e9354736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200db6f664be11eedcb49caf0060833737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec297960a53695fef5058ab6b9930438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad630a8843c3290745f1bae7e55bf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a4927bc28f6a950b803c23fed17a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1818d8bf3c30fe8099e7f5372bfec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af49ee3498d5a61f24648571c0bcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9254872b870c7f56c3e67c224f7a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e001ef1920a09b87b0d6fcf0076c7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7192d2f2c03dfe2102f613a1826fd0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47024f6b487ccdb6b027705e13f969346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138368ce1f8f6ea57d1fa974ff798f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c97426b18c7aac15dbc64f2ce5a6f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a277608f242d01277ee3c317a03849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe184aac51a8e84eaf557906455c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef090ab93e5cd20136796c1ddefebb2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea099362308076ddeabaa91f0ddb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a644d2c21e7bf622518049b30cadcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec062cf15deb62d94bb46f470474c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13329acb26105423326ec423670dcc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8218e3d4ff1884ef7966eaa71fc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a91a3bdd5404159ac79585715f26257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84561bd5865d39b39fd9627d13c91558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e15324e75d800288be131264d3e6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39186ba71350b31dd48e73ed9a2fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8228bf4decf1b515901f626ecaad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa59efadb2dcb92a794d056160b8cb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e46d7e2a499e10f15ccb28d566ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd562ee86b950ab0ee7c4f5fad06bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f5669ef7284038e099dd2c89112865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df42188f44eae07a2b6874e37ba3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb194d69deeac9ab052388800db9aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51179c30ded9658038efa3850602a5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912297e1bc190fad1598d0dfb8b1c5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2d1aae6cc757087202f8026643b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428558a16aa36c5fab93917a2be5a2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d1b2e3fcae4c26cff1c864b0d337f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e16e09579e98cc512f9db4f141bf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820289c7e91e8b854f2477f5f12dedc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997fc449e530f69d42d3ce1750df46475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ba9f9672a3784afbac3950fb9cd176.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2729,50 +2799,410 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3039,54 +3469,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/cepochki/287/?utm_source=price&amp;utm_campaign=price_cepochki" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M70"/>
+  <dimension ref="A1:M82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M70" sqref="M70"/>
+      <selection activeCell="M82" sqref="M82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3182,1768 +3612,2092 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1200000076084</v>
+        <v>1200000068560</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>57.75</v>
+        <v>79.75</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>1200000056765</v>
+        <v>1200000064524</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>106.15</v>
+        <v>100.1</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>1200000056796</v>
+        <v>1200000068553</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>99.55</v>
+        <v>157.85</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="8">
-        <v>1200000068553</v>
+        <v>1200000068485</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>157.85</v>
+        <v>207.35</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>1200000057977</v>
+        <v>1200000068683</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>130.35</v>
+        <v>98.45</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="8">
         <v>1200000064586</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>273.35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="8">
-        <v>1200000075568</v>
+        <v>1200000068720</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>128.15</v>
+        <v>72.05</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="D14" s="8">
+        <v>1200000081736</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>105.05</v>
+        <v>122.5</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>1200000013959</v>
+        <v>1200000056727</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>66</v>
+        <v>86.34999999999999</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D16" s="8">
-        <v>1200000013911</v>
+        <v>1200000068690</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>163.35</v>
+        <v>96.25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C17" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1200000058158</v>
+      </c>
+      <c r="E17" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D17" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>66</v>
+        <v>98.45</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="8">
-        <v>1200000013331</v>
+        <v>1200000081781</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>148.28</v>
+        <v>172.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="8">
-        <v>1200000013980</v>
+        <v>1200000081842</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>113.85</v>
+        <v>104.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="D20" s="8">
+        <v>1200000060205</v>
+      </c>
+      <c r="E20" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D20" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>119.35</v>
+        <v>87.45</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="D21" s="8">
+        <v>1200000075544</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D21" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>98.45</v>
+        <v>69.84999999999999</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="D22" s="8">
+        <v>1200000056796</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="D22" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>86.34999999999999</v>
+        <v>99.55</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>1200000075544</v>
+        <v>1200000064562</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>69.84999999999999</v>
+        <v>112.75</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="8">
-        <v>1200000064470</v>
+        <v>1200000056604</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>117.15</v>
+        <v>80.84999999999999</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>1200000050824</v>
+        <v>1200000075513</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>129</v>
+        <v>105.05</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1200000061882</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>79.75</v>
+        <v>157.85</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1200000061899</v>
+      </c>
+      <c r="E27" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>34.1</v>
+        <v>157.85</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D28" s="8">
-        <v>1200000068225</v>
+        <v>1200000061943</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>219.45</v>
+        <v>157.85</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" s="8">
+        <v>1200000049965</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>79.75</v>
+        <v>97.23999999999999</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="D30" s="8">
+        <v>1200000053238</v>
+      </c>
+      <c r="E30" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="D30" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>124.85</v>
+        <v>171.05</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="D31" s="8">
+        <v>1200000013959</v>
+      </c>
+      <c r="E31" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="D31" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>108.35</v>
+        <v>66</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="D32" s="8">
+        <v>1200000013911</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="D32" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>120.45</v>
+        <v>163.35</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D33" s="8">
-        <v>1200000068164</v>
+        <v>1200000013942</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>78.09999999999999</v>
+        <v>66</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D34" s="8">
-        <v>1200000068386</v>
+        <v>1200000013980</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>89.65000000000001</v>
+        <v>113.85</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D35" s="8">
-        <v>1200000064432</v>
+        <v>1200000081866</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>50.6</v>
+        <v>137.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D36" s="8">
-        <v>1200000053238</v>
+        <v>1200000050916</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>171.05</v>
+        <v>174.9</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D37" s="8">
-        <v>1200000068577</v>
+        <v>1200000068386</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>100.65</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" s="8">
+        <v>1200000081972</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>100.1</v>
+        <v>199.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" s="8">
+        <v>1200000050824</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>79.75</v>
+        <v>129</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D40" s="8">
-        <v>1200000058158</v>
+        <v>1200000068379</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>98.45</v>
+        <v>52.25</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D41" s="8">
-        <v>1200000061882</v>
+        <v>1200000064470</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>157.85</v>
+        <v>117.15</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D42" s="8">
-        <v>1200000061899</v>
+        <v>1200000068522</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>114</v>
+        <v>54</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>157.85</v>
+        <v>79.75</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D43" s="8">
-        <v>1200000061943</v>
+        <v>1200000068669</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>157.85</v>
+        <v>94.05</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D44" s="8">
-        <v>1200000068669</v>
+        <v>1200000081835</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>94.05</v>
+        <v>152.5</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D45" s="8">
-        <v>1200000057946</v>
+        <v>1200000081903</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>97.34999999999999</v>
+        <v>110.5</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D46" s="8">
-        <v>1200000057991</v>
+        <v>1200000068508</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>88.55</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D47" s="8">
-        <v>1200000058028</v>
+        <v>1200000068607</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>136.95</v>
+        <v>79.75</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D48" s="8">
-        <v>1200000068379</v>
+        <v>1200000057946</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>52.25</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D49" s="8">
-        <v>1200000068485</v>
+        <v>1200000057991</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>132</v>
+        <v>54</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>207.35</v>
+        <v>88.55</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D50" s="8">
-        <v>1200000075520</v>
+        <v>1200000058028</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>121.55</v>
+        <v>136.95</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D51" s="8">
-        <v>1200000060205</v>
+        <v>1200000068164</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>87.45</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D52" s="8">
-        <v>1200000068690</v>
+        <v>1200000068577</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>96.25</v>
+        <v>100.65</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D53" s="8">
-        <v>1200000064494</v>
+        <v>1200000064487</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>135.85</v>
+        <v>99.55</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D54" s="8">
-        <v>1200000075575</v>
+        <v>1200000081750</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>92.95</v>
+        <v>108.5</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D55" s="8">
-        <v>1200000064524</v>
+        <v>1200000079894</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
         <v>100.1</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D56" s="8">
-        <v>1200000068508</v>
+        <v>1200000081767</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>78.65000000000001</v>
+        <v>127.5</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D57" s="8">
-        <v>1200000064562</v>
+        <v>1200000081798</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>112.75</v>
+        <v>117.5</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D58" s="8">
-        <v>1200000064401</v>
+        <v>1200000068225</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>102.85</v>
+        <v>219.45</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000068409</v>
+        <v>1200000068706</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>81.95</v>
+        <v>79.75</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000068720</v>
+        <v>1200000045479</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>58</v>
+        <v>152</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>72.05</v>
+        <v>93.5</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000064487</v>
+        <v>1200000081989</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>99.55</v>
+        <v>58.5</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000075551</v>
+        <v>1200000064401</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>37</v>
+        <v>157</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>92.95</v>
+        <v>102.85</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000070839</v>
+        <v>1200000064531</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>84.15000000000001</v>
+        <v>124.85</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000068607</v>
+        <v>1200000064494</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>79.75</v>
+        <v>135.85</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000050916</v>
+        <v>1200000081804</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>174.9</v>
+        <v>188.5</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000065613</v>
+        <v>1200000066917</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>172</v>
+        <v>54</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>108.35</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000056376</v>
+        <v>1200000070839</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>74</v>
+        <v>169</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>189.75</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000056604</v>
+        <v>1200000081774</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>80.84999999999999</v>
+        <v>112.5</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000066917</v>
+        <v>1200000081927</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>78.65000000000001</v>
+        <v>158.5</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D70" s="8">
         <v>1200000076077</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
         <v>65.45</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
+    </row>
+    <row r="71" spans="1:13" customHeight="1" ht="71">
+      <c r="A71" s="6"/>
+      <c r="B71" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D71" s="8">
+        <v>1200000064395</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" s="6">
+        <v>119.35</v>
+      </c>
+      <c r="H71" s="6"/>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="L71" s="6"/>
+      <c r="M71" s="5"/>
+    </row>
+    <row r="72" spans="1:13" customHeight="1" ht="71">
+      <c r="A72" s="6"/>
+      <c r="B72" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D72" s="8">
+        <v>1200000081828</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" s="6">
+        <v>130.5</v>
+      </c>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="5"/>
+    </row>
+    <row r="73" spans="1:13" customHeight="1" ht="71">
+      <c r="A73" s="6"/>
+      <c r="B73" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D73" s="8">
+        <v>1200000060038</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="6">
+        <v>120.45</v>
+      </c>
+      <c r="H73" s="6"/>
+      <c r="I73" s="6"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="L73" s="6"/>
+      <c r="M73" s="5"/>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="71">
+      <c r="A74" s="6"/>
+      <c r="B74" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D74" s="8">
+        <v>1200000065613</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="6">
+        <v>108.35</v>
+      </c>
+      <c r="H74" s="6"/>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="6"/>
+      <c r="L74" s="6"/>
+      <c r="M74" s="5"/>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="71">
+      <c r="A75" s="6"/>
+      <c r="B75" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D75" s="8">
+        <v>1200000075520</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="6">
+        <v>121.55</v>
+      </c>
+      <c r="H75" s="6"/>
+      <c r="I75" s="6"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="5"/>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="71">
+      <c r="A76" s="6"/>
+      <c r="B76" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D76" s="8">
+        <v>1200000081897</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="6">
+        <v>165.5</v>
+      </c>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="6"/>
+      <c r="L76" s="6"/>
+      <c r="M76" s="5"/>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="71">
+      <c r="A77" s="6"/>
+      <c r="B77" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1200000081712</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="6">
+        <v>110.5</v>
+      </c>
+      <c r="H77" s="6"/>
+      <c r="I77" s="6"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="6"/>
+      <c r="L77" s="6"/>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="71">
+      <c r="A78" s="6"/>
+      <c r="B78" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D78" s="8">
+        <v>1200000068409</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78" s="6">
+        <v>81.95</v>
+      </c>
+      <c r="H78" s="6"/>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="5"/>
+    </row>
+    <row r="79" spans="1:13" customHeight="1" ht="71">
+      <c r="A79" s="6"/>
+      <c r="B79" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D79" s="8">
+        <v>1200000075568</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="6">
+        <v>128.15</v>
+      </c>
+      <c r="H79" s="6"/>
+      <c r="I79" s="6"/>
+      <c r="J79" s="6"/>
+      <c r="K79" s="6"/>
+      <c r="L79" s="6"/>
+      <c r="M79" s="5"/>
+    </row>
+    <row r="80" spans="1:13" customHeight="1" ht="71">
+      <c r="A80" s="6"/>
+      <c r="B80" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D80" s="8">
+        <v>1200000056376</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="6">
+        <v>189.75</v>
+      </c>
+      <c r="H80" s="6"/>
+      <c r="I80" s="6"/>
+      <c r="J80" s="6"/>
+      <c r="K80" s="6"/>
+      <c r="L80" s="6"/>
+      <c r="M80" s="5"/>
+    </row>
+    <row r="81" spans="1:13" customHeight="1" ht="71">
+      <c r="A81" s="6"/>
+      <c r="B81" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D81" s="8">
+        <v>1200000081941</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="6">
+        <v>114.5</v>
+      </c>
+      <c r="H81" s="6"/>
+      <c r="I81" s="6"/>
+      <c r="J81" s="6"/>
+      <c r="K81" s="6"/>
+      <c r="L81" s="6"/>
+      <c r="M81" s="5"/>
+    </row>
+    <row r="82" spans="1:13" customHeight="1" ht="71">
+      <c r="A82" s="6"/>
+      <c r="B82" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D82" s="8">
+        <v>1200000068362</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" s="6">
+        <v>34.1</v>
+      </c>
+      <c r="H82" s="6"/>
+      <c r="I82" s="6"/>
+      <c r="J82" s="6"/>
+      <c r="K82" s="6"/>
+      <c r="L82" s="6"/>
+      <c r="M82" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>