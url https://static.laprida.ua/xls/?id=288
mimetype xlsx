--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -14,782 +14,740 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Підвіски</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>09:48</t>
+    <t>23:16</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Підвіска 12-60878</t>
-[...2 lines deleted...]
-    <t>12-60878</t>
+    <t>Кулон 12-81521</t>
+  </si>
+  <si>
+    <t>12-81521</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Кулон 12-81538</t>
+  </si>
+  <si>
+    <t>12-81538</t>
+  </si>
+  <si>
+    <t>Кулон 12-81545</t>
+  </si>
+  <si>
+    <t>12-81545</t>
+  </si>
+  <si>
+    <t>Кулон 12-81552</t>
+  </si>
+  <si>
+    <t>12-81552</t>
+  </si>
+  <si>
+    <t>Кулон 12-81569</t>
+  </si>
+  <si>
+    <t>12-81569</t>
+  </si>
+  <si>
+    <t>Кулон 12-81576</t>
+  </si>
+  <si>
+    <t>12-81576</t>
+  </si>
+  <si>
+    <t>Підвіска 12-58547</t>
+  </si>
+  <si>
+    <t>12-58547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Дизайн:иконки
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64326</t>
+  </si>
+  <si>
+    <t>12-64326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Дизайн:круглые с камешком
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64258</t>
+  </si>
+  <si>
+    <t>12-64258</t>
+  </si>
+  <si>
+    <t>Підвіска 12-67174</t>
+  </si>
+  <si>
+    <t>12-67174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дизайн:сердечки
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-58905</t>
+  </si>
+  <si>
+    <t>12-58905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Дизайн:сердечки
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-58820</t>
+  </si>
+  <si>
+    <t>12-58820</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Дизайн:сердечки
+</t>
+  </si>
+  <si>
+    <t>Кулон 12-68003</t>
+  </si>
+  <si>
+    <t>12-68003</t>
+  </si>
+  <si>
+    <t>Підвіска 12-58912</t>
+  </si>
+  <si>
+    <t>12-58912</t>
+  </si>
+  <si>
+    <t>Підвіска 12-70891</t>
+  </si>
+  <si>
+    <t>12-70891</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Дизайн:круглые с камешком
+</t>
+  </si>
+  <si>
+    <t>Кулон 12-56161</t>
+  </si>
+  <si>
+    <t>12-56161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Дизайн:другие
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-70884</t>
+  </si>
+  <si>
+    <t>12-70884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Дизайн:крестик
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75049</t>
+  </si>
+  <si>
+    <t>12-75049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Дизайн:крестик
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75124</t>
+  </si>
+  <si>
+    <t>12-75124</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Дизайн:капелька
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Колір металу:серебро
+    <t>Кулон 12-68133</t>
+  </si>
+  <si>
+    <t>12-68133</t>
+  </si>
+  <si>
+    <t>Кулон 12-67983</t>
+  </si>
+  <si>
+    <t>12-67983</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64234</t>
+  </si>
+  <si>
+    <t>12-64234</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75117</t>
+  </si>
+  <si>
+    <t>12-75117</t>
+  </si>
+  <si>
+    <t>Підвіска 12-52903</t>
+  </si>
+  <si>
+    <t>12-52903</t>
+  </si>
+  <si>
+    <t>Підвіска 12-52927</t>
+  </si>
+  <si>
+    <t>12-52927</t>
+  </si>
+  <si>
+    <t>Підвіска 12-51548</t>
+  </si>
+  <si>
+    <t>12-51548</t>
+  </si>
+  <si>
+    <t>Підвіска 12-51593</t>
+  </si>
+  <si>
+    <t>12-51593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
+Дизайн:ключик
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-50367</t>
+  </si>
+  <si>
+    <t>12-50367</t>
+  </si>
+  <si>
+    <t>Підвіска 12-50398</t>
+  </si>
+  <si>
+    <t>12-50398</t>
+  </si>
+  <si>
+    <t>Підвіска 12-50435</t>
+  </si>
+  <si>
+    <t>12-50435</t>
+  </si>
+  <si>
+    <t>Кулон 12-32325</t>
+  </si>
+  <si>
+    <t>12-32325</t>
+  </si>
+  <si>
+    <t>Кулон 12-68119</t>
+  </si>
+  <si>
+    <t>12-68119</t>
+  </si>
+  <si>
+    <t>Підвіска 12-52897</t>
+  </si>
+  <si>
+    <t>12-52897</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:золото
 Дизайн:другие
 </t>
   </si>
   <si>
-    <t>Кулон 12-68003</t>
-[...133 lines deleted...]
-    <t>12-58912</t>
+    <t>Кулон 12-42416</t>
+  </si>
+  <si>
+    <t>12-42416</t>
+  </si>
+  <si>
+    <t>Кулон 12-42348</t>
+  </si>
+  <si>
+    <t>12-42348</t>
+  </si>
+  <si>
+    <t>Кулон 12-39393</t>
+  </si>
+  <si>
+    <t>12-39393</t>
+  </si>
+  <si>
+    <t>Кулон 12-35319</t>
+  </si>
+  <si>
+    <t>12-35319</t>
+  </si>
+  <si>
+    <t>Підвіска</t>
+  </si>
+  <si>
+    <t>12-19944</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64203</t>
+  </si>
+  <si>
+    <t>12-64203</t>
   </si>
   <si>
     <t>Кулон 12-37115</t>
   </si>
   <si>
     <t>12-37115</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Дизайн:бусины, шармы
 </t>
   </si>
   <si>
-    <t>Кулон 12-37122</t>
-[...2 lines deleted...]
-    <t>12-37122</t>
+    <t>Підвіска 12-50169</t>
+  </si>
+  <si>
+    <t>12-50169</t>
+  </si>
+  <si>
+    <t>Підвіска 12-50244</t>
+  </si>
+  <si>
+    <t>12-50244</t>
+  </si>
+  <si>
+    <t>Підвіска 12-50275</t>
+  </si>
+  <si>
+    <t>12-50275</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64241</t>
+  </si>
+  <si>
+    <t>12-64241</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64265</t>
+  </si>
+  <si>
+    <t>12-64265</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75032</t>
+  </si>
+  <si>
+    <t>12-75032</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75094</t>
+  </si>
+  <si>
+    <t>12-75094</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64340</t>
+  </si>
+  <si>
+    <t>12-64340</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59780</t>
+  </si>
+  <si>
+    <t>12-59780</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59841</t>
+  </si>
+  <si>
+    <t>12-59841</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59896</t>
+  </si>
+  <si>
+    <t>12-59896</t>
+  </si>
+  <si>
+    <t>Підвіска 12-62643</t>
+  </si>
+  <si>
+    <t>12-62643</t>
+  </si>
+  <si>
+    <t>Кулон 12-68102</t>
+  </si>
+  <si>
+    <t>12-68102</t>
+  </si>
+  <si>
+    <t>Кулон 12-75896</t>
+  </si>
+  <si>
+    <t>12-75896</t>
+  </si>
+  <si>
+    <t>Кулон 12-67952</t>
+  </si>
+  <si>
+    <t>12-67952</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64210</t>
+  </si>
+  <si>
+    <t>12-64210</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64319</t>
+  </si>
+  <si>
+    <t>12-64319</t>
+  </si>
+  <si>
+    <t>Кулон 12-68010</t>
+  </si>
+  <si>
+    <t>12-68010</t>
+  </si>
+  <si>
+    <t>Кулон 12-75872</t>
+  </si>
+  <si>
+    <t>12-75872</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75063</t>
+  </si>
+  <si>
+    <t>12-75063</t>
+  </si>
+  <si>
+    <t>Підвіска 12-50152</t>
+  </si>
+  <si>
+    <t>12-50152</t>
+  </si>
+  <si>
+    <t>Підвіска 12-52842</t>
+  </si>
+  <si>
+    <t>12-52842</t>
+  </si>
+  <si>
+    <t>Підвіска 12-72741</t>
+  </si>
+  <si>
+    <t>12-72741</t>
+  </si>
+  <si>
+    <t>Кулон 12-68065</t>
+  </si>
+  <si>
+    <t>12-68065</t>
+  </si>
+  <si>
+    <t>Кулон 12-44632</t>
+  </si>
+  <si>
+    <t>12-44632</t>
+  </si>
+  <si>
+    <t>Кулон 12-48210</t>
+  </si>
+  <si>
+    <t>12-48210</t>
+  </si>
+  <si>
+    <t>Кулон 12-75889</t>
+  </si>
+  <si>
+    <t>12-75889</t>
+  </si>
+  <si>
+    <t>Сережки 12-65590</t>
+  </si>
+  <si>
+    <t>12-65590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дизайн:круглые с камешком
+</t>
+  </si>
+  <si>
+    <t>Кулон 12-67945</t>
+  </si>
+  <si>
+    <t>12-67945</t>
+  </si>
+  <si>
+    <t>Підвіска 12-67020</t>
+  </si>
+  <si>
+    <t>12-67020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дизайн:бантик
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59735</t>
+  </si>
+  <si>
+    <t>12-59735</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59766</t>
+  </si>
+  <si>
+    <t>12-59766</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59810</t>
+  </si>
+  <si>
+    <t>12-59810</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59834</t>
+  </si>
+  <si>
+    <t>12-59834</t>
+  </si>
+  <si>
+    <t>12-13102</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59995</t>
+  </si>
+  <si>
+    <t>12-59995</t>
+  </si>
+  <si>
+    <t>Підвіска 12-59940</t>
+  </si>
+  <si>
+    <t>12-58509</t>
+  </si>
+  <si>
+    <t>Підвіска 12-58523</t>
+  </si>
+  <si>
+    <t>12-58523</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75100</t>
+  </si>
+  <si>
+    <t>12-75100</t>
+  </si>
+  <si>
+    <t>Підвіска 12-70914</t>
+  </si>
+  <si>
+    <t>12-70914</t>
+  </si>
+  <si>
+    <t>Кулон 12-67990</t>
+  </si>
+  <si>
+    <t>12-67990</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64272</t>
+  </si>
+  <si>
+    <t>12-64272</t>
+  </si>
+  <si>
+    <t>Підвіска 12-75087</t>
+  </si>
+  <si>
+    <t>12-75087</t>
+  </si>
+  <si>
+    <t>Кулон 12-68027</t>
+  </si>
+  <si>
+    <t>12-68027</t>
   </si>
   <si>
     <t>Кулон 12-75933</t>
   </si>
   <si>
     <t>12-75933</t>
   </si>
   <si>
-    <t>Підвіска 12-64203</t>
-[...20 lines deleted...]
-    <t>12-68041</t>
+    <t>Кулон 12-68096</t>
+  </si>
+  <si>
+    <t>12-68096</t>
+  </si>
+  <si>
+    <t>Підвіска 12-70952</t>
+  </si>
+  <si>
+    <t>12-70952</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 Дизайн:капелька
 </t>
   </si>
   <si>
-    <t>Кулон 12-67945</t>
-[...17 lines deleted...]
-    <t>Підвіска</t>
+    <t>Підвіска 12-60878</t>
+  </si>
+  <si>
+    <t>12-60878</t>
+  </si>
+  <si>
+    <t>Підвіска 12-60885</t>
+  </si>
+  <si>
+    <t>12-60885</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64128</t>
+  </si>
+  <si>
+    <t>12-64128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Колір металу:серебро
+Дизайн:ключик
+</t>
+  </si>
+  <si>
+    <t>Підвіска 12-64357</t>
+  </si>
+  <si>
+    <t>12-64357</t>
   </si>
   <si>
     <t>12-8122</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 Дизайн:иконки
 </t>
   </si>
   <si>
-    <t>Кулон 12-67983</t>
-[...10 lines deleted...]
-  <si>
     <t>Кулон 12-67976</t>
   </si>
   <si>
     <t>12-67976</t>
-  </si>
-[...415 lines deleted...]
-    <t>12-75100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -864,51 +822,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc269d88c8f38c5f1d9bd0146527021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10151eb2f753cde8db18b448de20cc0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb17b8d2ccfb6efbc26f6f14cba50c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564fb3e82084febbd40748056b0c4994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a76111f76b5d1f3c5750f8f61a77935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146a186fb3e145bc061923043abb5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb3b6b471e7a1bd793f1f138ed0cdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3673162590e24c51ff1fff3cc1128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce71e897d4e3c4288cc12d18ad6f7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471640d167f30347c8cc10be1cb1a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a5ec51d3bcda541ae8e8553d1b37b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fdf221ed5d4d8515054574700fdc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23088428cc5525411549cc309000e08b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18cc3508a5dfd958dac67570a414fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5b9cc4f4494c13bd7cdcd59f0e47c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfed7630be55e207799039d15ad8c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aef57b378678af507c8912683ebf7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396804e9847737969c1b29695952d2b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31cd05788ad7fc8216a1b35e7c9b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319e0ec588fb921b6e60337b5693bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82b12c0581f2ea1b9d155a605ae2bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc004159cffe1bb8e4a14f5e6ea4b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b96d08cf2eafec1ed2c240ef1cad823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8cd7ce3a939fde113869c2ff5acf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7cdf5196c805478d8ee996cee572325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae7fcaff4850ed2a81b9437d8fdc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e427a04e4661702356dabeab030027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a8a8c98f14dd4a1541fdfba06dbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eef8f189c728a665a325ed154c03229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe67ecaecba08280fdcc12a2b9926e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23010ba75fc3320ef91b9e63473f9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26422163e15ddb69eeec7a7b9bd9eb9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65eea4d85f35cf27ae1ba0019696233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2e684ef75d9929053a2ad8bf239f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1a7a9f94a6f5a036971645e4fa9f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b79f166b5f91aaa272356721b9c1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a183348627b0bff46f53436143ad5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176cbb56608367ea14416d23920dc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa448a09e0c94dd09292c309611744739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9993e018b4f26b58f3b896ef296340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506b5f12741b12829af5d22ed52908c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a26b5cdd83a086a8c144b034cef7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308dae621d30c9f05c4740416eb278743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79e2adac05e0afc894d22852dced8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beace385a93e70f16334abfdf9e2d0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccf37f3b9859768b6f21cbc78ae37846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61420f0eed4bb006bedfc8163389f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab585da8946ccd0a4fc8a89225fbf8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad39aceae6a4aa47aca9b12d40a8e6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c76e2c363c7c5b81ab68652b567d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971451ff2be905a62d7a7123029b9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45933dbf08410731aad619718f66bf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b3ff00fea68371740ff227d94984d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d4949b79d7097696fa1914d6144e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19dbfeabed1154fb4528e31482b98855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2773a2d1f7388c2bf5490a9b5c34956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e2a736f74eae5296ccda22d10166357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc4496c75e984fe58ce1da7d611ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b64e22e10a3281b387d4da4ca0e3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4842bd0c86745a994a64e286dbcc87560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded80e04746faf54c2d0cc68c3528b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad824b97ced3e7d690f46bf0a8ff7d7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd728e0d6ba6aa8a2366454496f95763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc327ec587f556e06fa4f9adbcd2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa632a648361ecdedb3bc92711699165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238f6764940fbe403f1f6e80616ef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe2e3787839b4cf29381eb10b4bdbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa98a9c977ce7e14965c6593af3dbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c549dfdce4a1570aebc7e66106d73d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a93087b237ab4ba5c0cb507b5c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a77528a5c9ba321c4bb9d5b2c672771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218055c869c25787f5da2bd81162b9ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ab2fdd53f0b7e1387f463841410b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44c76873584ae4080fe479de55f50374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d2abf6e6315cc6749636c40fe38975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd7ba5c50d4f04d0a9d5d9e3a847f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409de9ac67dc7713d69658c1de7843e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14bbf12839920e2a9a65241918238678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b77c79ead580d6e6b9cce57ac41f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96770fd32f6e4d2785e887682715e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c723d048bd5c4ef73c65d0208b5cda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3efe9314b03ee50695a25684d0eef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c4b0d14fbd453893ed8eeaca020083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834f183962b9f2b36b3bd8ff45c743284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce5022bd7cc818951d31d39e65187a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110cd4356ca99c79e2d4a933e7da2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f17d761c69d9a4d4464e3b5b42587687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ad639c8ca1b5441fad71aa7ef68b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1253dd54ed3d4b29f33d4125198ad6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424773fa7f7ed7436591f37a191559490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10158aca14f733b1d84408390738c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439767d4d62cd2b13dad39f0c7741ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60472b7190c687d507a3c609cc11cc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eba0378d3ccc0d6fd5b39224b2b4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eafe3537665bd90f7267eebb8b8b5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0d06a0fa59fa3bbc242a39d3224596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10dabcf1d573d86473269ed399926997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87bf91e6a51df3063cde80241217f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4b2a7bd49a9ac8617674367c690899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97982e00e5204924948a53b13814d100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ffe6756c906b9926b7fadd2b767241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd4319e8596539c54f69a683a132b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31122990bac94049a9617eff930dfed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e3fdd7387f3a0babfdb8f2e6a0004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea60d327d4d3b8b1f4f75b7bbadace25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cddf27c398fe84ec4ab2363f2359fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72740664ddb3f915a4c62a33ad748c127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1851737519634edbc79ec11b96f7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e036b5bca5606c9c1b91c7550144e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35084b9938aeb7929c13e39c7a14e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f1decc69b2d2d42bf16241cf580da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5a69e31a1705c243774b2e25888512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a287200302732abe561858dcec2c0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2bc902ea8ecbbc7af09e9efcaae6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca3d1abd045f5e0346bb304a4f8c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620811f429ba8cffe789ac1f379728216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a38a60839e26d2db36b147c9aba5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503d197d65618eee40e08ebfa4d9adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d08ee2ddbd100e59b47b4dfcae577219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577612bc2de9181f2c29ecb30805574a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0cb4aab6da32719c0753833a89dd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dcbb770795b371cb0fd43d8870e4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9c14a0b126da0c77d42a350cbdc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186a368af616d8dfbc06d802846904024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f8fc57951f8b7ee459150d05d22825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f118247fb106f917b296c61b3485d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a32e0ce93752cdebb55acb218975027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4edb366fbdfcd96a1c6a4ab6889828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13971d38ccad5c718ccbc8009ecef029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381e7fcb72c996e4c03508b79dcd2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b4aa130c2e2f152996490e7c72e9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d2909f252ccd6c2811b4a5093f9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5e3ba06af8e97cc51d744cb6e68a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd6e88934dbb39bb1f42e035d5a7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120714bb3e1226840f4f8b40060cfd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509beddbaeb73d177b997d1e0d48f6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056c5331af74798f7a451dee43c04f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc123e417ad5689e8e630ba8ec8c522038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2a1a1f8131075e14a7c8f0185ac7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cfcc5fca5a99059bdc1fac7122a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249d14d99440bd903ff48cb806d77d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debd39f2494837ae45904d441b93e4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3cf33d98b54cc6be4017e5fc613f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07900808d22beb16276177e6d88e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8936504b99f2f2fa2908f063d5d8be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcbe326df22a509f8e16a571604ced46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b97d0c70319db750274d3124b5a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca1364ca2e1489f6deddfaa5b0b5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe1d06787386f87a9a690a509df5be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b4c9f7c8943f547f59a32f4d4f1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cef34f87ddd217a8eeeab6cfda0d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d8f1a0ab00e8c5de72e74cab20f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd82b9cb31f288d635ffa593839c7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce085dd61d4a3361db3c872b3b2dafc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ffbe556184afef18ede1e2c95150255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceb7b6fcdda3fbd17e62bf2c94a66456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7b76718d946386fb05e2f4647d0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d8c9ce1f9c9f70c1522904d0c00b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8bf90c33a11e185082a1910bd356f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb833d4d34fc57ff64c9d53ac1aa7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d2d37100c599aae65803f70a20d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb4a7dc35a3e16e4bae04960ee64ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611af0f2f2db594e8c1583f605a00963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a94f976893ddd474bd6d627c159464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3de3b5a87b04c2c8f183b75b728465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be143fb44a39bee8fb31818a5b61827f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c6c7a669d76828cd31d6444ce3a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b86175b805bdc7a62b40384f572b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350a1293a8d8d6014fd5e33ffe4a9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd4c4933866436866360aa43ce1c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cec7bd1647ec0437cd710c54916a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322108d2763c33f6341d2e1f4f37bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070f38c3034e861be3a9b06aad672473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdbca4c2ca647519244640d5d760d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70fa5c9be5e71de1173ea0c18a74275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6559646fd3a2c6801bdb56fec42276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa311be42c13fdcd523af6144d82e1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a871a8dbe3c96ea8128d78d8b410378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ebd1bcc8166732871cbd2c816c1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e61799b89a84e23b90479e4b5bdbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bc1513f74fe45dc71f675b402c7c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a816a6b4d8f34de68fb9a2697b6a8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf9b2185170c7d5ab155e46d8364a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74301b0950bbb701311329db81926284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb327c41a8aaf4294f22cdfdd5607485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77592ce6e24417d511096ddddfb1077b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f56e43fec91f87ed23a8a5b042ce487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e69cbbd0aefb6e86e4ffdf0d9e252788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f1acfd56dc7c3c4604c1d65afe5c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4a2b4816f4515a7555a7f1bb47af990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511354ec1b135765eb42cd0b3f549c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b6ad51c94edbe129d38bc691b3d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b332cda3ae4ab88ee5dcae116c7db393.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3646,260 +3604,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4166,54 +3914,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/podveski/288/?utm_source=price&amp;utm_campaign=price_podveski" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M106"/>
+  <dimension ref="A1:M99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M106" sqref="M106"/>
+      <selection activeCell="M99" sqref="M99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4309,2740 +4057,2539 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1200000060878</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081521</v>
+      </c>
+      <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>91.5</v>
+        <v>95.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="8">
-        <v>1200000060885</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081538</v>
+      </c>
+      <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>91.5</v>
+        <v>37.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>1200000056161</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081545</v>
+      </c>
+      <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>58.5</v>
+        <v>34.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1200000068003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081552</v>
+      </c>
+      <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>33.5</v>
+        <v>82.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1200000067020</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081569</v>
+      </c>
+      <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>83.5</v>
+        <v>53.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1200000059735</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000081576</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>70.5</v>
+        <v>46.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1200000059766</v>
+        <v>1200000058547</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>70.5</v>
+        <v>94.05</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>1200000059810</v>
+        <v>1200000064326</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>90.5</v>
+        <v>75.34999999999999</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>1200000059834</v>
+        <v>1200000064258</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>126.5</v>
+        <v>75.34999999999999</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>1200000075032</v>
+        <v>1200000067174</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>47.5</v>
+        <v>112.75</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D17" s="8">
-        <v>1200000075889</v>
+        <v>1200000058905</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>93.5</v>
+        <v>124.85</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D18" s="8">
-        <v>1200000050152</v>
+        <v>1200000058820</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>27.8</v>
+        <v>124.85</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>1200000052842</v>
+        <v>1200000068003</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>31</v>
+        <v>36.85</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>1200000075087</v>
+        <v>1200000058912</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G20" s="6">
-        <v>72.5</v>
+        <v>40.15</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1200000070891</v>
+      </c>
+      <c r="E21" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>88.5</v>
+        <v>58.85</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="D22" s="8">
+        <v>1200000056161</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="D22" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F22" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>55.5</v>
+        <v>64.34999999999999</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="D23" s="8">
+        <v>1200000070884</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="D23" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>37.5</v>
+        <v>58.85</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="8">
-        <v>1200000068010</v>
+        <v>1200000075049</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>31</v>
+        <v>105.05</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D25" s="8">
-        <v>1200000064241</v>
+        <v>1200000075124</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>61</v>
+        <v>105.05</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D26" s="8">
-        <v>1200000058875</v>
+        <v>1200000068133</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>74.5</v>
+        <v>101.75</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D27" s="8">
-        <v>1200000058912</v>
+        <v>1200000067983</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G27" s="6">
-        <v>36.5</v>
+        <v>36.85</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D28" s="8">
-        <v>1200000037115</v>
+        <v>1200000064234</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>77.25</v>
+        <v>75.34999999999999</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29" s="8">
-        <v>1200000037122</v>
+        <v>1200000075117</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>61</v>
+        <v>109.45</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" s="8">
-        <v>1200000075933</v>
+        <v>1200000052903</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>45.5</v>
+        <v>47.85</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D31" s="8">
-        <v>1200000064203</v>
+        <v>1200000052927</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>60.5</v>
+        <v>91.84999999999999</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D32" s="8">
-        <v>1200000075049</v>
+        <v>1200000051548</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>95.5</v>
+        <v>49.5</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D33" s="8">
-        <v>1200000064340</v>
+        <v>1200000051593</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>128.5</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D34" s="8">
-        <v>1200000068041</v>
+        <v>1200000050367</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>42.5</v>
+        <v>80.84999999999999</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D35" s="8">
-        <v>1200000067945</v>
+        <v>1200000050398</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>103.5</v>
+        <v>78.31999999999999</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D36" s="8">
-        <v>1200000068102</v>
+        <v>1200000050435</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>75.5</v>
+        <v>118.58</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D37" s="8">
-        <v>1200000070914</v>
+        <v>1200000032325</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>96.5</v>
+        <v>75.63</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D38" s="8">
-        <v>1200000008122</v>
+        <v>1200000068119</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>44.9</v>
+        <v>61.05</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="8">
-        <v>1200000067983</v>
+        <v>1200000052897</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>33.5</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D40" s="8">
-        <v>1200000070952</v>
+        <v>1200000042416</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>51</v>
+        <v>75.63</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D41" s="8">
-        <v>1200000067976</v>
+        <v>1200000042348</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>77.5</v>
+        <v>75.63</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D42" s="8">
-        <v>1200000064326</v>
+        <v>1200000039393</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>68.5</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D43" s="8">
-        <v>1200000067952</v>
+        <v>1200000035319</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>39.5</v>
+        <v>54.45</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D44" s="8">
-        <v>1200000052897</v>
+        <v>1200000019944</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>81.5</v>
+        <v>55.99</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D45" s="8">
-        <v>1200000042416</v>
+        <v>1200000064203</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>68.75</v>
+        <v>66.55</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="8">
-        <v>1200000042348</v>
+        <v>1200000037115</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>68.75</v>
+        <v>84.98</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D47" s="8">
-        <v>1200000039393</v>
+        <v>1200000050169</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>104</v>
+        <v>45</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>71</v>
+        <v>78.31999999999999</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D48" s="8">
-        <v>1200000035319</v>
+        <v>1200000050244</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>49.5</v>
+        <v>90.86</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D49" s="8">
-        <v>1200000019944</v>
+        <v>1200000050275</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G49" s="6">
-        <v>50.9</v>
+        <v>87.12</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D50" s="8">
-        <v>1200000072734</v>
+        <v>1200000064241</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>41</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D51" s="8">
-        <v>1200000013102</v>
+        <v>1200000064265</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>36.5</v>
+        <v>41.25</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D52" s="8">
-        <v>1200000067990</v>
+        <v>1200000075032</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>31</v>
+        <v>52.25</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D53" s="8">
-        <v>1200000068034</v>
+        <v>1200000075094</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>42.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D54" s="8">
-        <v>1200000064296</v>
+        <v>1200000064340</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>45.5</v>
+        <v>141.35</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D55" s="8">
-        <v>1200000075124</v>
+        <v>1200000059780</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>95.5</v>
+        <v>83.05</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D56" s="8">
-        <v>1200000068027</v>
+        <v>1200000059841</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G56" s="6">
-        <v>31</v>
+        <v>67.65000000000001</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D57" s="8">
-        <v>1200000070884</v>
+        <v>1200000059896</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G57" s="6">
-        <v>53.5</v>
+        <v>67.65000000000001</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D58" s="8">
-        <v>1200000044632</v>
+        <v>1200000062643</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>74.5</v>
+        <v>101.75</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000048210</v>
+        <v>1200000068102</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>59.5</v>
+        <v>83.05</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000064258</v>
+        <v>1200000075896</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>68.5</v>
+        <v>28.05</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000064227</v>
+        <v>1200000067952</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>68.5</v>
+        <v>43.45</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000072741</v>
+        <v>1200000064210</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>57.5</v>
+        <v>52.8</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000075896</v>
+        <v>1200000064319</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>25.5</v>
+        <v>50.6</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000050169</v>
+        <v>1200000068010</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>71.2</v>
+        <v>34.1</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000050244</v>
+        <v>1200000075872</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>82.59999999999999</v>
+        <v>28.05</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000050275</v>
+        <v>1200000075063</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>79.2</v>
+        <v>105.05</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000062636</v>
+        <v>1200000050152</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>76.5</v>
+        <v>30.58</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000062643</v>
+        <v>1200000052842</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>92.5</v>
+        <v>34.1</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000070891</v>
+        <v>1200000072741</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>53.5</v>
+        <v>63.25</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D70" s="8">
-        <v>1200000052903</v>
+        <v>1200000068065</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>43.5</v>
+        <v>101.75</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D71" s="8">
-        <v>1200000052927</v>
+        <v>1200000044632</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>83.5</v>
+        <v>81.95</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D72" s="8">
-        <v>1200000051548</v>
+        <v>1200000048210</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>45</v>
+        <v>65.45</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D73" s="8">
-        <v>1200000051593</v>
+        <v>1200000075889</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>71.5</v>
+        <v>102.85</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D74" s="8">
-        <v>1200000050350</v>
+        <v>1200000065590</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>87.2</v>
+        <v>65.45</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D75" s="8">
-        <v>1200000050367</v>
+        <v>1200000067945</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>73.5</v>
+        <v>113.85</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D76" s="8">
-        <v>1200000050398</v>
+        <v>1200000067020</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>33</v>
+        <v>171</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>71.2</v>
+        <v>91.84999999999999</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D77" s="8">
-        <v>1200000050435</v>
+        <v>1200000059735</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>107.8</v>
+        <v>77.55</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D78" s="8">
-        <v>1200000048197</v>
+        <v>1200000059766</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G78" s="6">
-        <v>91.5</v>
+        <v>77.55</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D79" s="8">
-        <v>1200000032325</v>
+        <v>1200000059810</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>68.75</v>
+        <v>99.55</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D80" s="8">
-        <v>1200000068065</v>
+        <v>1200000059834</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>92.5</v>
+        <v>139.15</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>177</v>
+        <v>103</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D81" s="8">
-        <v>1200000070938</v>
+        <v>1200000013102</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>51.5</v>
+        <v>40.15</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D82" s="8">
-        <v>1200000064210</v>
+        <v>1200000059995</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>48</v>
+        <v>77.55</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D83" s="8">
-        <v>1200000075919</v>
+        <v>1200000058509</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>137</v>
+        <v>58</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>35.5</v>
+        <v>67.65000000000001</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D84" s="8">
-        <v>1200000070860</v>
+        <v>1200000058523</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>104</v>
+        <v>58</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G84" s="6">
-        <v>90.5</v>
+        <v>101.75</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D85" s="8">
-        <v>1200000064357</v>
+        <v>1200000075100</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G85" s="6">
-        <v>128.5</v>
+        <v>130.35</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D86" s="8">
-        <v>1200000064234</v>
+        <v>1200000070914</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G86" s="6">
-        <v>68.5</v>
+        <v>106.15</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D87" s="8">
-        <v>1200000059780</v>
+        <v>1200000067990</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G87" s="6">
-        <v>75.5</v>
+        <v>34.1</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D88" s="8">
-        <v>1200000059841</v>
+        <v>1200000064272</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G88" s="6">
-        <v>61.5</v>
+        <v>41.25</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D89" s="8">
-        <v>1200000059896</v>
+        <v>1200000075087</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>137</v>
+        <v>61</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G89" s="6">
-        <v>61.5</v>
+        <v>79.75</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D90" s="8">
-        <v>1200000068133</v>
+        <v>1200000068027</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G90" s="6">
-        <v>92.5</v>
+        <v>34.1</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D91" s="8">
-        <v>1200000064128</v>
+        <v>1200000075933</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>199</v>
+        <v>58</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G91" s="6">
-        <v>66.5</v>
+        <v>50.05</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D92" s="8">
-        <v>1200000064319</v>
+        <v>1200000068096</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G92" s="6">
-        <v>46</v>
+        <v>127.05</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D93" s="8">
-        <v>1200000075117</v>
+        <v>1200000070952</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G93" s="6">
-        <v>99.5</v>
+        <v>56.1</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D94" s="8">
-        <v>1200000065590</v>
+        <v>1200000060878</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>206</v>
+        <v>64</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G94" s="6">
-        <v>59.5</v>
+        <v>100.65</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D95" s="8">
-        <v>1200000067174</v>
+        <v>1200000060885</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>209</v>
+        <v>64</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G95" s="6">
-        <v>102.5</v>
+        <v>100.65</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D96" s="8">
-        <v>1200000058905</v>
+        <v>1200000064128</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>45</v>
+        <v>212</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G96" s="6">
-        <v>113.5</v>
+        <v>73.15000000000001</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D97" s="8">
-        <v>1200000058820</v>
+        <v>1200000064357</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G97" s="6">
-        <v>113.5</v>
+        <v>141.35</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
-        <v>214</v>
+        <v>103</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D98" s="8">
-        <v>1200000058547</v>
+        <v>1200000008122</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>216</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G98" s="6">
-        <v>85.5</v>
+        <v>49.39</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D99" s="8">
-        <v>1200000075063</v>
+        <v>1200000067976</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G99" s="6">
-        <v>95.5</v>
+        <v>85.25</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
-    </row>
-[...187 lines deleted...]
-      <c r="M106" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>