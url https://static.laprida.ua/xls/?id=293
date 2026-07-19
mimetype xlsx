--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,107 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Каблучки (розмір 16)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:47</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Каблучка (размер 6 ) 12-81583</t>
+  </si>
+  <si>
+    <t>12-81583</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 6 ) 12-81590</t>
+  </si>
+  <si>
+    <t>12-81590</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 6 ) 12-81606</t>
+  </si>
+  <si>
+    <t>12-81606</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 6 ) 12-81613</t>
+  </si>
+  <si>
+    <t>12-81613</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 6 ) 12-81620</t>
+  </si>
+  <si>
+    <t>12-81620</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 6 ) 12-81637</t>
+  </si>
+  <si>
+    <t>12-81637</t>
+  </si>
+  <si>
     <t>Каблучка (розмір 6) 12-76107</t>
   </si>
   <si>
     <t>12-76107</t>
-  </si>
-[...1 lines deleted...]
-    <t>шт.</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-76251</t>
   </si>
   <si>
     <t>12-76251</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-76497</t>
   </si>
   <si>
     <t>12-76497</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-76541</t>
   </si>
   <si>
     <t>12-76541</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-76589</t>
   </si>
   <si>
     <t>12-76589</t>
   </si>
@@ -599,82 +635,70 @@
     <t>251-17635</t>
   </si>
   <si>
     <t>Каблучка 12-59476</t>
   </si>
   <si>
     <t>12-59476</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 251-15457</t>
   </si>
   <si>
     <t>251-15457</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:серебро
 </t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-46087</t>
   </si>
   <si>
     <t>12-46087</t>
   </si>
   <si>
-    <t>Каблучка (розмір 6) 12-45844</t>
-[...4 lines deleted...]
-  <si>
     <t>Каблучка (розмір 9) 12-48463</t>
   </si>
   <si>
     <t>12-48463-6</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-23545</t>
   </si>
   <si>
     <t>12-23545</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-21541</t>
   </si>
   <si>
     <t>12-21541</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>251-15631</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -749,51 +773,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01de1410c647493b46d176207f3711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3ef5bdafda8e6daf4460f8044cc202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe9998ead0015bb7ca10b45f79af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781e9baa37fe625d9ba90cf7f4fb9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd051578f37a4a65214ac54f170ad7475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02394b3c8acb9db25f7596bddfd2326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a24a9f8f22d03ff3ae6283852005cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6090e9e6b80178c0292d121b843ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba998dc21c20ed0209802b57ff8ee7439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2918bdc78fe3bb9baa624ab7b72ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e6f77586a2d17218409ff4f134f5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c34bb94108143de3ed828e8a861d6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be474397637afda570ef3043cc681613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b141e8ebcf46c039e3ea7f684b0d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4767d13d9f076cccdcebb8635379db515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1038d49923e0ebf95218795fe232f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f33b43d0f122464d9c13a101dcdae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4c4641553b8360d7992f9fdfc7fe818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8b3f757416cee40f8cfadeeefaec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51594ee580bf7dd6726ff2aafeb49f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98719509c5cc590ba9233b47cf37b60521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492b57c23462330829511c4e64191e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ebce762eb2a122110ba508830963b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2cac1bfecf7173596b52e105b9b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f501147faf3534da195ef746d96625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d062a0276f695214a5dacc20854969426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b00e1aebf13ae9323b63aab41d30227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3ed2a4e7a54c773250df74ede59e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451c8c7bf46baf605ddd8266a04ec0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3685926bd9f092d79a3095d86703030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a6be1c9a558d6956aa21039faf42231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748745f2e7874b69e7cd14485cfdf5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc11bbb3a562e6286dfd0d8a3b3e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02fbf67b1219d94f10389c79aacbcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb201c92c657d28db521ef4ce5edf5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de1b91d3bb2ca1ede20a2aa53a5c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a748968db89fd106212d1073293dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ae95d460cbfa08c62a903151821f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178cc6b3b7f81e20128b4e272df87cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82598e64e63a4123e331bc42b51dd7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577e7f6a880c773e4fa580e6c9c29b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3fbf9ff427ac2b855ae58cf940d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63f9c6b8c19ae735036aca9298f8f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c7d57b4f763fada9d037450594f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a038db48761bbaa04765cefc1261bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f53bfd904e257ae7c2eb5febbe14ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971e312fc857d4d928d17e06988108747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc2c71ee4bf4aa0c4918353e014a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9783a8cd6281ec90e116686a5fa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9f737584cea682130a6d7cc6d49d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6377ef54e0d72f94056a0eca6d67fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134361a0f0be7812c7617e077558abe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3273bfd6b403695fadfda0c800cab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c4cf9f8b0f59bdbb84fad60058d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a115ef3d00165db633e5aff25ba9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef843965d8447f837e8ba451f2c58956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed39176cdb4e0eb74509386180242bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4532e9d37956c6bc946d3f8a79d3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1608a405d23019f5605a65982e1604b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a173a38ce7229dc052942586c7b5ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a8e267ab9ed46742b9413a284d69c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d9bd042174ced4ad16109c2e0b6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebc5f563320fc7b3f852f88e90115d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5c4ea08419641106ccb7a7817d7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2b27e0dcdde4ad54a2ea71fabfd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c9be95900cab6904d54f1fb18043466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05af87ddaae9c5d262521c40b031a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66081d89d0b24b4708ac3e6c156fd5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa239bbec43ef13b0beea51dc68b7a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b094643355e2840572351b16e64c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b99acc034d15edd4b6d9981ae9576271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f08dd578bacd405e5994052042b0d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e445329ceea1a4caaeb1c46aca47f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c67ba62a44e2c6922eb462fc38741374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885050fcec634ba128ed91e20976d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114c6c8e2eeae8212eb10cb24bf73576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436034fe3aa8717818f5d60319ead62a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a611dd2a0fcaf21d91bc0e144aaeb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9c44e3c63d100cdefb8a952e578e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0a8dd16411d4d94c7ac5c8c88a2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb543f0731204ce2dc79d3fcdeffa3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9143ecb19c6dfdfdd3ac69a59d79f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad228a408927eb3af8934a3eccdd66483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342758984440760c855aa4739d108984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a8a3dfb011cfca2e0f5c36453742185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7470f7ddfa559c77564d52181d9ff286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e21e8f7fe07eec9c87d99ae10fd0a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97293cab1b57485e3b5e75aeb458e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28966a708d1f88585189b0ec8a1d8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35123f72197cbb778c883f3e2992ca5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4933db697806ea6b00d1233553a835291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f745c2e1770555483bdb48ae3b458a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99341d41138c526a653dcef55de9fd493.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672e2e0ed0aa2f5e95481f601dc2a5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463923c9a68d9bdad794876a0ccb90a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b260c8cd3ad0a690188da642acd69d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6027aed106bfb88de67ac47b1d63a404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf15c55009b5436f08ba2e4787aeec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2298177909345425cd9a5e015689216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d257c9edf969e78e7523deb22a7ce37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77a1fa217bc7908e205eb73ab76008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90075badad5fc554f067025dd5c535c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede4841e3cc0a27c0d682fde004dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6446d23880033e015970c3ccb67111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6661a6909252954761fc03b815f2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89a7a7693f934d06363d95a438c8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714cadd3a5c7d0140af1869dc5aa9c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d4ad8f223f6cbc134bafbd4fd13cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f339d24ed4b64a2bb1d901bfc33c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2c60a9222b363bd01bdcd9bed4ba217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e74d4a451db0cc6daaf349f690b4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb59e52087a947f3f19d9a2eca990719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a08ab866fe9a1fc2c09c2f65e118020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939d88379b8dc8d3a0a42e1082981621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6835942d46f1984e833cd49c5d440222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881050d75c944824b6b7b1cfd049a73923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b737864f549d03d5d6bd4305607a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc45e661877c745b56e604791943b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845609ccbc970a4f242a0079b947e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513550768ce3c52e219aa94b2150f8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160412b9d30c7cc1f088a6731ccd46d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f2c830a3476fd8ceacf2bd256147029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b59b9b893af2d9a0df97d6bd524e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f5435b87ce6b8e34dc1322a1681f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b91cee5bbe6807dabdf461cab3bf9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56d4fed3f1f6893c6254dae92d4d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af9fd86ddb2163139391218728481d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cc4275c5cca84586ce42ab0eb9c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8d73b5f6c67afcde04738f37749e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a581d2ff3b021b102060815e5fe7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d31ccba488e9b06eb7cee951459cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e2a4beaa237e4fbf5bd12673f49e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b21cbe26000101e85767f375f43440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac1f282513dd270673ec5059e9715f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58d890273eb4689a34f88b3356c3ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91c2a7cdc87b5a7920fb46d3f3aac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d038dc7c720f79c8bda47d2f281526044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f417515b3751685e85c6cb85700c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d33ab3673e7a3218b2129684d27f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7fef5a9ccf0098830ff2dccbee01947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac3f367c3fdba8d2d0e1936edd39bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766577c6f6648aa38508be212e06f24d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ab9ab577e6f9dba5f6c21ce1c20250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9babd42151e7055e3bfd31d08f1d5c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de0b6206e2426335ddcc7f45fa03052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b46879b3e7f87ca0f0ed024d44b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b565bcdabd7bcb223216ed37d56d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653c508c272bcc3e8132d823a01ae755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235994d8519d433ef2cc2db8a564a0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26981768ce11acf85c138556679606857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decedc36c9c0dc4c1a4357492d540dca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69824b434f90d82a1e3a3e4d7785931659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4acadb24297c2a5fb0e141c7e71fc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0944e53ced879c256ce24a317aee24061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56466db128ab776f5cc9adb4781a6ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5729b7a2251c81a7c3a59dca83d2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3ee20cc751a97bc78106ecb3d298b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb78a11fec26faa5055c353c2ddcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22cbe17b2bc5329e475203c3092e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3952f5f71023e6dd7023ed7aae7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfed8749328841745e47c5580b889068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be2e307c758b5cb126c425a1cc2c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819f65ebbb170e5d71eb9182f9a56a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276500bdd5570c35d7d29626e4366b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061bc95f9bc1f15f74b6cc8eb77cef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205a84cfe00d6c34d9783dc079805473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba74a879dafdb82176bfea19b1b45174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd5ddf85f899a0e6209f810238811d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a501bb730531ceb21834340c6467f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e3c0837044a60fa731d49eb01c8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada49c6cdeefdd6e12f912a3de3a9ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6991a7cf9aae3e1f5d5a0feb835e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ecb17845c0c20f89e59b5bb2feeab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e99b952474e925d2be4cd2cfb6e8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2dd4f14cc060e3352f5ffcab797982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892e7b8e1c7a7ef834d6f288314d5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226651ac3f3057fb1ff1adf4d32a2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea0f5ade01cb3079c3efc7de258a2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97450b34f6bb70b7243ecaa59fac2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15282be00eac4f7d674bb2196a18c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57fb11fbd23c2ec3cf4675a5d68e8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbff6f307dabaa28abf1ab2ccfc6a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c283a49a75bf42383afe2865832490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cba44dce912dbf7f292e212406e5bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc96fbf33b14cf695b683ea3aabc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785e515b535e9d905747c6445ef61693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70520a9e10f2b29287b10bb510dc7ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62cca42e1a50392b1adb6720ac966095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d9dcccaa47a23cf3e01a8ba61d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e8179e4aee2baa8b13b621771cf397.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3531,50 +3555,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3841,54 +3985,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kol-ca-razmer-16-/293/?utm_source=price&amp;utm_campaign=price_kol-ca-razmer-16-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M99"/>
+  <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M99" sqref="M99"/>
+      <selection activeCell="M103" sqref="M103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3984,2369 +4128,2469 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1200000076107</v>
+        <v>1200000081583</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>54.45</v>
+        <v>104.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1200000076251</v>
+        <v>1200000081590</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>140.25</v>
+        <v>113.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="8">
-        <v>1200000076497</v>
+        <v>1200000081606</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>134.75</v>
+        <v>105.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1200000076541</v>
+        <v>1200000081613</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>103.95</v>
+        <v>96.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1200000076589</v>
+        <v>1200000081620</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>136.95</v>
+        <v>99.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1200000076794</v>
+        <v>1200000081637</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>131.45</v>
+        <v>108.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1200000076831</v>
+        <v>1200000076107</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>121.55</v>
+        <v>54.45</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1200000076916</v>
+        <v>1200000076251</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>109.45</v>
+        <v>140.25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="8">
-        <v>1200000077012</v>
+        <v>1200000076497</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>183.15</v>
+        <v>134.75</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="8">
-        <v>1200000077036</v>
+        <v>1200000076541</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>113.85</v>
+        <v>103.95</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="8">
-        <v>1200000077180</v>
+        <v>1200000076589</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>175.45</v>
+        <v>136.95</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="8">
-        <v>1200000077234</v>
+        <v>1200000076794</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>219.45</v>
+        <v>131.45</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="8">
-        <v>1200000077326</v>
+        <v>1200000076831</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>118.25</v>
+        <v>121.55</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="8">
-        <v>1200000077456</v>
+        <v>1200000076916</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="6">
-        <v>118.25</v>
+        <v>109.45</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="8">
-        <v>1200000077500</v>
+        <v>1200000077012</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>97.34999999999999</v>
+        <v>183.15</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="8">
-        <v>1200000077609</v>
+        <v>1200000077036</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>118.25</v>
+        <v>113.85</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="8">
-        <v>1200000077722</v>
+        <v>1200000077180</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>108.35</v>
+        <v>175.45</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="8">
-        <v>1200000077777</v>
+        <v>1200000077234</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>78.65000000000001</v>
+        <v>219.45</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="8">
-        <v>1200000077821</v>
+        <v>1200000077326</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>109.45</v>
+        <v>118.25</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="8">
-        <v>1200000077876</v>
+        <v>1200000077456</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>100.65</v>
+        <v>118.25</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="8">
-        <v>1200000077975</v>
+        <v>1200000077500</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="6">
-        <v>118.25</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="8">
-        <v>1200000078026</v>
+        <v>1200000077609</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>162.25</v>
+        <v>118.25</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="8">
-        <v>1200000078071</v>
+        <v>1200000077722</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>131.45</v>
+        <v>108.35</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="8">
-        <v>1200000078095</v>
+        <v>1200000077777</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>131.45</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="8">
-        <v>1200000078118</v>
+        <v>1200000077821</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>149.05</v>
+        <v>109.45</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="8">
-        <v>1200000078163</v>
+        <v>1200000077876</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>162.25</v>
+        <v>100.65</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="8">
-        <v>1200000078279</v>
+        <v>1200000077975</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>84.15000000000001</v>
+        <v>118.25</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="8">
-        <v>1200000078323</v>
+        <v>1200000078026</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>99.55</v>
+        <v>162.25</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="8">
-        <v>1200000078378</v>
+        <v>1200000078071</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>122.65</v>
+        <v>131.45</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="8">
-        <v>1200000078422</v>
+        <v>1200000078095</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>134.75</v>
+        <v>131.45</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="8">
-        <v>1200000078644</v>
+        <v>1200000078118</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>218.9</v>
+        <v>149.05</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D38" s="8">
-        <v>1200000078705</v>
+        <v>1200000078163</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>131.45</v>
+        <v>162.25</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="8">
-        <v>1200000078750</v>
+        <v>1200000078279</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>149.05</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="8">
-        <v>1200000078798</v>
+        <v>1200000078323</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>131.45</v>
+        <v>99.55</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="8">
-        <v>1200000078903</v>
+        <v>1200000078378</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>219.45</v>
+        <v>122.65</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D42" s="8">
-        <v>1200000079009</v>
+        <v>1200000078422</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>124.85</v>
+        <v>134.75</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D43" s="8">
-        <v>1200000079061</v>
+        <v>1200000078644</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>118.25</v>
+        <v>218.9</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D44" s="8">
-        <v>1200000079146</v>
+        <v>1200000078705</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>149.05</v>
+        <v>131.45</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="8">
-        <v>1200000079191</v>
+        <v>1200000078750</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>118.25</v>
+        <v>149.05</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="8">
-        <v>1200000079306</v>
+        <v>1200000078798</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>145.75</v>
+        <v>131.45</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D47" s="8">
-        <v>1200000079313</v>
+        <v>1200000078903</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>95.15000000000001</v>
+        <v>219.45</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D48" s="8">
-        <v>1200000079351</v>
+        <v>1200000079009</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>73.15000000000001</v>
+        <v>124.85</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="8">
-        <v>1200000079504</v>
+        <v>1200000079061</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="6">
-        <v>121.55</v>
+        <v>118.25</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="8">
-        <v>1200000079542</v>
+        <v>1200000079146</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>100.1</v>
+        <v>149.05</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="8">
-        <v>1200000079580</v>
+        <v>1200000079191</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>131.45</v>
+        <v>118.25</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="8">
-        <v>1200000079634</v>
+        <v>1200000079306</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>122.65</v>
+        <v>145.75</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D53" s="8">
-        <v>1200000079726</v>
+        <v>1200000079313</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>78.09999999999999</v>
+        <v>95.15000000000001</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D54" s="8">
-        <v>1200000079801</v>
+        <v>1200000079351</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>78.09999999999999</v>
+        <v>73.15000000000001</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D55" s="8">
-        <v>1200000074530</v>
+        <v>1200000079504</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>163.35</v>
+        <v>121.55</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D56" s="8">
-        <v>1200000074240</v>
+        <v>1200000079542</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="6">
-        <v>105.05</v>
+        <v>100.1</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D57" s="8">
-        <v>1200000074288</v>
+        <v>1200000079580</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="6">
-        <v>94.05</v>
+        <v>131.45</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D58" s="8">
-        <v>1200000074455</v>
+        <v>1200000079634</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>130.35</v>
+        <v>122.65</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000074479</v>
+        <v>1200000079726</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>178.75</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000074493</v>
+        <v>1200000079801</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>163.35</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000074592</v>
+        <v>1200000074530</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>130.35</v>
+        <v>163.35</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000074677</v>
+        <v>1200000074240</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>97.34999999999999</v>
+        <v>105.05</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000074714</v>
+        <v>1200000074288</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>119.35</v>
+        <v>94.05</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000071355</v>
+        <v>1200000074455</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>109.45</v>
+        <v>130.35</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000071461</v>
+        <v>1200000074479</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>105.05</v>
+        <v>178.75</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000071959</v>
+        <v>1200000074493</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>219.45</v>
+        <v>163.35</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000071980</v>
+        <v>1200000074592</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>219.45</v>
+        <v>130.35</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000072048</v>
+        <v>1200000074677</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>150.15</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000072093</v>
+        <v>1200000074714</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>130.35</v>
+        <v>119.35</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D70" s="8">
-        <v>1200000072154</v>
+        <v>1200000071355</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>92.95</v>
+        <v>109.45</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D71" s="8">
-        <v>1200000072321</v>
+        <v>1200000071461</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>101.75</v>
+        <v>105.05</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="8">
-        <v>1200000072635</v>
+        <v>1200000071959</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>96.25</v>
+        <v>219.45</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D73" s="8">
-        <v>1200000072703</v>
+        <v>1200000071980</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>108.35</v>
+        <v>219.45</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D74" s="8">
-        <v>1200000069550</v>
+        <v>1200000072048</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>78.65000000000001</v>
+        <v>150.15</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D75" s="8">
-        <v>1200000069680</v>
+        <v>1200000072093</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>114.95</v>
+        <v>130.35</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D76" s="8">
-        <v>1200000069628</v>
+        <v>1200000072154</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>116.05</v>
+        <v>92.95</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D77" s="8">
-        <v>1200000068942</v>
+        <v>1200000072321</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>79.75</v>
+        <v>101.75</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D78" s="8">
-        <v>1200000069390</v>
+        <v>1200000072635</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="6">
-        <v>101.75</v>
+        <v>96.25</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D79" s="8">
-        <v>1200000065774</v>
+        <v>1200000072703</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>96.25</v>
+        <v>108.35</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D80" s="8">
-        <v>1200000065781</v>
+        <v>1200000069550</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>149.05</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D81" s="8">
-        <v>1200000065804</v>
+        <v>1200000069680</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>123.75</v>
+        <v>114.95</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D82" s="8">
-        <v>1200000065835</v>
+        <v>1200000069628</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>162.25</v>
+        <v>116.05</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D83" s="8">
-        <v>1200000065903</v>
+        <v>1200000068942</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>125.95</v>
+        <v>79.75</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D84" s="8">
-        <v>1200000065972</v>
+        <v>1200000069390</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="6">
-        <v>166.65</v>
+        <v>101.75</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D85" s="8">
-        <v>1200000066023</v>
+        <v>1200000065774</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="6">
-        <v>92.95</v>
+        <v>96.25</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D86" s="8">
-        <v>1200000066078</v>
+        <v>1200000065781</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="6">
-        <v>98.45</v>
+        <v>149.05</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D87" s="8">
-        <v>1200000066504</v>
+        <v>1200000065804</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="6">
-        <v>117.15</v>
+        <v>123.75</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D88" s="8">
-        <v>1200000066528</v>
+        <v>1200000065835</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="6">
-        <v>89.65000000000001</v>
+        <v>162.25</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D89" s="8">
-        <v>2510000021151</v>
+        <v>1200000065903</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="6">
-        <v>185.35</v>
+        <v>125.95</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D90" s="8">
-        <v>2510000021175</v>
+        <v>1200000065972</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="6">
-        <v>185.35</v>
+        <v>166.65</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D91" s="8">
-        <v>2510000017635</v>
+        <v>1200000066023</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="6">
-        <v>251.35</v>
+        <v>92.95</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D92" s="8">
-        <v>1200000059476</v>
+        <v>1200000066078</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="6">
-        <v>156.75</v>
+        <v>98.45</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="8">
-        <v>2510000015457</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000066504</v>
+      </c>
+      <c r="E93" s="7"/>
       <c r="F93" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="6">
-        <v>353.1</v>
+        <v>117.15</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C94" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="C94" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="8">
-        <v>1200000046087</v>
+        <v>1200000066528</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="6">
-        <v>103.4</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C95" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="C95" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95" s="8">
-        <v>1200000045844</v>
+        <v>2510000021151</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="6">
-        <v>116.05</v>
+        <v>185.35</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C96" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="C96" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" s="8">
-        <v>1200000048463</v>
+        <v>2510000021175</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="6">
-        <v>85.25</v>
+        <v>185.35</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C97" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="C97" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="8">
-        <v>1200000023545</v>
+        <v>2510000017635</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="6">
-        <v>63.14</v>
+        <v>251.35</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C98" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="8">
-        <v>1200000021541</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000059476</v>
+      </c>
+      <c r="E98" s="7"/>
       <c r="F98" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="6">
-        <v>129.86</v>
+        <v>156.75</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D99" s="8">
+        <v>2510000015457</v>
+      </c>
+      <c r="E99" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="C99" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E99" s="7"/>
       <c r="F99" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="6">
-        <v>81.95</v>
+        <v>353.1</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
+    </row>
+    <row r="100" spans="1:13" customHeight="1" ht="71">
+      <c r="A100" s="6"/>
+      <c r="B100" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D100" s="8">
+        <v>1200000046087</v>
+      </c>
+      <c r="E100" s="7"/>
+      <c r="F100" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" s="6">
+        <v>103.4</v>
+      </c>
+      <c r="H100" s="6"/>
+      <c r="I100" s="6"/>
+      <c r="J100" s="6"/>
+      <c r="K100" s="6"/>
+      <c r="L100" s="6"/>
+      <c r="M100" s="5"/>
+    </row>
+    <row r="101" spans="1:13" customHeight="1" ht="71">
+      <c r="A101" s="6"/>
+      <c r="B101" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D101" s="8">
+        <v>1200000048463</v>
+      </c>
+      <c r="E101" s="7"/>
+      <c r="F101" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="6">
+        <v>85.25</v>
+      </c>
+      <c r="H101" s="6"/>
+      <c r="I101" s="6"/>
+      <c r="J101" s="6"/>
+      <c r="K101" s="6"/>
+      <c r="L101" s="6"/>
+      <c r="M101" s="5"/>
+    </row>
+    <row r="102" spans="1:13" customHeight="1" ht="71">
+      <c r="A102" s="6"/>
+      <c r="B102" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D102" s="8">
+        <v>1200000023545</v>
+      </c>
+      <c r="E102" s="7"/>
+      <c r="F102" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="6">
+        <v>63.14</v>
+      </c>
+      <c r="H102" s="6"/>
+      <c r="I102" s="6"/>
+      <c r="J102" s="6"/>
+      <c r="K102" s="6"/>
+      <c r="L102" s="6"/>
+      <c r="M102" s="5"/>
+    </row>
+    <row r="103" spans="1:13" customHeight="1" ht="71">
+      <c r="A103" s="6"/>
+      <c r="B103" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D103" s="8">
+        <v>1200000021541</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="6">
+        <v>129.86</v>
+      </c>
+      <c r="H103" s="6"/>
+      <c r="I103" s="6"/>
+      <c r="J103" s="6"/>
+      <c r="K103" s="6"/>
+      <c r="L103" s="6"/>
+      <c r="M103" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>