--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -14,139 +14,142 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Каблучки (розмір 17)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>26.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:15</t>
+    <t>23:09</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Каблучка (размер 7 ) 12-82054</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 7 ) 12-82016</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 7 ) 12-82177</t>
+  </si>
+  <si>
     <t>Каблучка (розмір 7) 12-76268</t>
   </si>
   <si>
     <t>12-76268</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Каблучка (розмір 7) 12-76503</t>
   </si>
   <si>
     <t>12-76503</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-76558</t>
   </si>
   <si>
     <t>12-76558</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-76596</t>
   </si>
   <si>
     <t>12-76596</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-76633</t>
   </si>
   <si>
     <t>12-76633</t>
   </si>
   <si>
-    <t>Каблучка (розмір 7) 12-76725</t>
-[...4 lines deleted...]
-  <si>
     <t>Каблучка (розмір 7) 12-76756</t>
   </si>
   <si>
     <t>12-76756</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-76800</t>
   </si>
   <si>
     <t>12-76800</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-76923</t>
   </si>
   <si>
     <t>12-76923</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-77043</t>
   </si>
   <si>
     <t>12-77043</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-77197</t>
@@ -283,68 +286,56 @@
   <si>
     <t>Каблучка (розмір 7) 12-78651</t>
   </si>
   <si>
     <t>12-78651</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-78712</t>
   </si>
   <si>
     <t>12-78712</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-78767</t>
   </si>
   <si>
     <t>12-78767</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-78804</t>
   </si>
   <si>
     <t>12-78804</t>
   </si>
   <si>
-    <t>Каблучка (розмір 7) 12-78866</t>
-[...4 lines deleted...]
-  <si>
     <t>Каблучка (розмір 7) 12-78910</t>
   </si>
   <si>
     <t>12-78910</t>
   </si>
   <si>
-    <t>Каблучка (розмір 7) 12-78965</t>
-[...4 lines deleted...]
-  <si>
     <t>Каблучка (розмір 7) 12-79016</t>
   </si>
   <si>
     <t>12-79016</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79078</t>
   </si>
   <si>
     <t>12-79078</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79115</t>
   </si>
   <si>
     <t>12-79115</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79153</t>
   </si>
   <si>
     <t>12-79153</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79207</t>
@@ -379,56 +370,50 @@
   <si>
     <t>Каблучка (розмір 7) 12-79511</t>
   </si>
   <si>
     <t>12-79511</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79559</t>
   </si>
   <si>
     <t>12-79559</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79597</t>
   </si>
   <si>
     <t>12-79597</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79641</t>
   </si>
   <si>
     <t>12-79641</t>
   </si>
   <si>
-    <t>Каблучка (розмір 7) 12-79733</t>
-[...4 lines deleted...]
-  <si>
     <t>Каблучка (розмір 7) 12-79771</t>
   </si>
   <si>
     <t>12-79771</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79818</t>
   </si>
   <si>
     <t>12-79818</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-79856</t>
   </si>
   <si>
     <t>12-79856</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-74523</t>
   </si>
   <si>
     <t>12-74523</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 12-74257</t>
@@ -575,72 +560,60 @@
     <t>12-69383</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 251-21533</t>
   </si>
   <si>
     <t>251-21533</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 251-22363</t>
   </si>
   <si>
     <t>251-22363</t>
   </si>
   <si>
     <t>Каблучка (розмір 7) 251-21120</t>
   </si>
   <si>
     <t>251-21120</t>
   </si>
   <si>
     <t>Каблучка керамічне чорне (розмір 7) 251-17642</t>
   </si>
   <si>
     <t>251-17642</t>
-  </si>
-[...4 lines deleted...]
-    <t>12-45844-7</t>
   </si>
   <si>
     <t>Каблучка (розмір 6) 12-21541</t>
   </si>
   <si>
     <t>12-21541-7</t>
   </si>
   <si>
     <t xml:space="preserve">Колір металу:золото
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>12-19722</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -715,51 +688,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643231c9210be272aef89a524cbc1451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea08dcd8ac498d628b7d9b900f86992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607a54fbf848483846f940a3b1235fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d22e08a80f0acfefe268cc791a3e3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61706e08565042d9b068717757fef3665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47334b482a370d227b58d89f9bbca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014df45ece9826acdc7c8686bf0694317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f71a41ab9855ccebe75d3e0c618b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bae8c0cf026ef3428f8a6f7bb95ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e681fbeade5ab84c6853eb60b6ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770559f675fce03e0ce575cfb4b721e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83983fa78279d1ffd95fdaba4b2be3c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5663e0169bf575974b1f367e1c5ae813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e7abca82d67bdee8648e043bb78fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aac2d3341ce3c6ed197732a0a30f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2cf2d6c541d6c8c6ab4d1b93e28916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094534253979138ad93ea994e9792917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3da098cd5f3e4806f1f7db15e54b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca9f8c0555f3c30a5e7487d89b74b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66655c6895034c1599fccb2e3445f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b3f7ae5ec82c59ea282afac6391c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaef29cd506781edf4a7ef84d0f48f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a357c840fdf70a7f2c82854cdefe5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e15a25052c2360f01fcd2557bb0c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693354668af5ce4f7b9e857e425669625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252c9f9c67e22abe258f723becd91826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396906bcd732e42ec7d326a9ca3f485527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbe8e5d824316b4c87c3e53a79dfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fafd1498d59c26f91c72f67f3ca7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a4b5ce4f877814bd6e265c44cc2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34e1fbd479ad19bfccc602a3b8804a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef3fcc3ea56239a3c6594dc5a04e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb1a84035a685613ff03bdc601b5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40493aaf5ab38f60ab68c891066d4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90168c2ea90be443d1cfada882d495735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c188353b62f46aa11af55a22ad28d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff95e9952dd8433fdbb1cf325627ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d22cb1b896cb090d24d497005a54cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa2f1f51712ff569ec86aaa6812c2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe19527e1100e3eaff75ec1b0e0041740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb7cf5b8e23c8c0eed92a5cd6b38d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4abbb5e303b96b35eef745539b9fb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce5e32a21c5b617fb3b0ad1facdc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ad759e75ff0df902b5bf4738c16044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d1ce5b1d5f13ae43a7943c021b80045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce367c09ac30c170dc4e16ff43994446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feada86f50384ccf1119a9273fd83db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc8f4ddacc69c32ebdbe7e41c3e41648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2703584eeba7b421357df4c8208370f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d9aa9f22585779a748a269f376ef850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b3019ebee48a30c4f669450e882bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee268ce81a35c04e442d9ca449e3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32816eb11ebd1d74b3b7a3e1b3606453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80950078613027f1cffce5befbeaa154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9696771157e6cd58788ffc1a52cf2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e506939a570181aec8af526fce70b0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5587687530fff64efa7779758ad557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9865031c081ffe578e534e079dbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4808c2d6bfff71f9b25a8a3e8df58c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1b7e0571be848c74b35f4d0d699b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a420eef5a19f67b703349863870cbc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaaf4fd905b3fa89b04c2739eb096862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a04dc8cfccee794cde6ab6792cd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b7fe6f0bc3db6a9b1f7a7f719a05364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc773ac507d56dc82aa042d0945d86165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761241bd42555c83134475d42644bf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4bae9dc2bdc9d890f6e069c5b155067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc3ac6e6352322f9f89466f508ad2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a72ccc9dfb67c798b02a27a49fda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e9adb1b882a5d29778da38f9064e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b46871c5fecec0fa7eff8770ca739871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c28b7cad6d16c974c9aeeb96c0b5fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c7a849f5184d5f9d71f0d83b98cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047099da8ec39cecf47e2b63b85ee2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5cbd8223999d38d321fbd5877e31c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec17be9384149753aa398ba49072576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5222476996e9b22fc4817df58f4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899cb84f5b2ae73b66a12ed16b1afbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbced82879cb92e3e77e6c2f91cef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f134f4577b3082147f210bc041759480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5748112f1c2a4e1d4575af212f67a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca585e86075495a09f3086d4d645c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2289bd87a7e50c7cd70a064cca6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab06bc794d2f55a1e047203b4a667a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d63cb7dd30c5314bda742607d2c7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d226157753141731006e3a313110b2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e573f9f165f42b8ec81de930f2930f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9853ba511ca7fde77552e8456c477e88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ec0957be821a57ae86062861b8161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ecdc30c4ce4ac0282ede084167072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5d2ac2cdae866927b10d0304015f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba443000d584014f7f99e88cf84e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71efb6ea224501ed2c742811b7a5c8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a0b0a3761fd8445572d4c7c9721c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e034d590a717f172a4b5c0d8ce00b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6647329ac52b153da58e6a8a5013c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd3e37d7e1a2e6428c4a4811d1abac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc6faf0430b5ed05cba2ee87d097a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e9e89ef18b530226c3080163900111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848809784c777fbacfde63eda8bfb3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526e945838f1b629c6f72b3be9dbbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd648520962b4708873de0a0e53c59414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f5cbedddac8d7970e847e1673503d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118fc3a70a9e4ebde9119a25372012616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571218a08146b898d04ba05805fb47a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb5fc29510441fe3b939e813ad1fd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7096aa742b701a794f4b9bbc177b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5113dd9b35154e4d137ce40eb54e2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed043f27d17c65e8fdfa78fafdb1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f888f490d4eae9f696075a8a0dac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6f2eaed1f4edaad9a67ce04188d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4741c5c101b8272a9e95caae88b61b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89454f6bd1afbe0056108bdcc5c58125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4c508778125e374c17933e8dd82026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fe9bc344d4dddc916eab9e810debf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28802263a17943d9c4c503eb919c0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe7586a0502c53898e0fea677220729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365f13187f29126e5158bc1e5ad40a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31f11f5fdcd55fe98cf2308daa37331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7bf37be0ae9d4235474f687c833ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e67d5cedf13a445a9974388fd4b83f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b728136a86883f3a5ce69e06d707b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08715b2dbc6aa81c3ac209f1ec44ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1f2762600024efdfb3a45c3e968b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621db1e7ba05bca4112afce23311a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4afb59b248c316701ef7a22ca2cad238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4741b859ee4d1f14d4e2ceba1a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3276ea936cace960deff91588ce96e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04675702a59f5ab22178abb4b7c66d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003481f4e9689392966ca7cab58b7af842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b40e114335642a2dc4b0503e9eb7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0172b29fa8f680bd14e760c37331544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0d105122c759bbd4192244b81ea5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024047fe8e16a193b8acbcc9d5c868546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d50143fee67f5936be1710b67adf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f17f69871347791f5e789c33254648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6bdfceac980a1b535d30ae05a545c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e51e1fec29876ad8a2326994917850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092400bd97de3918a0d574eeff14714e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ff7e175bba064187fc8f16417ebec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187407e1cbad15054f40b4ebd9181a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45556a25b02af30719ef12af53339754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd470abc5dd1bfa8a324e1c805c71255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719d1bb9c2fe3be208e29db93b31c0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f6da7726964e933041994e324f36f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a446564430aacc61dc48d8da6b5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a231b072f8abc14255ef1c2e0746b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca962b35e3935a3ba6ca6b96819ccd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43f823b9c36fb4b77d1e3f891622061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4de024980e87d4fa78c5d60f087e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f36a494d91bbcd3f8f1a8869f9c4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbdbb9ce06a61d579dd25acd0391da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eef578433304f3d80c697ef16e97765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d9e76790d0ccda28fe002783025a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bed57813c4ef2756070663f6d70d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2beed948e692953e0bebdcaed09ef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebadf5cbe73fa472e759e15c4a217769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468117fb800e71127734c25e487e87a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ff1798a4e865a0a47e79923377f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cccd1663e6b57cea18e41af1b099f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe59c4cac47639d5beb77a27de3a2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fafbda74c7e5da1c20a7a21071fc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a6289ea2b6fb5626bb2ed1260112175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb75d41d8f0cb91d26d92d21cd2bd1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb43eb1ea6aa604ab17cdc11326aad877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107614669890e0d222c100fb937883378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0178c8d4b40e76d9de67b1a9ea9987e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c1af455b6fee3f0a6ec57102fe54b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c06583ca6da70772447101ba740ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521478bee8323602fadfad027b9ae6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f23942e69390de873d9c08bda52b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc541d2deee318ac62270a5b0c079484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c349d7c9dd172f4466231d934a44e85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3257,140 +3230,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3657,54 +3540,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kol-ca-xuping-razmer-17-/294/?utm_source=price&amp;utm_campaign=price_kol-ca-xuping-razmer-17-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M94"/>
+  <dimension ref="A1:M91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M94" sqref="M94"/>
+      <selection activeCell="M91" sqref="M91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3796,2248 +3679,2165 @@
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="6"/>
       <c r="D7" s="8">
-        <v>1200000076268</v>
+        <v>1200000082054</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G7" s="6">
-        <v>127.5</v>
+        <v>113.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C8" s="6"/>
       <c r="D8" s="8">
-        <v>1200000076503</v>
+        <v>1200000082016</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G8" s="6">
-        <v>122.5</v>
+        <v>96.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C9" s="6"/>
       <c r="D9" s="8">
-        <v>1200000076558</v>
+        <v>1200000082177</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G9" s="6">
-        <v>94.5</v>
+        <v>108.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" s="8">
-        <v>1200000076596</v>
+        <v>1200000076268</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G10" s="6">
-        <v>124.5</v>
+        <v>140.25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D11" s="8">
-        <v>1200000076633</v>
+        <v>1200000076503</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G11" s="6">
-        <v>107.5</v>
+        <v>134.75</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D12" s="8">
-        <v>1200000076725</v>
+        <v>1200000076558</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G12" s="6">
-        <v>94.5</v>
+        <v>103.95</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D13" s="8">
-        <v>1200000076756</v>
+        <v>1200000076596</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G13" s="6">
-        <v>87.5</v>
+        <v>136.95</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D14" s="8">
-        <v>1200000076800</v>
+        <v>1200000076633</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G14" s="6">
-        <v>119.5</v>
+        <v>118.25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D15" s="8">
-        <v>1200000076923</v>
+        <v>1200000076756</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G15" s="6">
-        <v>99.5</v>
+        <v>96.25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D16" s="8">
-        <v>1200000077043</v>
+        <v>1200000076800</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G16" s="6">
-        <v>103.5</v>
+        <v>131.45</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D17" s="8">
-        <v>1200000077197</v>
+        <v>1200000076923</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G17" s="6">
-        <v>159.5</v>
+        <v>109.45</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D18" s="8">
-        <v>1200000077289</v>
+        <v>1200000077043</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G18" s="6">
-        <v>122.5</v>
+        <v>113.85</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D19" s="8">
-        <v>1200000077333</v>
+        <v>1200000077197</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G19" s="6">
-        <v>107.5</v>
+        <v>175.45</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D20" s="8">
-        <v>1200000077463</v>
+        <v>1200000077289</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G20" s="6">
-        <v>107.5</v>
+        <v>134.75</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D21" s="8">
-        <v>1200000077517</v>
+        <v>1200000077333</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G21" s="6">
-        <v>88.5</v>
+        <v>118.25</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D22" s="8">
-        <v>1200000077548</v>
+        <v>1200000077463</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G22" s="6">
-        <v>74.5</v>
+        <v>118.25</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D23" s="8">
-        <v>1200000077579</v>
+        <v>1200000077517</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G23" s="6">
-        <v>87.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D24" s="8">
-        <v>1200000077616</v>
+        <v>1200000077548</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G24" s="6">
-        <v>107.5</v>
+        <v>81.95</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D25" s="8">
-        <v>1200000077692</v>
+        <v>1200000077579</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G25" s="6">
-        <v>87.5</v>
+        <v>96.25</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D26" s="8">
-        <v>1200000077739</v>
+        <v>1200000077616</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G26" s="6">
-        <v>98.5</v>
+        <v>118.25</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D27" s="8">
-        <v>1200000077784</v>
+        <v>1200000077692</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G27" s="6">
-        <v>71.5</v>
+        <v>96.25</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D28" s="8">
-        <v>1200000077838</v>
+        <v>1200000077739</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G28" s="6">
-        <v>99.5</v>
+        <v>108.35</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D29" s="8">
-        <v>1200000077890</v>
+        <v>1200000077784</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G29" s="6">
-        <v>139.5</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D30" s="8">
-        <v>1200000077944</v>
+        <v>1200000077838</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G30" s="6">
-        <v>139.5</v>
+        <v>109.45</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D31" s="8">
-        <v>1200000077982</v>
+        <v>1200000077890</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G31" s="6">
-        <v>107.5</v>
+        <v>153.45</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D32" s="8">
-        <v>1200000078125</v>
+        <v>1200000077944</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G32" s="6">
-        <v>135.5</v>
+        <v>153.45</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D33" s="8">
-        <v>1200000078248</v>
+        <v>1200000077982</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G33" s="6">
-        <v>93.5</v>
+        <v>118.25</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D34" s="8">
-        <v>1200000078286</v>
+        <v>1200000078125</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G34" s="6">
-        <v>76.5</v>
+        <v>149.05</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D35" s="8">
-        <v>1200000078330</v>
+        <v>1200000078248</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G35" s="6">
-        <v>90.5</v>
+        <v>102.85</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D36" s="8">
-        <v>1200000078385</v>
+        <v>1200000078286</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G36" s="6">
-        <v>111.5</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D37" s="8">
-        <v>1200000078439</v>
+        <v>1200000078330</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G37" s="6">
-        <v>122.5</v>
+        <v>99.55</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D38" s="8">
-        <v>1200000078460</v>
+        <v>1200000078385</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G38" s="6">
-        <v>98.5</v>
+        <v>122.65</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D39" s="8">
-        <v>1200000078651</v>
+        <v>1200000078439</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G39" s="6">
-        <v>199</v>
+        <v>134.75</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D40" s="8">
-        <v>1200000078712</v>
+        <v>1200000078460</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G40" s="6">
-        <v>119.5</v>
+        <v>108.35</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D41" s="8">
-        <v>1200000078767</v>
+        <v>1200000078651</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G41" s="6">
-        <v>135.5</v>
+        <v>218.9</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D42" s="8">
-        <v>1200000078804</v>
+        <v>1200000078712</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G42" s="6">
-        <v>119.5</v>
+        <v>131.45</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D43" s="8">
-        <v>1200000078866</v>
+        <v>1200000078767</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G43" s="6">
-        <v>115.5</v>
+        <v>149.05</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D44" s="8">
-        <v>1200000078910</v>
+        <v>1200000078804</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G44" s="6">
-        <v>199.5</v>
+        <v>131.45</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D45" s="8">
-        <v>1200000078965</v>
+        <v>1200000078910</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G45" s="6">
-        <v>79.5</v>
+        <v>219.45</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D46" s="8">
         <v>1200000079016</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G46" s="6">
-        <v>113.5</v>
+        <v>124.85</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D47" s="8">
         <v>1200000079078</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G47" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D48" s="8">
         <v>1200000079115</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G48" s="6">
-        <v>113.5</v>
+        <v>124.85</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D49" s="8">
         <v>1200000079153</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G49" s="6">
-        <v>135.5</v>
+        <v>149.05</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D50" s="8">
         <v>1200000079207</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G50" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D51" s="8">
         <v>1200000079283</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G51" s="6">
-        <v>132.5</v>
+        <v>145.75</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D52" s="8">
         <v>1200000079320</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G52" s="6">
-        <v>86.5</v>
+        <v>95.15000000000001</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D53" s="8">
         <v>1200000079368</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G53" s="6">
-        <v>66.5</v>
+        <v>73.15000000000001</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D54" s="8">
         <v>1200000079474</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G54" s="6">
-        <v>91.5</v>
+        <v>100.65</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D55" s="8">
         <v>1200000079511</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G55" s="6">
-        <v>110.5</v>
+        <v>121.55</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D56" s="8">
         <v>1200000079559</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G56" s="6">
-        <v>91</v>
+        <v>100.1</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D57" s="8">
         <v>1200000079597</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G57" s="6">
-        <v>119.5</v>
+        <v>131.45</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D58" s="8">
         <v>1200000079641</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G58" s="6">
-        <v>111.5</v>
+        <v>122.65</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000079733</v>
+        <v>1200000079771</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G59" s="6">
-        <v>71</v>
+        <v>160.05</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000079771</v>
+        <v>1200000079818</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G60" s="6">
-        <v>145.5</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000079818</v>
+        <v>1200000079856</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G61" s="6">
-        <v>71</v>
+        <v>102.85</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000079856</v>
+        <v>1200000074523</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G62" s="6">
-        <v>93.5</v>
+        <v>163.35</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000074523</v>
+        <v>1200000074257</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G63" s="6">
-        <v>148.5</v>
+        <v>105.05</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000074257</v>
+        <v>1200000074295</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G64" s="6">
-        <v>95.5</v>
+        <v>94.05</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000074295</v>
+        <v>1200000074608</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G65" s="6">
-        <v>85.5</v>
+        <v>130.35</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000074608</v>
+        <v>1200000074684</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G66" s="6">
-        <v>118.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000074684</v>
+        <v>1200000071164</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G67" s="6">
-        <v>88.5</v>
+        <v>99.55</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000071164</v>
+        <v>1200000071362</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G68" s="6">
-        <v>90.5</v>
+        <v>109.45</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000071362</v>
+        <v>1200000071393</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G69" s="6">
-        <v>99.5</v>
+        <v>109.45</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D70" s="8">
-        <v>1200000071393</v>
+        <v>1200000071485</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G70" s="6">
-        <v>99.5</v>
+        <v>105.05</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D71" s="8">
-        <v>1200000071485</v>
+        <v>1200000071553</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G71" s="6">
-        <v>95.5</v>
+        <v>106.15</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D72" s="8">
-        <v>1200000071553</v>
+        <v>1200000071645</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G72" s="6">
-        <v>96.5</v>
+        <v>121</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D73" s="8">
-        <v>1200000071645</v>
+        <v>1200000071942</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G73" s="6">
-        <v>110</v>
+        <v>219.45</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D74" s="8">
-        <v>1200000071942</v>
+        <v>1200000071997</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G74" s="6">
-        <v>199.5</v>
+        <v>219.45</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D75" s="8">
-        <v>1200000071997</v>
+        <v>1200000072079</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G75" s="6">
-        <v>199.5</v>
+        <v>150.15</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D76" s="8">
-        <v>1200000072079</v>
+        <v>1200000072314</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G76" s="6">
-        <v>136.5</v>
+        <v>101.75</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D77" s="8">
-        <v>1200000072314</v>
+        <v>1200000072604</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G77" s="6">
-        <v>92.5</v>
+        <v>96.25</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D78" s="8">
-        <v>1200000072604</v>
+        <v>1200000072710</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G78" s="6">
-        <v>87.5</v>
+        <v>108.35</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D79" s="8">
-        <v>1200000072710</v>
+        <v>1200000069819</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G79" s="6">
-        <v>98.5</v>
+        <v>85.25</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D80" s="8">
-        <v>1200000069819</v>
+        <v>1200000069604</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G80" s="6">
-        <v>77.5</v>
+        <v>116.05</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D81" s="8">
-        <v>1200000069604</v>
+        <v>1200000069642</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G81" s="6">
-        <v>105.5</v>
+        <v>87.45</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D82" s="8">
-        <v>1200000069642</v>
+        <v>1200000068935</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G82" s="6">
-        <v>79.5</v>
+        <v>79.75</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D83" s="8">
-        <v>1200000068935</v>
+        <v>1200000069154</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G83" s="6">
-        <v>72.5</v>
+        <v>108.9</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D84" s="8">
-        <v>1200000069154</v>
+        <v>1200000069222</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G84" s="6">
-        <v>99</v>
+        <v>90.75</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D85" s="8">
-        <v>1200000069222</v>
+        <v>1200000069345</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G85" s="6">
-        <v>82.5</v>
+        <v>109.45</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D86" s="8">
-        <v>1200000069345</v>
+        <v>1200000069383</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G86" s="6">
-        <v>99.5</v>
+        <v>101.75</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D87" s="8">
-        <v>1200000069383</v>
+        <v>2510000021533</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G87" s="6">
-        <v>92.5</v>
+        <v>96.25</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D88" s="8">
-        <v>2510000021533</v>
+        <v>2510000022363</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G88" s="6">
-        <v>87.5</v>
+        <v>162.25</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D89" s="8">
-        <v>2510000022363</v>
+        <v>2510000021120</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G89" s="6">
-        <v>147.5</v>
+        <v>131.45</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D90" s="8">
-        <v>2510000021120</v>
+        <v>2510000017642</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G90" s="6">
-        <v>119.5</v>
+        <v>251.35</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D91" s="8">
-        <v>2510000017642</v>
-[...1 lines deleted...]
-      <c r="E91" s="7"/>
+        <v>1200000021541</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>184</v>
+      </c>
       <c r="F91" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G91" s="6">
-        <v>228.5</v>
+        <v>129.86</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
-    </row>
-[...77 lines deleted...]
-      <c r="M94" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>