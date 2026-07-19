--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,109 +14,145 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Каблучки (розмір 17,5)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:50</t>
+    <t>17:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Каблучка (размер 8 ) 12-82146</t>
+  </si>
+  <si>
+    <t>12-82146</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 8 ) 12-82061</t>
+  </si>
+  <si>
+    <t>12-82061</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 8 ) 12-82221</t>
+  </si>
+  <si>
+    <t>12-82221</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 8 ) 12-82023</t>
+  </si>
+  <si>
+    <t>12-82023</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 8 ) 12-82108</t>
+  </si>
+  <si>
+    <t>12-82108</t>
+  </si>
+  <si>
+    <t>Каблучка (размер 8 ) 12-82184</t>
+  </si>
+  <si>
+    <t>12-82184</t>
+  </si>
+  <si>
     <t>Каблучка (розмір 8) 12-76275</t>
   </si>
   <si>
     <t>12-76275</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Каблучка (розмір 8) 12-76510</t>
   </si>
   <si>
     <t>12-76510</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-76565</t>
   </si>
   <si>
     <t>12-76565</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-76602</t>
   </si>
   <si>
     <t>12-76602</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-76640</t>
   </si>
   <si>
     <t>12-76640</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-76695</t>
@@ -169,56 +205,50 @@
   <si>
     <t>Каблучка (розмір 8) 12-77203</t>
   </si>
   <si>
     <t>12-77203</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77258</t>
   </si>
   <si>
     <t>12-77258</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77340</t>
   </si>
   <si>
     <t>12-77340</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77470</t>
   </si>
   <si>
     <t>12-77470</t>
   </si>
   <si>
-    <t>Каблучка (розмір 8) 12-77524</t>
-[...4 lines deleted...]
-  <si>
     <t>Каблучка (розмір 8) 12-77555</t>
   </si>
   <si>
     <t>12-77555</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77586</t>
   </si>
   <si>
     <t>12-77586</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77623</t>
   </si>
   <si>
     <t>12-77623</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77708</t>
   </si>
   <si>
     <t>12-77708</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-77746</t>
@@ -455,56 +485,50 @@
     <t>12-74486</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-74516</t>
   </si>
   <si>
     <t>12-74516</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-74615</t>
   </si>
   <si>
     <t>12-74615</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-74691</t>
   </si>
   <si>
     <t>12-74691</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-74721</t>
   </si>
   <si>
     <t>12-74721</t>
-  </si>
-[...4 lines deleted...]
-    <t>12-74868</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-71171</t>
   </si>
   <si>
     <t>12-71171</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-71287</t>
   </si>
   <si>
     <t>12-71287</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-71430</t>
   </si>
   <si>
     <t>12-71430</t>
   </si>
   <si>
     <t>Каблучка (розмір 8) 12-71478</t>
   </si>
   <si>
     <t>12-71478</t>
   </si>
@@ -851,51 +875,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7588cb06085d053bc5d8da1f342a7381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3246838fff0279745a520d3bc7d8702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30df1029686279787643e5d7209bf4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64319dd62a2ae684db0070895d181ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25558fdb3fe0c1876cf8b5e613c2f6165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dbf5f452ec45a6417ed49bf66d6b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4906e1898c48097aadd15bf2b74b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f23e6d65b58ebd2785d9bda58150e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87f21846dd4ec7d88b0d7159ce8309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba74614e92e12646ade2454974cb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb951bb4932027561d66c891ea97311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06638caa37d48e27d1f594b7b505712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e5d4040a754d7368cc921979320d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea39fb260bd3047ca3658243074ff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6680cf489634c9a6159985b4e4632115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84114adbd0a502f8e7d0c8a484f0461b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d5759a442d0f12ef180b927ef15017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719b185b02831bd57ba4dfe559d82b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e49c7d109b41d4d0589c32e1cbc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1635edab801f8a5739a7a18a33ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141dcde5255ac8798086f632508786921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc703375a2651cbe1ccbd76e7327d7e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f931d745b982f2ca9980db61ba67cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780ff74d0223a164bb4a5f110977ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c3ab079496d2dda7b58a04ba35ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa726ec273c4cf8530c2de2d801708326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463d064829a46b78313365ea90eb5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad0501240ffd73a238f45e51b041f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325e8415d6e52b6f910cac6b74eea329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322986c7350e04a2140bc039ac679cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430037d41924cc0cebdf3e6bdab95b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babafaffb82929f1f9cb228dffa6216c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d1fa1363a8a0a3494df6233b714833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4db5fbf56751f19c00c421067c59d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583826d07bb3036c5f0ec356d68e64735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34937b95ef2704c42f1f1c4914ad3b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ef4d436166135bcf9e641e6e4fee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe0f69e49baeb822ce43221044a39938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f9ba6fb05ff84e64ba7ddcaa2140c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b665e7308696c1506c2b9826ef521a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d371052ebd7d3661e4796c57ed7f8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847c13529b9804ab6760f3bf0f568342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6891053d86ad7d7008627fdb455755943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257dc8432cc2bbc2403344a6079c68344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7dd91a1500e6902f84ce534c7e3f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e99d4024f4bfba0fb168917857998046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd2056be72016ca81b8ad91dde738d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199a3a76a056889465fe780b13265d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495f5ef94df1d2011a08d50253b3d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586b550d4aae1de1b364c10cf67848850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c48f12293816cfea64c2ce495f7eb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577f2e38598fa2a015afbec5a384ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd69b5be85f2d5ac2c3accb5d740b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a408a633c72e2167793798778d613454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce40b9e076ccdb3ab50c3fcf2e3a5c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a8e6dc628b09a846d244249085a0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1059b11891e3df760e583426f6f700557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7dfec7b805ecc294f2239adc4e07d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b8312c50554a194ba210b6fd73fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec838437e0f9287fe38d14ec845bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988949486a5065bf11159c7d580fee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb855f4dbfc1c8c9a948a0b7b033362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a311948b1fa507bc798e5f37b0cd9e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9e9015595efed9f6b77a04f54f6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a32aa772441f74b7cda613100e3b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4339cc9053ee2d937f876d0dd8f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e6c66fdd6d6a842a14c898adb0f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f5bed7d9f9015df2fa74aece97ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32737e5a2123036926c7352b32983c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b34f55f09cca68a019391beddff64d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012648a391cb696f98e3461d4d1c623571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93e15e756f9d994fab729f90cbbbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be1c14a31c7b52567e8c71db7475373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd49f1b2e46b163cab6570e5abcf26d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800636b6841c652217edc9b8e7462e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84961d49d44158a6d0d9b8d385b4103776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcda04a3106bf1137da066a7e8a6e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb250f40ecca7e07e3af48e5d614be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac366a5fee0b13a6188f471f1c615aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6df0fec9bd4a4900192377a615ee780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab51174c593730f33d5c2ef0a31b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc4eca9041d7db82fef074243d384d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b3eeb15bf2ddaac7a16034e2f01a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a2a50750a510bd89864b6633afb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e4385dbdf92b2b1541dbae02463e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8358fa2cdadb49448e190bede554de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fbd4ff93716701e061ab7addcc00387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51f5301a8264bc75096e840b67efc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6851d20a28b4cedd9661919aaaba1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadbab8ffaf1bd7b268e59b6dcf7d2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6011c8e6184f42ac202fee1ff6489191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6550bc6c706dfd5b7a3f5e2229bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967d4059e8bc6bc64f165beb13f77793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cdcd6693055eb28e7601e66effab994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a1958d822f19f4deec7871da21a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87424f5369fda479518aed858cdb5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724176aba4eed70bf8bb9b66011af05e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa80de0359a94191a655bd8d9212d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480abc16a8119db82b9604d5315e447799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4590eac7c8d06cfde17e3c691d0535100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ba3fdda5354f199329c40c64b787d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e25726c43cbf54fddc56cd69221b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f07bf45b6709b25cc779678808d57c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b320b4078d0e3bbc1922582b064ca51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1e7a9a464c3d76382e8be7c6d411105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b48c005f6ab6314db4bf96b2a5008106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68892cf5ace3fe050d36bf5b8da987f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e995c6adaf12d7322534e2b87aec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07d25269bfb767d334f273f70225a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595e3cdb70b7557d138666b5d5cb72110.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e76b916d5b8fc2600a6bae124733411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982fe438675538a38d13f8df2284a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a44c585722a5e0cf5056385f89a3df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de19bd0cb8f82b024bfc797e7f0634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbc16a9f4cdf680fc270ff9df4e4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98872aef55019ac607dbfad2f4bc8196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c0700b5ba17dbac19a113aad8aab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19692b4db0e653886f0e4f5d121f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b6cfb21e20379c0667bbcdf8cdd219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac28b96c52748012dd0f64d433f74110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c32c22589a9e0c10810ee7c18aaf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230700125b4763d927fec397199440312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b52dfe86a5a45f49eb523645611513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76a180f796b9a1b67cbc422b32b2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00740eaa4c9599732a231d0dd624f9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d50a5b6e63211d98f779adf224ebc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa2e2f6a9b7ef4ffcc4521a205b99c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0cb8caa022293577a4d173f1554318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b4bb8935051f959d5ac87d65426af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e6e82d28cbae5da73e73824c361b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d988699ca0b87cd5e1d8b3e49a6e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf2b0a7cb6126dd8ad10c608edd4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ff3470e7774b37e09c0ff00477dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fbed8a62090d93ec2dc05d089286d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6351a55f90b46c7c19711ff35c8e4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb6a67b4d581847e1d2b760a680ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5afb1311b9ee9e02d900f2f7530b7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32425fbc422aa96dc62f0a94bce2e45f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08ece18630f1246e19ea9227e50f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36cb8ed3f0e595ac8d026952bd997b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541532bf51043f7e4cec6714d4cd7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6375bcc88bf8762937361222a99832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a6b35fc35971f9f345e8580378c2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0861ae7836e6adaae986cd3e1ef7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2a48f3a69278f098b3f99ca86e3aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f39eb9ebf69d1042d829a35d35d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e43ee4bbbbb1c185e463d94b36e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837dcb6bfafc2e09ae877c17c56394338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716d924c8ad35f78e8ea236ac68545d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca4fb9c9b7e7b62e6a9fdfe99fb0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674cfdcc099ff7568297b434f09ed4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef90cc16a5828a7eee5727b3409d27c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2b0f77758ac04d0a75b4db16bf73d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8bdc10c7d2c15f4ce93fa4a64ad3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1649c1ef2cc6cfb79ec9eefb1d8fdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92165d0ec3585128051ec7b06ff9cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5094228ea28cd4d82e1f3e6fc7add8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b9b5609d50d9dce054b1e3c80c5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c9f8dd125853c026b21596acd67549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6162c2078e7ec4e033ad3af786ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee448d61f9df7234ddc432b63d307451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bc8474e24a3340c61e69487bae2a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919847bba28b22846533ed954b41e2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafff082af0d71c72c857b99a0c7ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306149cc9561029871d6af3fdb028c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5631b795ea922450d3ca73121d87ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8272c8bb8dafda63c0dae4156ba1da557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c37ab1890765926f8acae35f7ab08d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd2f494f71f18377a5215ce0230f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3de328e53ebddcb3a89be65353c1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6296a4f836376ef5f7b99004354c4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf36cca8a41431b6db8a52795b10e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191794814b976e50cb4cf3092c71640c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dce60d7021ff0b6770df217dd3d5a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7bf3ad3b304994e4ca69ce08456dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291318bc1df4830835d76455882bda866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b89aa61c06464e4a89b62e762e68367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942c2fa129059a5a2687681ba50b0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c982c3ee18516522e06d4d54cc1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac93caff0a27ba5afaa783be3471170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d9a3ca456bed09f433683dbbb38971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4ce503e67a476bfc146a99b7455c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e16954fa91d3ac7db2fe51fcbf2b8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73709507f74b00d88d2c821c6be784674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b2da2d98c53a2e72dc1d05dccab775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49aa00c060f57523abee9344509ff676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ca8cd16d959a388384d1b2caebf5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396975132fd859dc45f8fb89849358c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74060e2431c8d4533a25d6f9c362b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855fbfe62ddf597c15a5bc6be5426b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c719496e7635e791027b49093eed7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd621aa1c10cfba00d7d70323b632882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19555a73d54b405e8029078224871d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b889ec4a708c410296da13a083d30484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61092d249ac1f87a59c31cbe74ddf25085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c717af65169dc6764906769bfa3c0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed5bf6786b85398179d75fd1dd774887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dbd7bedb4a38a5b485220a252f33588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c86d7c361dc87bcc389159e9c8228a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0cb3c9a1fcc0b1bd8956e3493b4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b691521f8a67ef87ae59dcef2842991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f742c8431f505ee858e313ddfdcb1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c649d57d55021fe171bc059109c6bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928458c34a642a5f8d139b733a25a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d91a59c0d7daf6fc4579d249ba92895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fb46c92fe4fc3a807a3ead1e1a9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9314201d698e3e2f79b440830b59297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe8ed02e2982f9dfd50d2174e057c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6111546ba7f412a1bed0dc199c9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf1eb5bd3cca78fcec109e2231faa1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afa47c7e25c9f31761ff29b9df93e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d33c7f1252cdf69c4f69b992fc9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b6f0733b69023b6066d1d7815b3df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442a7766bdd0908c6ae69dd53c8444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d1889f5f70d2d0277d95393101bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb27b041e7292e9b10497ae70587a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39df93f95674bd22257f1b08142651107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e751e8191f9b87e8aaedaa647a8b83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511547e92d6d450285486aaa1597e168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e9d2a8bc4199287029ab08c37e9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ab62a7fd8a160641373fa4df299b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a05d1ddc63d3d654e4f7f631440aa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c63dc6b1f57bc5828d6c4f02dc58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c96d8e34788aebb94866f603f28b114.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4143,50 +4167,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4453,54 +4597,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kol-ca-razmer-17-5-/295/?utm_source=price&amp;utm_campaign=price_kol-ca-razmer-17-5-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M116"/>
+  <dimension ref="A1:M120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M116" sqref="M116"/>
+      <selection activeCell="M120" sqref="M120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4596,2800 +4740,2900 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1200000076275</v>
+        <v>1200000082146</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>140.25</v>
+        <v>104.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1200000076510</v>
+        <v>1200000082061</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>134.75</v>
+        <v>113.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="8">
-        <v>1200000076565</v>
+        <v>1200000082221</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>103.95</v>
+        <v>105.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="8">
-        <v>1200000076602</v>
+        <v>1200000082023</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>136.95</v>
+        <v>96.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="8">
-        <v>1200000076640</v>
+        <v>1200000082108</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>118.25</v>
+        <v>99.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="8">
-        <v>1200000076695</v>
+        <v>1200000082184</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>118.25</v>
+        <v>108.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="8">
-        <v>1200000076732</v>
+        <v>1200000076275</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>103.95</v>
+        <v>140.25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="8">
-        <v>1200000076763</v>
+        <v>1200000076510</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>96.25</v>
+        <v>134.75</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="8">
-        <v>1200000076817</v>
+        <v>1200000076565</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>131.45</v>
+        <v>103.95</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="8">
-        <v>1200000076848</v>
+        <v>1200000076602</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>121.55</v>
+        <v>136.95</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="8">
-        <v>1200000076930</v>
+        <v>1200000076640</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>109.45</v>
+        <v>118.25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="8">
-        <v>1200000077029</v>
+        <v>1200000076695</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>183.15</v>
+        <v>118.25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="8">
-        <v>1200000077050</v>
+        <v>1200000076732</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>113.85</v>
+        <v>103.95</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="8">
-        <v>1200000077203</v>
+        <v>1200000076763</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="6">
-        <v>175.45</v>
+        <v>96.25</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="8">
-        <v>1200000077258</v>
+        <v>1200000076817</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>219.45</v>
+        <v>131.45</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="8">
-        <v>1200000077340</v>
+        <v>1200000076848</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>118.25</v>
+        <v>121.55</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="8">
-        <v>1200000077470</v>
+        <v>1200000076930</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>118.25</v>
+        <v>109.45</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="8">
-        <v>1200000077524</v>
+        <v>1200000077029</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>97.34999999999999</v>
+        <v>183.15</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="8">
-        <v>1200000077555</v>
+        <v>1200000077050</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>81.95</v>
+        <v>113.85</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="8">
-        <v>1200000077586</v>
+        <v>1200000077203</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>96.25</v>
+        <v>175.45</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="8">
-        <v>1200000077623</v>
+        <v>1200000077258</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="6">
-        <v>118.25</v>
+        <v>219.45</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="8">
-        <v>1200000077708</v>
+        <v>1200000077340</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>96.25</v>
+        <v>118.25</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="8">
-        <v>1200000077746</v>
+        <v>1200000077470</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>108.35</v>
+        <v>118.25</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="8">
-        <v>1200000077791</v>
+        <v>1200000077555</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>78.65000000000001</v>
+        <v>81.95</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="8">
-        <v>1200000077845</v>
+        <v>1200000077586</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>109.45</v>
+        <v>96.25</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="8">
-        <v>1200000077883</v>
+        <v>1200000077623</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>100.65</v>
+        <v>118.25</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="8">
-        <v>1200000077906</v>
+        <v>1200000077708</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>153.45</v>
+        <v>96.25</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="8">
-        <v>1200000077951</v>
+        <v>1200000077746</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>153.45</v>
+        <v>108.35</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="8">
-        <v>1200000077999</v>
+        <v>1200000077791</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>118.25</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="8">
-        <v>1200000078088</v>
+        <v>1200000077845</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>131.45</v>
+        <v>109.45</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="8">
-        <v>1200000078101</v>
+        <v>1200000077883</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>131.45</v>
+        <v>100.65</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D38" s="8">
-        <v>1200000078132</v>
+        <v>1200000077906</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>149.05</v>
+        <v>153.45</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="8">
-        <v>1200000078255</v>
+        <v>1200000077951</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>102.85</v>
+        <v>153.45</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="8">
-        <v>1200000078293</v>
+        <v>1200000077999</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>84.15000000000001</v>
+        <v>118.25</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="8">
-        <v>1200000078347</v>
+        <v>1200000078088</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>99.55</v>
+        <v>131.45</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D42" s="8">
-        <v>1200000078392</v>
+        <v>1200000078101</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>122.65</v>
+        <v>131.45</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D43" s="8">
-        <v>1200000078477</v>
+        <v>1200000078132</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>108.35</v>
+        <v>149.05</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D44" s="8">
-        <v>1200000078668</v>
+        <v>1200000078255</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>218.9</v>
+        <v>102.85</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="8">
-        <v>1200000078729</v>
+        <v>1200000078293</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>131.45</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="8">
-        <v>1200000078774</v>
+        <v>1200000078347</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>149.05</v>
+        <v>99.55</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D47" s="8">
-        <v>1200000078811</v>
+        <v>1200000078392</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>131.45</v>
+        <v>122.65</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D48" s="8">
-        <v>1200000078927</v>
+        <v>1200000078477</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>219.45</v>
+        <v>108.35</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="8">
-        <v>1200000079023</v>
+        <v>1200000078668</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="6">
-        <v>124.85</v>
+        <v>218.9</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="8">
-        <v>1200000079085</v>
+        <v>1200000078729</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>118.25</v>
+        <v>131.45</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="8">
-        <v>1200000079122</v>
+        <v>1200000078774</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>124.85</v>
+        <v>149.05</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="8">
-        <v>1200000079160</v>
+        <v>1200000078811</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>149.05</v>
+        <v>131.45</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D53" s="8">
-        <v>1200000079214</v>
+        <v>1200000078927</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>118.25</v>
+        <v>219.45</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D54" s="8">
-        <v>1200000079290</v>
+        <v>1200000079023</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>145.75</v>
+        <v>124.85</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D55" s="8">
-        <v>1200000079337</v>
+        <v>1200000079085</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>95.15000000000001</v>
+        <v>118.25</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D56" s="8">
-        <v>1200000079375</v>
+        <v>1200000079122</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="6">
-        <v>73.15000000000001</v>
+        <v>124.85</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D57" s="8">
-        <v>1200000079481</v>
+        <v>1200000079160</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="6">
-        <v>100.65</v>
+        <v>149.05</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D58" s="8">
-        <v>1200000079528</v>
+        <v>1200000079214</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>121.55</v>
+        <v>118.25</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000079566</v>
+        <v>1200000079290</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>100.1</v>
+        <v>145.75</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000079603</v>
+        <v>1200000079337</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>131.45</v>
+        <v>95.15000000000001</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000079658</v>
+        <v>1200000079375</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>122.65</v>
+        <v>73.15000000000001</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000079740</v>
+        <v>1200000079481</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>78.09999999999999</v>
+        <v>100.65</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000079788</v>
+        <v>1200000079528</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>160.05</v>
+        <v>121.55</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000079825</v>
+        <v>1200000079566</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>78.09999999999999</v>
+        <v>100.1</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000074264</v>
+        <v>1200000079603</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>105.05</v>
+        <v>131.45</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000074301</v>
+        <v>1200000079658</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>94.05</v>
+        <v>122.65</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000074486</v>
+        <v>1200000079740</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>178.75</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000074516</v>
+        <v>1200000079788</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>163.35</v>
+        <v>160.05</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000074615</v>
+        <v>1200000079825</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>130.35</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D70" s="8">
-        <v>1200000074691</v>
+        <v>1200000074264</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>97.34999999999999</v>
+        <v>105.05</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D71" s="8">
-        <v>1200000074721</v>
+        <v>1200000074301</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>119.35</v>
+        <v>94.05</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="8">
-        <v>1200000074868</v>
+        <v>1200000074486</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>130.35</v>
+        <v>178.75</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D73" s="8">
-        <v>1200000071171</v>
+        <v>1200000074516</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>99.55</v>
+        <v>163.35</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D74" s="8">
-        <v>1200000071287</v>
+        <v>1200000074615</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>116.05</v>
+        <v>130.35</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D75" s="8">
-        <v>1200000071430</v>
+        <v>1200000074691</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>109.45</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D76" s="8">
-        <v>1200000071478</v>
+        <v>1200000074721</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>105.05</v>
+        <v>119.35</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D77" s="8">
-        <v>1200000071539</v>
+        <v>1200000071171</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>106.15</v>
+        <v>99.55</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D78" s="8">
-        <v>1200000071652</v>
+        <v>1200000071287</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="6">
-        <v>90.75</v>
+        <v>116.05</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D79" s="8">
-        <v>1200000071775</v>
+        <v>1200000071430</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>50.05</v>
+        <v>109.45</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D80" s="8">
-        <v>1200000071911</v>
+        <v>1200000071478</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>219.45</v>
+        <v>105.05</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D81" s="8">
-        <v>1200000072000</v>
+        <v>1200000071539</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>219.45</v>
+        <v>106.15</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D82" s="8">
-        <v>1200000072055</v>
+        <v>1200000071652</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>150.15</v>
+        <v>90.75</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D83" s="8">
-        <v>1200000072123</v>
+        <v>1200000071775</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>92.95</v>
+        <v>50.05</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D84" s="8">
-        <v>1200000072598</v>
+        <v>1200000071911</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="6">
-        <v>96.25</v>
+        <v>219.45</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D85" s="8">
-        <v>1200000069611</v>
+        <v>1200000072000</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="6">
-        <v>116.05</v>
+        <v>219.45</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D86" s="8">
-        <v>1200000069659</v>
+        <v>1200000072055</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="6">
-        <v>87.45</v>
+        <v>150.15</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D87" s="8">
-        <v>1200000069574</v>
+        <v>1200000072123</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="6">
-        <v>78.65000000000001</v>
+        <v>92.95</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D88" s="8">
-        <v>1200000068973</v>
+        <v>1200000072598</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="6">
-        <v>89.65000000000001</v>
+        <v>96.25</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D89" s="8">
-        <v>1200000069017</v>
+        <v>1200000069611</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="6">
-        <v>97.34999999999999</v>
+        <v>116.05</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D90" s="8">
-        <v>1200000069079</v>
+        <v>1200000069659</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="6">
-        <v>81.95</v>
+        <v>87.45</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D91" s="8">
-        <v>1200000069338</v>
+        <v>1200000069574</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="6">
-        <v>109.45</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D92" s="8">
-        <v>1200000069376</v>
+        <v>1200000068973</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="6">
-        <v>101.75</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="8">
-        <v>1200000069406</v>
+        <v>1200000069017</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="6">
-        <v>99.55</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D94" s="8">
-        <v>1200000067044</v>
+        <v>1200000069079</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="6">
-        <v>109.45</v>
+        <v>81.95</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D95" s="8">
-        <v>2510000021427</v>
+        <v>1200000069338</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="6">
-        <v>123.75</v>
+        <v>109.45</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>195</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D96" s="8">
-        <v>2510000021540</v>
+        <v>1200000069376</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="6">
-        <v>96.25</v>
+        <v>101.75</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D97" s="8">
-        <v>2510000021694</v>
+        <v>1200000069406</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="6">
-        <v>114.95</v>
+        <v>99.55</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
         <v>199</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D98" s="8">
-        <v>2510000021816</v>
+        <v>1200000067044</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="6">
-        <v>100.65</v>
+        <v>109.45</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D99" s="8">
-        <v>2510000021892</v>
+        <v>2510000021427</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="6">
-        <v>219.45</v>
+        <v>123.75</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D100" s="8">
-        <v>2510000021939</v>
+        <v>2510000021540</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="6">
-        <v>133.65</v>
+        <v>96.25</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D101" s="8">
-        <v>2510000021977</v>
+        <v>2510000021694</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="6">
-        <v>117.15</v>
+        <v>114.95</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D102" s="8">
-        <v>2510000022011</v>
+        <v>2510000021816</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="6">
-        <v>89.65000000000001</v>
+        <v>100.65</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D103" s="8">
-        <v>2510000022066</v>
+        <v>2510000021892</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="6">
-        <v>179.85</v>
+        <v>219.45</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D104" s="8">
-        <v>2510000022257</v>
+        <v>2510000021939</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="6">
-        <v>94.05</v>
+        <v>133.65</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D105" s="8">
-        <v>2510000022295</v>
+        <v>2510000021977</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="6">
-        <v>132.55</v>
+        <v>117.15</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D106" s="8">
-        <v>2510000022370</v>
+        <v>2510000022011</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="6">
-        <v>162.25</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D107" s="8">
-        <v>2510000021113</v>
+        <v>2510000022066</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="6">
-        <v>131.45</v>
+        <v>179.85</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D108" s="8">
-        <v>2510000017611</v>
+        <v>2510000022257</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="6">
-        <v>251.35</v>
+        <v>94.05</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D109" s="8">
-        <v>2510000017215</v>
+        <v>2510000022295</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="6">
-        <v>87.45</v>
+        <v>132.55</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D110" s="8">
-        <v>2510000015105</v>
+        <v>2510000022370</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="6">
-        <v>126.06</v>
+        <v>162.25</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D111" s="8">
-        <v>1200000023545</v>
-[...3 lines deleted...]
-      </c>
+        <v>2510000021113</v>
+      </c>
+      <c r="E111" s="7"/>
       <c r="F111" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="6">
-        <v>63.14</v>
+        <v>131.45</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C112" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="C112" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="8">
-        <v>2510000015594</v>
-[...3 lines deleted...]
-      </c>
+        <v>2510000017611</v>
+      </c>
+      <c r="E112" s="7"/>
       <c r="F112" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="6">
-        <v>69.45</v>
+        <v>251.35</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D113" s="8">
-        <v>2510000015648</v>
-[...3 lines deleted...]
-      </c>
+        <v>2510000017215</v>
+      </c>
+      <c r="E113" s="7"/>
       <c r="F113" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="6">
-        <v>81.95</v>
+        <v>87.45</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D114" s="8">
-        <v>1200000021541</v>
+        <v>2510000015105</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="6">
-        <v>129.86</v>
+        <v>126.06</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D115" s="8">
+        <v>1200000023545</v>
+      </c>
+      <c r="E115" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="C115" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F115" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="6">
-        <v>59.65</v>
+        <v>63.14</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="C116" s="6" t="s">
+      <c r="D116" s="8">
+        <v>2510000015594</v>
+      </c>
+      <c r="E116" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="D116" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F116" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="6">
-        <v>55.99</v>
+        <v>69.45</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
+    </row>
+    <row r="117" spans="1:13" customHeight="1" ht="71">
+      <c r="A117" s="6"/>
+      <c r="B117" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D117" s="8">
+        <v>2510000015648</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="F117" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="6">
+        <v>81.95</v>
+      </c>
+      <c r="H117" s="6"/>
+      <c r="I117" s="6"/>
+      <c r="J117" s="6"/>
+      <c r="K117" s="6"/>
+      <c r="L117" s="6"/>
+      <c r="M117" s="5"/>
+    </row>
+    <row r="118" spans="1:13" customHeight="1" ht="71">
+      <c r="A118" s="6"/>
+      <c r="B118" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="D118" s="8">
+        <v>1200000021541</v>
+      </c>
+      <c r="E118" s="7"/>
+      <c r="F118" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="6">
+        <v>129.86</v>
+      </c>
+      <c r="H118" s="6"/>
+      <c r="I118" s="6"/>
+      <c r="J118" s="6"/>
+      <c r="K118" s="6"/>
+      <c r="L118" s="6"/>
+      <c r="M118" s="5"/>
+    </row>
+    <row r="119" spans="1:13" customHeight="1" ht="71">
+      <c r="A119" s="6"/>
+      <c r="B119" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="D119" s="8">
+        <v>2510000015563</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="6">
+        <v>59.65</v>
+      </c>
+      <c r="H119" s="6"/>
+      <c r="I119" s="6"/>
+      <c r="J119" s="6"/>
+      <c r="K119" s="6"/>
+      <c r="L119" s="6"/>
+      <c r="M119" s="5"/>
+    </row>
+    <row r="120" spans="1:13" customHeight="1" ht="71">
+      <c r="A120" s="6"/>
+      <c r="B120" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="D120" s="8">
+        <v>1200000019531</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F120" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="6">
+        <v>55.99</v>
+      </c>
+      <c r="H120" s="6"/>
+      <c r="I120" s="6"/>
+      <c r="J120" s="6"/>
+      <c r="K120" s="6"/>
+      <c r="L120" s="6"/>
+      <c r="M120" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>