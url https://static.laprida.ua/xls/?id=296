--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -14,109 +14,112 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Каблучки (розмір 19)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>12:19</t>
+    <t>07:39</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Каблучка (размер 10 ) 12-82122</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
     <t>Каблучка (розмір 10) 12-76299</t>
   </si>
   <si>
     <t>12-76299</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Каблучка (розмір 10) 12-76534</t>
   </si>
   <si>
     <t>12-76534</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-76787</t>
   </si>
   <si>
     <t>12-76787</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-76954</t>
   </si>
   <si>
     <t>12-76954</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-77074</t>
   </si>
   <si>
     <t>12-77074</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-77227</t>
@@ -155,50 +158,56 @@
     <t>12-77869</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-77920</t>
   </si>
   <si>
     <t>12-77920</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-77937</t>
   </si>
   <si>
     <t>12-77937</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-78019</t>
   </si>
   <si>
     <t>12-78019</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-78156</t>
   </si>
   <si>
     <t>12-78156</t>
+  </si>
+  <si>
+    <t>Каблучка (розмір 10) 12-78200</t>
+  </si>
+  <si>
+    <t>12-78200</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-78316</t>
   </si>
   <si>
     <t>12-78316</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-78361</t>
   </si>
   <si>
     <t>12-78361</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-78415</t>
   </si>
   <si>
     <t>12-78415</t>
   </si>
   <si>
     <t>Каблучка (розмір 10) 12-78743</t>
   </si>
   <si>
     <t>12-78743</t>
   </si>
@@ -495,51 +504,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8ee5075410c30c24ec3ffd317edb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269e58f7fa68cdfabbd2a7b65387162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04779396da6659ecf482d89398cf633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132733565662329fa3b348963e98f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eac9df8c1fbd7c297735d03f107575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c1092b732eb599a6a1d25db402806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4c31839a9caaf2743d58a8a0c3e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26dc2afdabc2be0c06e81d21921908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dab5e7406cad9d42f1b4c5fda0dec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661cc102088b5c8562aaaa51f6b442810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5556e193b205281c05b09a959fe011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c873dde06bf36f56871e05dad81e9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f517930fa3b332d2b5b62610e03f5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f311b5e012f4b832bcdfe0c5207df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc01a91bd06e684c33f591946a5c1aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390130d49bb9439a69e9a967ca6076c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17dcecf2f97478dc503d7201d004317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28348e0822ce998f631e12ff994bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f054f2372e7eef95c4ff9880d3dbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9627fb69d1c0d6ef0ac14427fa294e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71dfd2c1a01ec32c06b283f1053f2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74c1acd9754f7f74adda62159d23db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c73478b24afdef404317f7ad22a0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d5240d805ce88a9b24a9bd46019d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f7e56dd3c7bf28e471aa96e2283425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154b6d1a738bc8a869f3828e9b78f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939e253e68a6600c747203db7c6ee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d482423cdbf8980ec841907b5f4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d199381b0f60e3f07a7fca8a2ccbe4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4b479c99463a5408b50982488eeb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda0f58d425e6ab5d8972c11b774c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a0282e19377336229eb3f05809c5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86672ccb7ecb4f3520510a192428c9fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365f3980217e0355f29ec15ce785cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feeb2ed306449d35888b51a55fcf6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d62099b84489477953c9a24410ae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afc032b4b0bb282cc962a64ee24d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d6541d5485d7fee1003a008659efe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60c0c19261d9eeeef645fbed2bc5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc2a012231f71fb29f25684466e8bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604ed2feb41ac793758fd52284aa5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54981fd32e6abe0a9aea55453072c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ea9f7cfc32c5bc619d78bd61c500943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222e5932f3ccc22bfa0098c7feda3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276cd3287eba148a708200832b1375e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b78ef8d657e73ec2b19c2703ee0fbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819c3c2e4614c74f450be32a8a87e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62cf90539ded2c24ebc76571519d5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059917ced8583822db5f9ffe52fab3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a063cb217736101024a1b3145373d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b9fa67e705e8dbe7638c903960f5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195238521767d1113dd96759a228f13d52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b4780399846b5b165cec64aa724b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe5aa6fac06aee36fac2d997fa0bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287493d0ac33575b69fa2ebc0ea33e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1d1c2a2e8233db725eba96c88b9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64bfafe1617b66867fde75bbed102b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a2454f2d7b87989fa127add65a76a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b4b1b3069845a63da0bd90d3fb1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b105b658a47e89865b33c6869a568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4464af3ce2a3f8b824e3569c38029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6b9aa542759c982a401c848bf33a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e29e592a01e72df54f564f1aed1b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae224087740c3cc510f56af82758312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a471b090d670cdb7113e683aa62ea413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02249136ffeaeb9b153228947c16c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476f93bd1295b0fe328dd4b0a5e2eff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd957280ef88f60e7fc769f93b75aae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c698495b15975ffd6580f80cba6e55e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d53c99b9a118da43a4d85176a9e2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2261c06f0b11ad082afd197aa5bb3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4c305f10de3dd682d2d631f328f4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea5aa06fbb8d33863e3f40b86b006a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d1f648ca3fe0426f1c96aa22607d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790673e81b725a8a7acb2c34a98e95f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a856675d1c7545ca09372ca1d82c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8e363f7ab9cebe7242dcd5ad79bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922dcdd72553b541f9180d7657d0fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f23e4224c71040f1d919a881902fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc4a51014529f533b69111e2d32d3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a68f40d60763efdb9e27a3c3e42a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeef7c90e77772395a907e1b6ace4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5520f7ee22d5f39e272dad6c818631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702788f0b49aa8eb3de5f2f62b796b6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de700a39c76771f1ab7ec6ca911a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c23fb025401e9c5f1884642735c8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb074396c9307d954536f24bbd01f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6692b8da84019ac88a9c017daf380836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa67c263009f75db140e260365e7ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48539d815f0f108fd57512f802445738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9dbe880eaea887f4d09efb67d0d9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c61b48f14cf8475b59545fc22366a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82fa7eca0f8b440b44eb5eeafba3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb5c632ec1f443a1d7bbf27d9266842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b798200666c7fdabfedd536b226132043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5607a1fbce74f5fa082c36759590f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b78e1a38293c613f1b93e558698445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd58160b959ff71df674a0ed5013fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e918185e022dc7aaae1619762113847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f48aca3e290040dfc16a7cf6e6e44048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e0ec295bf483f0220c955d7203e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64db499d1a59e6091f9aaa2dfa6eb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75871bc454b04df1f1c7d8acdbe776b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1552bad58d738dd5bb2d6d7e164d3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2bab661833746c06064821b3b52053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e2dea5b98fdcae7c8ab5046ad6df254.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2047,50 +2056,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2357,54 +2426,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kol-ca-razmer-19-/296/?utm_source=price&amp;utm_campaign=price_kol-ca-razmer-19-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M58"/>
+  <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M58" sqref="M58"/>
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2496,1344 +2565,1392 @@
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="6"/>
       <c r="D7" s="8">
-        <v>1200000076299</v>
+        <v>1200000082122</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G7" s="6">
-        <v>127.5</v>
+        <v>99.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="8">
-        <v>1200000076534</v>
+        <v>1200000076299</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G8" s="6">
-        <v>122.5</v>
+        <v>140.25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>1200000076787</v>
+        <v>1200000076534</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G9" s="6">
-        <v>87.5</v>
+        <v>134.75</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>1200000076954</v>
+        <v>1200000076787</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G10" s="6">
-        <v>99.5</v>
+        <v>96.25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="8">
-        <v>1200000077074</v>
+        <v>1200000076954</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G11" s="6">
-        <v>103.5</v>
+        <v>109.45</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="8">
-        <v>1200000077227</v>
+        <v>1200000077074</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G12" s="6">
-        <v>159.5</v>
+        <v>113.85</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="8">
-        <v>1200000077364</v>
+        <v>1200000077227</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G13" s="6">
-        <v>107.5</v>
+        <v>175.45</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="8">
-        <v>1200000077494</v>
+        <v>1200000077364</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G14" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>1200000077760</v>
+        <v>1200000077494</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G15" s="6">
-        <v>98.5</v>
+        <v>118.25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="8">
-        <v>1200000077814</v>
+        <v>1200000077760</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G16" s="6">
-        <v>71.5</v>
+        <v>108.35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="8">
-        <v>1200000077869</v>
+        <v>1200000077814</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G17" s="6">
-        <v>99.5</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="8">
-        <v>1200000077920</v>
+        <v>1200000077869</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G18" s="6">
-        <v>139.5</v>
+        <v>109.45</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>1200000077937</v>
+        <v>1200000077920</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G19" s="6">
-        <v>139.5</v>
+        <v>153.45</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="8">
-        <v>1200000078019</v>
+        <v>1200000077937</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G20" s="6">
-        <v>107.5</v>
+        <v>153.45</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="8">
-        <v>1200000078156</v>
+        <v>1200000078019</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G21" s="6">
-        <v>135.5</v>
+        <v>118.25</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>1200000078316</v>
+        <v>1200000078156</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G22" s="6">
-        <v>76.5</v>
+        <v>149.05</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>1200000078361</v>
+        <v>1200000078200</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G23" s="6">
-        <v>90.5</v>
+        <v>162.25</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="8">
-        <v>1200000078415</v>
+        <v>1200000078316</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G24" s="6">
-        <v>111.5</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>1200000078743</v>
+        <v>1200000078361</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G25" s="6">
-        <v>119.5</v>
+        <v>99.55</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="8">
-        <v>1200000078835</v>
+        <v>1200000078415</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G26" s="6">
-        <v>119.5</v>
+        <v>122.65</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="8">
-        <v>1200000078941</v>
+        <v>1200000078743</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G27" s="6">
-        <v>199.5</v>
+        <v>131.45</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>1200000079047</v>
+        <v>1200000078835</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G28" s="6">
-        <v>113.5</v>
+        <v>131.45</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="8">
-        <v>1200000079108</v>
+        <v>1200000078941</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G29" s="6">
-        <v>107.5</v>
+        <v>219.45</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="8">
-        <v>1200000079184</v>
+        <v>1200000079047</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G30" s="6">
-        <v>135.5</v>
+        <v>124.85</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="8">
-        <v>1200000079627</v>
+        <v>1200000079108</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G31" s="6">
-        <v>119.5</v>
+        <v>118.25</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>1200000079672</v>
+        <v>1200000079184</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G32" s="6">
-        <v>111.5</v>
+        <v>149.05</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>1200000074639</v>
+        <v>1200000079627</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G33" s="6">
-        <v>118.5</v>
+        <v>131.45</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>1200000071447</v>
+        <v>1200000079672</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G34" s="6">
-        <v>95.5</v>
+        <v>122.65</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>1200000071546</v>
+        <v>1200000074639</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G35" s="6">
-        <v>96.5</v>
+        <v>130.35</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>1200000071638</v>
+        <v>1200000071447</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G36" s="6">
-        <v>110</v>
+        <v>105.05</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>1200000071676</v>
+        <v>1200000071546</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G37" s="6">
-        <v>82.5</v>
+        <v>106.15</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="8">
-        <v>1200000071850</v>
+        <v>1200000071638</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G38" s="6">
-        <v>171.5</v>
+        <v>121</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="8">
-        <v>1200000071928</v>
+        <v>1200000071676</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G39" s="6">
-        <v>199.5</v>
+        <v>90.75</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="8">
-        <v>1200000071973</v>
+        <v>1200000071850</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G40" s="6">
-        <v>199.5</v>
+        <v>188.65</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="8">
-        <v>1200000072031</v>
+        <v>1200000071928</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G41" s="6">
-        <v>136.5</v>
+        <v>219.45</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="8">
-        <v>1200000072130</v>
+        <v>1200000071973</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G42" s="6">
-        <v>84.5</v>
+        <v>219.45</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="8">
-        <v>1200000072147</v>
+        <v>1200000072031</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G43" s="6">
-        <v>84.5</v>
+        <v>150.15</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="8">
-        <v>1200000072628</v>
+        <v>1200000072130</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G44" s="6">
-        <v>87.5</v>
+        <v>92.95</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>1200000072680</v>
+        <v>1200000072147</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G45" s="6">
-        <v>98.5</v>
+        <v>92.95</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>1200000069000</v>
+        <v>1200000072628</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G46" s="6">
-        <v>81.5</v>
+        <v>96.25</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="8">
-        <v>1200000069598</v>
+        <v>1200000072680</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G47" s="6">
-        <v>105.5</v>
+        <v>108.35</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>1200000069666</v>
+        <v>1200000069000</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G48" s="6">
-        <v>79.5</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>1200000069857</v>
+        <v>1200000069598</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G49" s="6">
-        <v>77.5</v>
+        <v>116.05</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>1200000069352</v>
+        <v>1200000069666</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G50" s="6">
-        <v>99.5</v>
+        <v>87.45</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>1200000069239</v>
+        <v>1200000069857</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G51" s="6">
-        <v>82.5</v>
+        <v>85.25</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>2510000021915</v>
+        <v>1200000069352</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G52" s="6">
-        <v>199.5</v>
+        <v>109.45</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>2510000021953</v>
+        <v>1200000069239</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G53" s="6">
-        <v>121.5</v>
+        <v>90.75</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>2510000022233</v>
+        <v>2510000021915</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G54" s="6">
-        <v>80.5</v>
+        <v>219.45</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>2510000022271</v>
+        <v>2510000021953</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G55" s="6">
-        <v>85.5</v>
+        <v>133.65</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C56" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="8">
-        <v>2510000022318</v>
+        <v>2510000022233</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G56" s="6">
-        <v>120.5</v>
+        <v>88.55</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C57" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="8">
-        <v>2510000022356</v>
+        <v>2510000022271</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G57" s="6">
-        <v>89.5</v>
+        <v>94.05</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="8">
-        <v>1200000021541</v>
+        <v>2510000022318</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G58" s="6">
-        <v>118.05</v>
+        <v>132.55</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
+    </row>
+    <row r="59" spans="1:13" customHeight="1" ht="71">
+      <c r="A59" s="6"/>
+      <c r="B59" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="8">
+        <v>2510000022356</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="6">
+        <v>98.45</v>
+      </c>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="5"/>
+    </row>
+    <row r="60" spans="1:13" customHeight="1" ht="71">
+      <c r="A60" s="6"/>
+      <c r="B60" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D60" s="8">
+        <v>1200000021541</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="6">
+        <v>129.86</v>
+      </c>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>