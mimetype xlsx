--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Кільця (розмір 18)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>14:00</t>
+    <t>01:28</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -347,56 +347,50 @@
     <t>12-79498</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-79535</t>
   </si>
   <si>
     <t>12-79535</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-79573</t>
   </si>
   <si>
     <t>12-79573</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-79610</t>
   </si>
   <si>
     <t>12-79610</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-79665</t>
   </si>
   <si>
     <t>12-79665</t>
-  </si>
-[...4 lines deleted...]
-    <t>12-79757</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-79795</t>
   </si>
   <si>
     <t>12-79795</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-79832</t>
   </si>
   <si>
     <t>12-79832</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-74271</t>
   </si>
   <si>
     <t>12-74271</t>
   </si>
   <si>
     <t>Каблучка (розмір 9) 12-74318</t>
   </si>
   <si>
     <t>12-74318</t>
   </si>
@@ -779,51 +773,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068d8eeba3f0f72bb7c50ed4ad5b6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055959bdf7f255a2ce43a577130ee9a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2e8fea254c17c2aaee25248bd4ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4bc2028ebf59fb33ef43bbb0b3caf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231171e72dcdc2e6ee1117248bb8bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2effe9d03ecd15738938eee2aaf9f496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b40a55a664748f009511f2afbe72e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09052e406879055b31065c2e883605d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8de3d2d4d89312a1453818deecb729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546ac89a118171ef38e474a7cea3b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c12d832960e72ede1240a5190637811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28798ede214480300e309d0a16b902012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae776604773cf80b1c18dac143dd0cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b837b77cdde769833fae61c0711b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501570df9ec23f02a83dbdd7764c14ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e172543924dbdd68d13bab39718bfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec1ec640a8339bbd563ee00ea22ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14209d7c014880159695e1c2a415e7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e4e4e07b294564c4fe501fb96ad1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304589da3529d9729af99b0dca52088a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da266c25cf0b7f839988b15d92275d7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361376e037a91d7b299f0dd76e0d4c1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d924fdb4fb370dd00965ed897f2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda6d3481dd4063c7bf3c40a73d92d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf31e7089bd3e02e9d98211442af88e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e681f7bb7e5c86c6fd5fe14a4e72a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d232f4aa7643541c3d00ca9b34bbf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e265ae12b406569b44c371331fb1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1aac230ee353d2cc5c39f9e3e62d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b4d7839f7d0672f9087375373766e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dda400ffebc883677dbef1ad7ae3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0103c0fb253cea09c18416d1ac107832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f2736c4c933b5ce8c8ff6e4e558cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccfad097ecdab66d99b3f86af5bda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e62740768096528844422dac48f64e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc015ee00a1882b5e777c1f7a241c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21c92c213f7f2b751b7c653533f2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16fdcbe66196710d531ca43df3043a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f033ded9d35ee8eef0e7e7263e63739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50208861a6bb325d3bb63f83721e76140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7605a01acb9589ad7d4504391304f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa9f6f9e502e63931b437eed7e7f5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c6d14feadfbe29ffcfdcb027882143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096c8e5cfc756be87c52b09674b3b3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f504d01e963cc8828223311fe3dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37462a6fc56c1c4dc27e7df3e045662b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08a0273a012bd0bd73f28839aa25647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3a0202982116204f11f3d59f2c5c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4cb5440f5fef43eef94c5cc1e71149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce467b579294f61592c849c83e82fdbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc97a3f56c1ab6015ffc6fc8141ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c34d73fa4851a9a1eb523c39cd84552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56462a2f8867d47823e64fcb1a3e481b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e62b651bfd2f55b3a82d7057266b2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45910c32e547dbf2fec3099bd620b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ea8df79f6ae12f6eed76e243a2b3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f76774b7ce19ce176a7affc93a1d9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842ca96d99713259e56894a2960d9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3ccd471eeca1ccef6549230dd2d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846ba02ac9d8255d4501a4b6a8079760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97183e32142aabfd87ce059ac6b4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f957e8cfb726e1fab1b45c68b6085d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba827cd448e8ba8d9fb9638b72b9e2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366eb48fe8490425d3e424103bd8cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a522f1f5c6358e120cb83da8cbab23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2a2bde0e4780446abf2694f6724066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe5e3b837228b4d35576a828a2f5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30e33a639862b91431165a595175a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cdbdfd2dd4fca92c3c9ce38f74c4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad2ca0edb4e9859a1f3ced232c94e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783fd2c0c20d77fb243195a342299fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65ed783cd2157a1df9c2e998409a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28f32daacb38edc686943358bf9a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545e45ec5ad6e1d425248a249eeb7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74314e8d1e142b30551b8d921960ad7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281294fbe1d69c82bf28365f3c8b296376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b70f4d609a47b5674ded8e4af336a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d6a9621b08ede59e682af7823400e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73d9d231539742a510743f24fafcd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60603a19b976775426ea21bcd7aa1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdada521ca6de08f3c43932231b698981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095afdad0ad1f1ef566ba674db41ba3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879344f64687ba81cf91b928751673783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec648b10f3c0b6e6c7c0bff0d8097684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d1c7c8f4efaf21190469f318873f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748737d2833777254fdcb4287ea686da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b573d485ba038fba466e956a1f4a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2afd3b5d1049f43e9b3ff9a7bd786788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff61f7f361a9687535884b4e0e73189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eee708d2b3b7777440d71b97c5274490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058be97dede8b50a94a4c802e7e90d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab2a565ca3d2937ac9e2d32fd7e3e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4687481dbcb1016a58dfff2b6846b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d47f8a6c6afd3bb604bbce63e33294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ade6d052db2003f68d9bc794b781195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b5286ad6c11e3a90fb945e6eb31696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de13de20d17f8f149866a8cd283fad497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0536cc56998909a2b927596ea424898.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f0ef67ffafc779bb6f4531d1a1741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627abd164e6022b5fdcf103172b26a9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0312052790f599813613d611ca81cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45be38bf8e996dc249d3fdcdb3180344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4f925f701d92350b6fadf6222d695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798baf2cad6646060827410a5d6962fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f223e1603a8b1b4ad022ceb32dc697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a739077609bb86b0023249b61fd4b9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dc3e528645244741d759a91c6ad99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d84f6d554c0de997daae6b97d46510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29319be898b6fc5969f864ccd0a72ff211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1be41824a5e63d11d9d000d670f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451099aaca661984d8e075390efe2fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd24cf722fbf712af3b5ff21bcc34214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf578c8111750d5689d34a959e2af3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5bb3596234e1c36c8d13f83b82c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf81d1052afaccb7db976e3a688cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd42df7f3c294de16017b0c1f69a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeeb95baedf0ab6daf5b24d61d34d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638b0db0595563bbb335ec497b27e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2cd86ec88a433eab3f68580f1b2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743bfe1329245d215f8a95775b4f43522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771910c57ae77665600e77f253084c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92910965f6749a4fa9d8cc117074bc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d82a80ec98dab32d1dd09e32c30625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb9d6d795ba3be0885a772306499826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177893cdf25fdd98a592808db14d2def27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ad28672365c8a8408568471d468328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c8c876488b4898ea04d63c26642329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43765312c334462b39b0affdd2ec4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a986a150fbc1aac6c5726b69c9004831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5d06b9cf8972f05e460036d800c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea563e595950a6162f32e6b319b7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d52148a5370024d880c75c97957a8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9f68e7a168eda4ec8a2463e7e66f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c7c3d29e08710a986f324b2bd2f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700996efbe9b2d38adee4d81695877b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24bd729ad119ddc766a7fce0ba64d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d806fff228133804c452a13099958b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9ac4194e48d8034d2f5671f91dfb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1bae5e0da3a4af8fb03106636fba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a99c92d65468870f2ec090500401d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd19299a1644cf6d80eb2db77fc32543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8944c6582b8a3ceac20abf7a1253344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ad9753828c8d4bf000e1cc7eebf2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36c05442c745d1c1c67e76c72778546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0def1a88e3c3f5df2da95c543a799a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a3ae37638cab5c69528235f9132f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f836df22f6d62976b5e8fa81c0cc37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cb5b1814f090f7124f370498d69d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080110c2f3b18dd12e76a0518fbc9dc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ff7cad88aeed0501d1b46896cb48652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab17e5525aa5eab6de4bfd883092e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d46efddc77277d2757cef8140640754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a9a2d48d98ca00ab9f222afddd0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfdf656ad320c5361083e1d1a6ebf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78ed07c9de7686f45af1bed4a1f8c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6242230b99c4639ed7d040e10ee4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0d39e0fad6a8941047a8d79db31759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e559f7b82a72463ddc7de758b906760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f1836ff0e344e18fc1e75cf231a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754215240ca095e376896629f963865c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657cff14b2299e508ff67b45ea2de2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3d90b62570aebe25afcaafab15bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f610b6d97086e1a16c015c6952cbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a008f06a10286e1710b633e5605e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409b3ebedee67744940241a26f085667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb6b022e6973a3974ed93f64c5f0db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049345de552fc40a0402ab59a1ba1b1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ebc63aa1a7b3f06ec2d64fd28ffa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47624247b556bf617a1b29e0f6467d2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ec46a82df8e6111cfa2aa8e2efc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33771967dcfbd9ef1087720830aec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768e454cfa443a674f7de7f016a8c6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47a67be18dc31136055df21fdcb01875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb8cd1a474ed4ade7c6c2844c5bddb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945b5925cfdd6a14288363e79191a1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad00a74148ad614ae018b1bbf300378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5abab41e3ff72caea5db6a735be5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f4866850ae1692e243efe2e43b70780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410f05c0de8fb24a5d8c4c170b031b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098be3059ad24e2115a39d52c18df7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ce791c2e89a0df62a58999fc6f5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871eaacb4fc61614c69279e35de180b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b304d4e4339dfcbe4289d6c099e204985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bc376415707586d84a1cf6e10894d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8afc27b50383cc00dc21a8dbb05a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e11be9c7ee9944370a2ea5be1fee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcbcae9df0a322c9e65d356178890c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03afbc36e73c15b275f5df46f5254d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7201360b7b8723a56940206779d7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1b645207ee497890ca4e6b2a7520392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ba6f846a930df80889d5e85450db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef74925439f4166195fa7cd64dfcc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6f32247207dfe922c8601603b9e7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068979ee3bb69c6c242c7c3852e6528896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04accba1d47b54bac80b7617226668297.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3681,80 +3675,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4021,54 +3985,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kol-ca-razmer-18-/297/?utm_source=price&amp;utm_campaign=price_kol-ca-razmer-18-" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M104"/>
+  <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M104" sqref="M104"/>
+      <selection activeCell="M103" sqref="M103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4171,2489 +4135,2464 @@
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
         <v>1200000076282</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>127.5</v>
+        <v>140.25</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
         <v>1200000076527</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>122.5</v>
+        <v>134.75</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>1200000076572</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>94.5</v>
+        <v>103.95</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="8">
         <v>1200000076619</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>124.5</v>
+        <v>136.95</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="8">
         <v>1200000076701</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="8">
         <v>1200000076770</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="6">
-        <v>87.5</v>
+        <v>96.25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="8">
         <v>1200000076824</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="6">
-        <v>119.5</v>
+        <v>131.45</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="8">
         <v>1200000076947</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="6">
-        <v>99.5</v>
+        <v>109.45</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="8">
         <v>1200000077067</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="6">
-        <v>103.5</v>
+        <v>113.85</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="8">
         <v>1200000077210</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="6">
-        <v>159.5</v>
+        <v>175.45</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="8">
         <v>1200000077265</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="6">
-        <v>199.5</v>
+        <v>219.45</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="8">
         <v>1200000077357</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="8">
         <v>1200000077487</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="8">
         <v>1200000077531</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="6">
-        <v>88.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="8">
         <v>1200000077630</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="8">
         <v>1200000077753</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>98.5</v>
+        <v>108.35</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="8">
         <v>1200000077807</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="6">
-        <v>71.5</v>
+        <v>78.65000000000001</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="8">
         <v>1200000077852</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>99.5</v>
+        <v>109.45</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="8">
         <v>1200000077913</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>139.5</v>
+        <v>153.45</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="8">
         <v>1200000077968</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>139.5</v>
+        <v>153.45</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="8">
         <v>1200000078002</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="8">
         <v>1200000078149</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>135.5</v>
+        <v>149.05</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="8">
         <v>1200000078262</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>93.5</v>
+        <v>102.85</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="8">
         <v>1200000078309</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>76.5</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="8">
         <v>1200000078354</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>90.5</v>
+        <v>99.55</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="8">
         <v>1200000078408</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>111.5</v>
+        <v>122.65</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="8">
         <v>1200000078484</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>98.5</v>
+        <v>108.35</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="8">
         <v>1200000078675</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>199</v>
+        <v>218.9</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="8">
         <v>1200000078736</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="6">
-        <v>119.5</v>
+        <v>131.45</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="8">
         <v>1200000078781</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>135.5</v>
+        <v>149.05</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="8">
         <v>1200000078828</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="6">
-        <v>119.5</v>
+        <v>131.45</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D38" s="8">
         <v>1200000078880</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="6">
-        <v>115.5</v>
+        <v>127.05</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="8">
         <v>1200000078934</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="6">
-        <v>199.5</v>
+        <v>219.45</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="8">
         <v>1200000078989</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="6">
-        <v>79.5</v>
+        <v>87.45</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="8">
         <v>1200000079030</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="6">
-        <v>113.5</v>
+        <v>124.85</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D42" s="8">
         <v>1200000079092</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D43" s="8">
         <v>1200000079139</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="6">
-        <v>113.5</v>
+        <v>124.85</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D44" s="8">
         <v>1200000079177</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="6">
-        <v>135.5</v>
+        <v>149.05</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="8">
         <v>1200000079221</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="6">
-        <v>107.5</v>
+        <v>118.25</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="8">
         <v>1200000079276</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="6">
-        <v>132.5</v>
+        <v>145.75</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D47" s="8">
         <v>1200000079344</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="6">
-        <v>86.5</v>
+        <v>95.15000000000001</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D48" s="8">
         <v>1200000079382</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="6">
-        <v>66.5</v>
+        <v>73.15000000000001</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="8">
         <v>1200000079498</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="6">
-        <v>91.5</v>
+        <v>100.65</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="8">
         <v>1200000079535</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="6">
-        <v>110.5</v>
+        <v>121.55</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="8">
         <v>1200000079573</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="6">
-        <v>91</v>
+        <v>100.1</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="8">
         <v>1200000079610</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="6">
-        <v>119.5</v>
+        <v>131.45</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D53" s="8">
         <v>1200000079665</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>111.5</v>
+        <v>122.65</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D54" s="8">
-        <v>1200000079757</v>
+        <v>1200000079795</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>71</v>
+        <v>160.05</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D55" s="8">
-        <v>1200000079795</v>
+        <v>1200000079832</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="6">
-        <v>145.5</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D56" s="8">
-        <v>1200000079832</v>
+        <v>1200000074271</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="6">
-        <v>71</v>
+        <v>105.05</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D57" s="8">
-        <v>1200000074271</v>
+        <v>1200000074318</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="6">
-        <v>95.5</v>
+        <v>94.05</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D58" s="8">
-        <v>1200000074318</v>
+        <v>1200000074622</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="6">
-        <v>85.5</v>
+        <v>130.35</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D59" s="8">
-        <v>1200000074622</v>
+        <v>1200000074707</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="6">
-        <v>118.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D60" s="8">
-        <v>1200000074707</v>
+        <v>1200000071195</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="6">
-        <v>88.5</v>
+        <v>99.55</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D61" s="8">
-        <v>1200000071195</v>
+        <v>1200000071263</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="6">
-        <v>90.5</v>
+        <v>116.05</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D62" s="8">
-        <v>1200000071263</v>
+        <v>1200000071386</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="6">
-        <v>105.5</v>
+        <v>109.45</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="8">
-        <v>1200000071386</v>
+        <v>1200000071409</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="6">
-        <v>99.5</v>
+        <v>109.45</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D64" s="8">
-        <v>1200000071409</v>
+        <v>1200000071454</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="6">
-        <v>99.5</v>
+        <v>105.05</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="8">
-        <v>1200000071454</v>
+        <v>1200000071508</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="6">
-        <v>95.5</v>
+        <v>116.05</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="8">
-        <v>1200000071508</v>
+        <v>1200000071560</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="6">
-        <v>105.5</v>
+        <v>106.15</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D67" s="8">
-        <v>1200000071560</v>
+        <v>1200000071683</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="6">
-        <v>96.5</v>
+        <v>90.75</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D68" s="8">
-        <v>1200000071683</v>
+        <v>1200000071720</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="6">
-        <v>82.5</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="8">
-        <v>1200000071720</v>
+        <v>1200000071782</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="6">
-        <v>81.5</v>
+        <v>50.05</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D70" s="8">
-        <v>1200000071782</v>
+        <v>1200000071935</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="6">
-        <v>45.5</v>
+        <v>219.45</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D71" s="8">
-        <v>1200000071935</v>
+        <v>1200000071966</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="6">
-        <v>199.5</v>
+        <v>219.45</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D72" s="8">
-        <v>1200000071966</v>
+        <v>1200000072062</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="6">
-        <v>199.5</v>
+        <v>150.15</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D73" s="8">
-        <v>1200000072062</v>
+        <v>1200000072161</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="6">
-        <v>136.5</v>
+        <v>92.95</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D74" s="8">
-        <v>1200000072161</v>
+        <v>1200000072291</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="6">
-        <v>84.5</v>
+        <v>101.75</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D75" s="8">
-        <v>1200000072291</v>
+        <v>1200000072611</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="6">
-        <v>92.5</v>
+        <v>96.25</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D76" s="8">
-        <v>1200000072611</v>
+        <v>1200000072697</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="6">
-        <v>87.5</v>
+        <v>108.35</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D77" s="8">
-        <v>1200000072697</v>
+        <v>1200000071614</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="6">
-        <v>98.5</v>
+        <v>121</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D78" s="8">
-        <v>1200000071614</v>
+        <v>1200000069673</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="6">
-        <v>110</v>
+        <v>87.45</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D79" s="8">
-        <v>1200000069673</v>
+        <v>1200000069635</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="6">
-        <v>79.5</v>
+        <v>116.05</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D80" s="8">
-        <v>1200000069635</v>
+        <v>1200000068959</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="6">
-        <v>105.5</v>
+        <v>79.75</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D81" s="8">
-        <v>1200000068959</v>
+        <v>1200000068966</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="6">
-        <v>72.5</v>
+        <v>89.65000000000001</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D82" s="8">
-        <v>1200000068966</v>
+        <v>1200000069024</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="6">
-        <v>81.5</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D83" s="8">
-        <v>1200000069024</v>
+        <v>1200000069253</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="6">
-        <v>88.5</v>
+        <v>90.75</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D84" s="8">
-        <v>1200000069253</v>
+        <v>1200000069314</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="6">
-        <v>82.5</v>
+        <v>109.45</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D85" s="8">
-        <v>1200000069314</v>
+        <v>2510000021557</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="6">
-        <v>99.5</v>
+        <v>96.25</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D86" s="8">
-        <v>2510000021557</v>
+        <v>2510000021700</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="6">
-        <v>87.5</v>
+        <v>114.95</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D87" s="8">
-        <v>2510000021700</v>
+        <v>2510000021908</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="6">
-        <v>104.5</v>
+        <v>219.45</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D88" s="8">
-        <v>2510000021908</v>
+        <v>2510000021946</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="6">
-        <v>199.5</v>
+        <v>133.65</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D89" s="8">
-        <v>2510000021946</v>
+        <v>2510000022226</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="6">
-        <v>121.5</v>
+        <v>88.55</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D90" s="8">
-        <v>2510000022226</v>
+        <v>2510000022264</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="6">
-        <v>80.5</v>
+        <v>94.05</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D91" s="8">
-        <v>2510000022264</v>
+        <v>2510000022301</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="6">
-        <v>85.5</v>
+        <v>132.55</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D92" s="8">
-        <v>2510000022301</v>
+        <v>2510000022349</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="6">
-        <v>120.5</v>
+        <v>98.45</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="8">
-        <v>2510000022349</v>
+        <v>2510000022387</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="6">
-        <v>89.5</v>
+        <v>162.25</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D94" s="8">
-        <v>2510000022387</v>
+        <v>2510000021106</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="6">
-        <v>147.5</v>
+        <v>131.45</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D95" s="8">
-        <v>2510000021106</v>
+        <v>2510000017666</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="6">
-        <v>119.5</v>
+        <v>251.35</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>195</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D96" s="8">
-        <v>2510000017666</v>
+        <v>2510000016997</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="6">
-        <v>228.5</v>
+        <v>155.65</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D97" s="8">
-        <v>2510000016997</v>
+        <v>2510000017222</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="6">
-        <v>141.5</v>
+        <v>87.45</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
         <v>199</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D98" s="8">
-        <v>2510000017222</v>
+        <v>1200000048463</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="6">
-        <v>79.5</v>
+        <v>85.25</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D99" s="8">
-        <v>1200000048463</v>
+        <v>2510000014955</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="6">
-        <v>77.5</v>
+        <v>84.15000000000001</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D100" s="8">
-        <v>2510000014955</v>
-[...1 lines deleted...]
-      <c r="E100" s="7"/>
+        <v>2510000015600</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>205</v>
+      </c>
       <c r="F100" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="6">
-        <v>76.5</v>
+        <v>69.45</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D101" s="8">
+        <v>1200000019531</v>
+      </c>
+      <c r="E101" s="7" t="s">
         <v>205</v>
       </c>
-      <c r="C101" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="6">
-        <v>63.14</v>
+        <v>55.99</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>209</v>
       </c>
       <c r="D102" s="8">
-        <v>1200000019531</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000021541</v>
+      </c>
+      <c r="E102" s="7"/>
       <c r="F102" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="6">
-        <v>50.9</v>
+        <v>129.86</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D103" s="8">
-        <v>1200000021541</v>
-[...1 lines deleted...]
-      <c r="E103" s="7"/>
+        <v>2510000015624</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>212</v>
+      </c>
       <c r="F103" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="6">
-        <v>118.05</v>
+        <v>143.99</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
-    </row>
-[...25 lines deleted...]
-      <c r="M104" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>