--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка різна</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:25</t>
+    <t>04:02</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -409,51 +409,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622cda363213b5458482766c488e0da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad4a505f89b1e4666d9172939b686b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496786f760ece038aeda013ce58e3be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437d55c6a79082e9b4100e193adb124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d60ae9aa390914bc01550eb7951205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe1520b5f019132133920e545148086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0525f0978703c894e94ff728db11cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae5df9b768f4208a2e7a64406da79e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c07116fd47d8f3054165038c730b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351617405ac970da1c253b62a9bec8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577328e296690c1345aa767a7299f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f817c24afe4ff7e6ad68cfdb6410012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1bd2a89ffcab4a221f018fee4b60813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2db951e785b83bc9a19333c838d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbe59f66b2395c91ec99dce338eab215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2e4b19d6d51b12b6ca10ac1e426216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119f6e3eef1625d901c0198a954b8e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481dcce314a481c1eb10b6ccdfd6d0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99375a24fa6d33ef9e024bc96e54ba5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5051e8b36efd81c4da5028393781fc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5cee51930183d2e24c5275ab983bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004d569aadee97a8f84a01f1b58fba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af78488846e2c51b48e0721329495123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76519842b94efaa435395f0023f3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ddf8cbaa273ba696c72191c0194a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41394cc02e8f055c46096a399861e79026.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4358af4c8d485727e4522f9841ddc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8984862598651c856b7e5ba1a1a5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610155dbf6a826a5c002e4e2899a7723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ffe0f86058c080668e79f3f7b2774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfa601b835d4bb0c2a8de32eb533b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b84dff8c10be8dbd891049832e43676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392abb3a68c87ef1acc898b0b528a9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66458b63eba333b27fd9301d01e99248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eea24ff0fdeca9cc979c0105cf8499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222455bb1dcdcd11d256fd7afbcdd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890935f6bf839e7b316bb45675ecce6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b465d13f3b94ed696d0295b882102c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565494b566058f7b6eb71c31fd6c4d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ddeffdbea883701a742080d4791a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb104ec70fe0910178df374e93f18d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2639b3581eb95308b58cbd0761bf10a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207053a1dbdee600030d5e7a3ddb5adc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3e25ddcb515866925669e84dba1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f96f3fc445c98806317c4f047d45619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb42276a43c09789a8e3403abce93f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522c4e68e7d44570f0a1dd47abec1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e912f5b055bc9273b061cd806ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d510a015d93a640cebe3da0d303b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e69d4557b3f8b59d3aab726b532c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a0040019439a80457a9b2fd89e4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491d1057e5a6fdd83c460630450d5ba26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>