--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка оксамитова</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:23</t>
+    <t>04:03</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -342,51 +342,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4ac1b1fd6639c47eae49e8aa8dafc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5e0a4f355b4a179a6104e12a985992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21a47c5fcec06a750543046aa6c44a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48f7964156c7dc26e56528667c05a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759cbb2b9faaf16dfad11f91b682ff15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fef8806ab742191866634c8979e436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee98e7049b07fac4100a1ab28687a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1cbf3d32b5d7c8b17295df956e7788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0ee80c39d677c6bdd29e0fcdf617e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d3d0abd124c8302f92464b6b336410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7712e831a80c9265d0e48cce1120711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b6e336a494066b413664521dce6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c074107d66c6291ec011c1f670db0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8380254ef1799fdb8f80bf448b6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6181101183515f5db6c3afea92d1cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbf3a43fd88ce53eccfc173b493db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d942d92646b931b883f267daad2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6cd9139db2cac2dfa5a2d30fedfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fa991f19b419a5e95429cbcebdae719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0914fbcd1872c605bdb965bb018ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d0d26463d2d9b549151533dc7e0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140136d7a21dbafa08276000a77eb1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3b9fc3cb89c7937ff110d4b536ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d75ccc530f0c56511f6159b12dca924.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a761494e1bb4168fd788f9d4ba5811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e6f5a542a7f5cdcae771e80d7e21f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d0554b843c6f0fb13305f5b3438c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b076be278cddf014cfea0d1691f8d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1680cb77d06039328a8d952faf96de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c8af972723015804004e4e29d77a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cbb37d6ad1b4aea27a2c200bf34207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec330315a1c7c2d9e2b6a59d6446ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04a5f70a128171a65a69aa876c7429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4be9fbbc0c2d29245af15e2acc3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc927d92de2b957ff1ca8c5d09e498a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3daf56965d0c3f5e4ede93a0a0bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375300c9a3e6b69cd8262cd5b8c497a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a591bfa9aa58fd2e650125c0f2c0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd601db00d5ce67e9c11380d0d07815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e9f56904d4eeca9fc7c98436e89216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b0a7be0de005c29d54175b787cca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1383f6a568b55bfa56025518702e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b645d133923096fb22ce9165562219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25b0dbd759b8e0bf651ee7617aead20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adde3884d22dedd8d6b2a5998226ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1738adebdc98ad71477107e322cdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423815dc5c0721f00f42be25395cf4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616812d54399ece145a5dc0c328e6b924.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>