--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка оксамитова</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>04:03</t>
+    <t>16:56</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -342,51 +342,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a761494e1bb4168fd788f9d4ba5811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e6f5a542a7f5cdcae771e80d7e21f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d0554b843c6f0fb13305f5b3438c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b076be278cddf014cfea0d1691f8d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1680cb77d06039328a8d952faf96de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c8af972723015804004e4e29d77a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cbb37d6ad1b4aea27a2c200bf34207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec330315a1c7c2d9e2b6a59d6446ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04a5f70a128171a65a69aa876c7429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4be9fbbc0c2d29245af15e2acc3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc927d92de2b957ff1ca8c5d09e498a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3daf56965d0c3f5e4ede93a0a0bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375300c9a3e6b69cd8262cd5b8c497a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a591bfa9aa58fd2e650125c0f2c0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd601db00d5ce67e9c11380d0d07815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e9f56904d4eeca9fc7c98436e89216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b0a7be0de005c29d54175b787cca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1383f6a568b55bfa56025518702e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b645d133923096fb22ce9165562219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25b0dbd759b8e0bf651ee7617aead20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adde3884d22dedd8d6b2a5998226ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1738adebdc98ad71477107e322cdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423815dc5c0721f00f42be25395cf4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616812d54399ece145a5dc0c328e6b924.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a926d95b32c209f08ae38ac92b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1266e1e692ac30bd18719eb702046c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c739a5ebc1f319ee5d74ee0e21743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb1eb21e0ce61876e1fa9603cff884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb5370c42f02c7ba262be951849335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a47184131d9fc59dc480fbfb43d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d90b68965e218395cde60f9d6c847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151134f14abccdd7942a8fbfd1bc084a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57669c0c1640f64ad9894db33b81359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfc05d52b76a6a8d701edb973f4bac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b15eea60fca202071ea595a4dccfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feee37bc9177c82b8415f05cbc012e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dbe415171fb409a8f88f9d27f111413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba3397e06de6e4d056228323faa2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94451be8552a8a2d164364eab66bd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db11ce3d9921fc1fc7fc84c8b50ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639d284bcc090ea06d7a34445cc436f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ccd51d95189729e060e2e220b20ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433a9ccdc099a14b017d77bbcc464119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985155c8567c24c19a0c2f3c7061eb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6eb8e704124f0320b702c0e37530d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd4584e65f06a985fd727707ce5e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aecfb4264377a31ebb90e2ee5d2b6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f086b901cd2dc407b6a85391d06ea5124.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>