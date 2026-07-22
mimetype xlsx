--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 3мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:56</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -266,51 +266,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d21dcc5043c127aacca837aa2f51a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77ecfff7853db2e2dcc7ba5f15f4342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65252c1b284088037a12d5c9650a1cbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f233137e89df172d9e824fc75f4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e204afe91e818f36cefb8e11756bb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b053e1924d3c16502e4ebfa1642556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a10423c5a350a6e383bdcb148d1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f805ee84b28108b2f72065b3ed118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4281420dcf71dd0d75b29b08bffde5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e945d2e10b8c9a7bb13a22e0fab99810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb819c235a32945dade0796f475442d11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f158c4897bfbe329f8d84775446221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565fcfac474544bdabad2b8b6c2923a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94184f9186f826a914f1935643bfdac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219abdfe67221d033144a00b1246f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301929b98feaae1b773e71eb19a40245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4ecfdd5cc0dc070743bdf24ae1186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fbb5f6a057ce26d9c798a7f4763f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118339b20fbd4c30015e80114d42fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab17299946d5a1187065f0f7989e22a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc10d86336e5b1c9265a3772ff6ecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aabecf300d0c4e2d08e683986a1fb11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>