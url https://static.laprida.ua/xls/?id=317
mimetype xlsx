--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 7мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:11</t>
+    <t>21:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -536,51 +536,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ccb6f5a385a6b83ae4338f7c17811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a471020091e2563bfc5b4e57f1022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f46350ab10b49ca85167f6c4705f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee05487cf0b9c96d3d48692961d5054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ee8086de0791b9c29982b968d9695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6833fd40073dd3a3921653d32978b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d621e332b874da697354044217d78ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63853441ce6fa9d1a2adf7df6556988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce7a25d0c4f364b2fd622584d5cf3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c53df7c5b10ff169397831bdb1756310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a564fd0345309416c14b494499fbb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2be0d096236b70aae33755642d6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8419eff5cc1af75c6b6ce106ca30eaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddc2980323a235b4a5f4f94a32a83a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786253aa241f72bf02416bf2dc62360115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa54c54345ab1a5031c35b7842af0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f495d7059ac185c6646f148f29bc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f4bf9e13419436f3a5ff7d18910ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5c1b590921509fd799143c138b59a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5a75f3c587f0f66590ff9f42ca8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39113267350323ceda00d7a229bf85f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9685dc07ff180ef548e53e4f5613c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67857150de7ace0d5378919de8c831c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d93db41982c8dfd14cec923d6404424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404956f365e6a720e76fd605d7686cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232049584a50461181c4d3a0c87b54126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6239688de871361083bc8eee1e59e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825334098cf9b9883f13126f734fe57228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b8b18218f77caf0a6ddb84180c4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39718b70f2f43b487a5c1d85b2ffcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda548d90a19b252929a0af567fcd4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a298144f4ce6c3856cb4de5e479e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5e924ff89b1c57cf35f258b22a41133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d7b9eed50886c793fc6bc2de394034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce56be96725ba2530627a3dc50bf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef83f4c3432a92278b5f49129f760836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd5577fa47ea0756fa221ba6358ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7bf595fe558e7faeca2f6e568c6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018bacc66275b796795c4c49f10988939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009958c043d84dbab2b5cea7ff94d9e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a26f3daac72706051d3624fd77a7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad94c6ec791fa4f0eec75849e22196e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50330ffd8c6d0c29a3385f008d9b447143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3083062ba1a558d400c8e22a9bac2e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20631f3b77ee6c061ca7f90226a7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450e7ffd197698d7695517446bea7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96822247c2658c8917a14d151ae9b56547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940df70af0419841e795506dea71dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94d6129c7ae0c813a3f3f6285a6ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adaa0fbc0a7b5453ad39deb92336cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98816e806a87b51a6c7a2e516416ba951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd2d17f6ab8ee84d6dc3244496b3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdcd2fd7f4e2a037779ad46ceec2a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c11b9e10b60910da181752af0bbc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e226f4d5cd8e8ff02a514fddd4a4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac33394e7ddf67e6db59c624ec53356.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1efa0c9c971722f21e4481ccf0fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eaabfa29b100352168b0d5f3a1c9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5895f07031c919fd84884e008dd593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa56e97c178125cc9a17bbe1b44e904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd14885393aeba771ae674451135065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e6f18b3ea722fdfd7444eb7fab096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f06b7e8625314ecac913f11ec85e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814314da8ccf0051c8ce09e99d7b0628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873bd0ac7eaf68ca98d6aa36309bede9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d205567544241769e56545139dbf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e0ac4899aa339bd344b4a6dd28fcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a157c81b6bd6c1be82d13ba56fbd15412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e535f126451fff005e362b0c3575bcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96466ba41a473ff88e8b726ff978c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef68b412dcc3aa3d143d1c60b5527a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b2e5e5983d6e4750a7a97fb0317a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a073344aba947ce9026d47dea887b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840280d6ac1e7497466d8a4180339918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a77cefe26244ddcb022a7cf4fe38819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ecce48ff46be79e8a3d71c1e533820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf8f36a7086790c035a0206f29df1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c55f6c7aa9cbf6194f40c3767f14a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78a54deb7a55fcf06bf89f7749dcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e0ea3feec20ff2f5904d396bd8c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd0985ce35a8646de83da29c090ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d48a225c2817396e6ed76a1f3aecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f71ac80d0ff62012e2cfb09bfb5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866279e6e9ca0d6b95bf55d3c554ab6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8050430071fe9246426acecd4d5628429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc311527fa38daf6d118ce9eb492dd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1339157bb80e5108736ddc8bd0ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4e8667463cdd6c201267d6f86d6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebeb076bac56742aa5cee20d6bcfbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27afe7dec7740eb4ed393b70ddba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567640d08633c8f816c603865525c52035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a402bc4e3e4188992d74a3e58444e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8123ac0f50b55ea3cfec23091515e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc52b6eaf81197b1001b148a4f8ae838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e23f2ea3b3b5560b16384265142b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643371a3db260aae8669348b86c28c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ad15674f0c5bd8b1749c46d6f3e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf320dc14595f7056d85b1d2ce9014842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2aff13957d23dc58cf6ca0f0c35a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05437b19f80d0703b76eb96ac9c07944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e086a5c7df39ad71c307045efa612045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fb30fe543335879a7682fabbab2ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185b3e4dfc800e872d3188fcc4d99c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ffb152d66442a33ba4add2ee1552a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98042ff41e24546e1fb7bebb5e46c3d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac03ac8e9b8ea395a9656c67ac796950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134362be1480fbb983eaff618aff6f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8abdc075914f0024cd0be115d8217552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68ebc90fb6dd70dcfd43df365523a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11be58953e2f9dbd40983ac0cf66854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be330220a3397b00390ee3bea3d0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c3cb96a3568a27c0244917d7acca56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>