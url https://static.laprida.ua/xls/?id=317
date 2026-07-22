--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 7мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>21:42</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -354,56 +354,50 @@
   <si>
     <t>Стрічка атласна 7 мм (# 141) 58-3781</t>
   </si>
   <si>
     <t>58-3781</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(146) 58-11113</t>
   </si>
   <si>
     <t>58-11113</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(169) 58-11137</t>
   </si>
   <si>
     <t>58-11137</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 171) 58-346</t>
   </si>
   <si>
     <t>777 (171)</t>
   </si>
   <si>
-    <t>Стрічка атласна 7 мм (# 172) (перлинна) 58-353</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 7 мм (# 178) 58-3804</t>
   </si>
   <si>
     <t>58-3804</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 181) 58-360</t>
   </si>
   <si>
     <t>58-360</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(172) 58-11151</t>
   </si>
   <si>
     <t>58-11151</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 169) 58-3798</t>
   </si>
   <si>
     <t>58-3798</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 04) (ніжно-рожева) 58-025</t>
@@ -412,50 +406,63 @@
     <t>58-025</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (#170) 58-5853</t>
   </si>
   <si>
     <t>58-5853</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 44) 58-3729</t>
   </si>
   <si>
     <t>58-3729</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 21) 58-094</t>
   </si>
   <si>
     <t>777 (021)</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 146) 58-407</t>
   </si>
   <si>
     <t>58-407</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 7мм-23м(60) 58-5884</t>
+  </si>
+  <si>
+    <t>58-5884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:23 м
+Ширина:7 мм
+Матеріал:односторонний атлас
+Вид пакування:Блок - 10 рулонов
+</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 32) (шоколадна) 58-117</t>
   </si>
   <si>
     <t>58-117</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -536,51 +543,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1efa0c9c971722f21e4481ccf0fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eaabfa29b100352168b0d5f3a1c9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5895f07031c919fd84884e008dd593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa56e97c178125cc9a17bbe1b44e904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd14885393aeba771ae674451135065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e6f18b3ea722fdfd7444eb7fab096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f06b7e8625314ecac913f11ec85e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814314da8ccf0051c8ce09e99d7b0628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873bd0ac7eaf68ca98d6aa36309bede9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d205567544241769e56545139dbf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e0ac4899aa339bd344b4a6dd28fcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a157c81b6bd6c1be82d13ba56fbd15412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e535f126451fff005e362b0c3575bcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96466ba41a473ff88e8b726ff978c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef68b412dcc3aa3d143d1c60b5527a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b2e5e5983d6e4750a7a97fb0317a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a073344aba947ce9026d47dea887b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840280d6ac1e7497466d8a4180339918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a77cefe26244ddcb022a7cf4fe38819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ecce48ff46be79e8a3d71c1e533820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf8f36a7086790c035a0206f29df1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c55f6c7aa9cbf6194f40c3767f14a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78a54deb7a55fcf06bf89f7749dcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e0ea3feec20ff2f5904d396bd8c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd0985ce35a8646de83da29c090ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d48a225c2817396e6ed76a1f3aecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f71ac80d0ff62012e2cfb09bfb5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866279e6e9ca0d6b95bf55d3c554ab6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8050430071fe9246426acecd4d5628429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc311527fa38daf6d118ce9eb492dd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1339157bb80e5108736ddc8bd0ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4e8667463cdd6c201267d6f86d6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebeb076bac56742aa5cee20d6bcfbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27afe7dec7740eb4ed393b70ddba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567640d08633c8f816c603865525c52035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a402bc4e3e4188992d74a3e58444e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8123ac0f50b55ea3cfec23091515e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc52b6eaf81197b1001b148a4f8ae838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e23f2ea3b3b5560b16384265142b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643371a3db260aae8669348b86c28c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ad15674f0c5bd8b1749c46d6f3e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf320dc14595f7056d85b1d2ce9014842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2aff13957d23dc58cf6ca0f0c35a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05437b19f80d0703b76eb96ac9c07944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e086a5c7df39ad71c307045efa612045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fb30fe543335879a7682fabbab2ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185b3e4dfc800e872d3188fcc4d99c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ffb152d66442a33ba4add2ee1552a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98042ff41e24546e1fb7bebb5e46c3d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac03ac8e9b8ea395a9656c67ac796950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134362be1480fbb983eaff618aff6f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8abdc075914f0024cd0be115d8217552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68ebc90fb6dd70dcfd43df365523a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11be58953e2f9dbd40983ac0cf66854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be330220a3397b00390ee3bea3d0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c3cb96a3568a27c0244917d7acca56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e289ebbc278d28878edc5f34a69151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63e38fdbf2f6ef35039585a6852992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31985f9aae586ba1e61a856c4a7cfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b35425463922bf59f577a824057f4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d1793c6cdba96a0285ccbce3d9e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42f9ee250d7c8544f63b9c2981b9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ce383f5ead32db44bac6397bf2f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427a55af3b7d837358f4e0df3c02a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947fa671053d4a6b2db927b29244dd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe514e7630faded564270d329baa651310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11c70f54155bf3dc4fdf63453d88511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bfe75f327ff65a406afaa1e917bdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c628b0784d72193557723f22a4ed3dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e11433b9c731c65c34bc81a1b78914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bebfe617e536db3407129246240b0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d90abc9a09acfc24c650fff1f7fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8ae7b0728a0ff976ae2074a256d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef85d6a8ac9cae27a71082a6a632a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4efe7dc8da70681453b9a1da3ea6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a712145f3c7a45015a263a2f7f4f43620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73d193b74b2d125f5a344b005789c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87ba199a76b190ffcc70a4752d9d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dddf651aa5dc42037362c98c201e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e2b6ff794fd2a853dcebdb0d747224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258554d3c2321a1bda3d917cfc6c0e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a87d254836e4528df61c596dcfaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c222fc5d823ffe51b630196566aed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170e2256b0626147810baeb623c540d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12888369ad8c0dd42a104bb316a3c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381509e7745626c450729024d28a43bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbbda9048557c224eba946fa7176031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eea9f22794907cc6386fa531c601732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01db9942630e3deb44fef56238e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f9921c187678324e82e16980e97f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0dbdd2b2019dbdc93754ad8454a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f58a3ac3479ab74b67d1c754527b3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fb1ebd3cdcc1c7b4e2dc6dec396b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03982b3225919728ac54a0745e3a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecba346bfdb39db908c4f5d46ad9b6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878ebe69cc965cec12391babca3bf2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e36c5d0daf874d0fc03080df4cbb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac887e458f6af3636d5d64e37beec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25635db77572ea32b83dc785aba3ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d29dd8a5d3130e0c96eead4a3c12e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e8772174da52a968ed02cfda1bc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb561ff1e2d6ce01558026e830d0dd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32970fcd7516c0590edd65e04bd351647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca44f881013d1375ee4d8e3f6a34248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ff28c010d6aef2c62793bd58f88c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536015b8dcdfe433bc6b97588fc1ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5a9e41254d97308ef7aabb975aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9997edf40a0d44d0c81175691b6acb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf41026fc3f8f3b4fa02407d4d1fec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a836fa2278f63756de41c1b22bfd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f4606fc47675efce2d4505a9a91f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0604942d8957e96b63ff18ed6486556.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3876,318 +3883,318 @@
       <c r="E51" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G51" s="6">
         <v>79</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="8">
-        <v>5800000000353</v>
+        <v>5800000003804</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G52" s="6">
         <v>79</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="8">
-        <v>5800000003804</v>
+        <v>5800000000360</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G53" s="6">
         <v>79</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="8">
-        <v>5800000000360</v>
+        <v>5800000011151</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D55" s="8">
-        <v>5800000011151</v>
+        <v>5800000003798</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G55" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D56" s="8">
-        <v>5800000003798</v>
+        <v>5800000000025</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G56" s="6">
         <v>79</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="8">
-        <v>5800000000025</v>
+        <v>5800000005853</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G57" s="6">
         <v>79</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D58" s="8">
-        <v>5800000005853</v>
+        <v>5800000003729</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G58" s="6">
         <v>79</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D59" s="8">
-        <v>5800000003729</v>
+        <v>5800000000094</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G59" s="6">
         <v>79</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D60" s="8">
-        <v>5800000000094</v>
+        <v>5800000000407</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G60" s="6">
         <v>79</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D61" s="8">
-        <v>5800000000407</v>
+        <v>5800000005884</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G61" s="6">
         <v>79</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D62" s="8">
         <v>5800000000117</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G62" s="6">
         <v>79</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>