--- v2 (2026-07-22)
+++ v3 (2026-09-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 7мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:41</t>
+    <t>16:57</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -210,56 +210,50 @@
   <si>
     <t>Стрічка атласна 7мм-548.4м(103) 58-11083</t>
   </si>
   <si>
     <t>58-11083</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548.4м(181) 58-11168</t>
   </si>
   <si>
     <t>58-11168</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548.4м(52) 58-11243</t>
   </si>
   <si>
     <t>58-11243</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(02) 58-11045</t>
   </si>
   <si>
     <t>58-11045</t>
   </si>
   <si>
-    <t>Стрічка атласна 7мм-548, 4м(04) 58-11052</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 7мм-548, 4м(06) 58-11069</t>
   </si>
   <si>
     <t>58-11069</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 05) (темно-рожева) 58-032</t>
   </si>
   <si>
     <t>58-032</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(07) 58-11076</t>
   </si>
   <si>
     <t>58-11076</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм (# 07) (персикова) 58-049</t>
   </si>
   <si>
     <t>58-049</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(32) 58-11205</t>
@@ -378,91 +372,78 @@
   <si>
     <t>Стрічка атласна 7 мм (# 178) 58-3804</t>
   </si>
   <si>
     <t>58-3804</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 181) 58-360</t>
   </si>
   <si>
     <t>58-360</t>
   </si>
   <si>
     <t>Стрічка атласна 7мм-548, 4м(172) 58-11151</t>
   </si>
   <si>
     <t>58-11151</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 169) 58-3798</t>
   </si>
   <si>
     <t>58-3798</t>
   </si>
   <si>
-    <t>Стрічка атласна 7 мм (# 04) (ніжно-рожева) 58-025</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 7 мм (#170) 58-5853</t>
   </si>
   <si>
     <t>58-5853</t>
   </si>
   <si>
+    <t>Стрічка атласна 7 мм (# 15) (жовта) 58-063</t>
+  </si>
+  <si>
+    <t>58-063</t>
+  </si>
+  <si>
     <t>Стрічка атласна 7 мм (# 44) 58-3729</t>
   </si>
   <si>
     <t>58-3729</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 21) 58-094</t>
   </si>
   <si>
     <t>777 (021)</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 146) 58-407</t>
   </si>
   <si>
     <t>58-407</t>
-  </si>
-[...11 lines deleted...]
-</t>
   </si>
   <si>
     <t>Стрічка атласна 7 мм (# 32) (шоколадна) 58-117</t>
   </si>
   <si>
     <t>58-117</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -543,51 +524,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e289ebbc278d28878edc5f34a69151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63e38fdbf2f6ef35039585a6852992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31985f9aae586ba1e61a856c4a7cfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b35425463922bf59f577a824057f4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d1793c6cdba96a0285ccbce3d9e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42f9ee250d7c8544f63b9c2981b9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ce383f5ead32db44bac6397bf2f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427a55af3b7d837358f4e0df3c02a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947fa671053d4a6b2db927b29244dd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe514e7630faded564270d329baa651310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11c70f54155bf3dc4fdf63453d88511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bfe75f327ff65a406afaa1e917bdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c628b0784d72193557723f22a4ed3dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e11433b9c731c65c34bc81a1b78914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bebfe617e536db3407129246240b0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d90abc9a09acfc24c650fff1f7fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8ae7b0728a0ff976ae2074a256d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef85d6a8ac9cae27a71082a6a632a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4efe7dc8da70681453b9a1da3ea6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a712145f3c7a45015a263a2f7f4f43620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73d193b74b2d125f5a344b005789c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87ba199a76b190ffcc70a4752d9d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dddf651aa5dc42037362c98c201e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e2b6ff794fd2a853dcebdb0d747224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258554d3c2321a1bda3d917cfc6c0e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a87d254836e4528df61c596dcfaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c222fc5d823ffe51b630196566aed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170e2256b0626147810baeb623c540d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12888369ad8c0dd42a104bb316a3c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381509e7745626c450729024d28a43bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbbda9048557c224eba946fa7176031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eea9f22794907cc6386fa531c601732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01db9942630e3deb44fef56238e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f9921c187678324e82e16980e97f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0dbdd2b2019dbdc93754ad8454a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f58a3ac3479ab74b67d1c754527b3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fb1ebd3cdcc1c7b4e2dc6dec396b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03982b3225919728ac54a0745e3a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecba346bfdb39db908c4f5d46ad9b6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878ebe69cc965cec12391babca3bf2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e36c5d0daf874d0fc03080df4cbb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac887e458f6af3636d5d64e37beec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25635db77572ea32b83dc785aba3ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d29dd8a5d3130e0c96eead4a3c12e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e8772174da52a968ed02cfda1bc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb561ff1e2d6ce01558026e830d0dd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32970fcd7516c0590edd65e04bd351647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca44f881013d1375ee4d8e3f6a34248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ff28c010d6aef2c62793bd58f88c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536015b8dcdfe433bc6b97588fc1ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5a9e41254d97308ef7aabb975aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9997edf40a0d44d0c81175691b6acb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf41026fc3f8f3b4fa02407d4d1fec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a836fa2278f63756de41c1b22bfd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f4606fc47675efce2d4505a9a91f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0604942d8957e96b63ff18ed6486556.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060f210be54533d52d6841dc0edae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76f4f74147324a8d1b74a097e0d1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d529df6b0dbd08572b8eecdf81ddce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa170e669fcf071cc8a7a5b2debb12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc178ea15e0406a7c1535c69833925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8318cdc4e5a853cfb1a00b321494a736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56896ed79e3818ddb7f00f09f4fdd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f045fc9d00623563b4bd89f32d22768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc03ccbfbdc9fabe221981765a67289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4280544723bcafd778da899e092ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25b7c45cf69b9ae2bfde0f0031f3c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d239750842546f76c6c8843592ca9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3956e27dc908dd7ed7a82adc4c9cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98506b297b1793363edf93514b2c53c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750327cd841cf2407586acccb2fc33c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e296e271b866925b3acda9c6bb5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300315bfe0a65c197746a984361065fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd9f345832f168b60e495e6cf3e4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb361981bedb1c5e196ddb324a0309c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552a92776cb9e807d0d67c1cefbf0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6edd36346dfe6c11981a2a4b6f18a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737ac53113bfc14c997b0d0a9e80b3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b843869dfb449d56b3f0efec180d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffdbb65f600c5ed50ed485998bf41124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2731f9dd152e75d0da25686eb280a1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa96b28d8aa66108e3f06378dd7280826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad959294bc69a48def2e0105f94715d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2983e6a5766751881daf5c42285cc9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e8235437a4a360c5a0baf3b19026d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f32f9eb2113c96ac32f566f4985ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc880caa980229787e27eedb54ae3b0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbdf5b85d9bea6ad213536277347332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ad51093398a0ebe7d34e199189db933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c9c8da400f249effb706b25631b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800d541dfb23ce24c8ceb0687377d4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928593aa9888326256f4203d58dc44436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df2412fb2d4a3165b1cae097f421b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad8021a1eb2cfeafd8acddd30a00038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d924ee8278ed21b5392f77ac6e62639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257464b3da9649abcc630138d5d68140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a096ff79adfae55c36e9af4770793bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61f2da0ed249144aa10e2df5902f9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a12438ee745ea9ef141e166479f73443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780146e8e5dd26856ca372c33723f53844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4302f13e218869a6024ce2dbecc7ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81877c57d8a4ffec1ec00bfb511e30d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d0b720399a48c5699650cbf0ba82547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc41329da6e33bcc028d491805745a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b181f44eabe4a7b09ade24d1c5d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087cd85b8ce8c2fdec9e49386f67b4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b14f762f7b58f459f5404002192ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717c8504b4f980254bbc3b592b1985952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ddfd443686db67e041bc39468293253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379078c7a0ef71953098546cd2ade354.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2155,110 +2136,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2525,54 +2446,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/atlasnaya-lenta-7mm/317/?utm_source=price&amp;utm_campaign=price_atlasnaya-lenta-7mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M62" sqref="M62"/>
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3235,985 +3156,931 @@
       <c r="E27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>169.5</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="8">
-        <v>5800000011052</v>
+        <v>5800000011069</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>169.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="8">
-        <v>5800000011069</v>
+        <v>5800000000032</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G29" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="8">
-        <v>5800000000032</v>
+        <v>5800000011076</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="8">
-        <v>5800000011076</v>
+        <v>5800000000049</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G31" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="8">
-        <v>5800000000049</v>
+        <v>5800000011205</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="8">
-        <v>5800000011205</v>
+        <v>5800000000124</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G33" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="8">
-        <v>5800000000124</v>
+        <v>5800000011212</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="8">
-        <v>5800000011212</v>
+        <v>5800000011229</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>169.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="8">
-        <v>5800000011229</v>
+        <v>5800000000155</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G36" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D37" s="8">
-        <v>5800000000155</v>
+        <v>5800000000209</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G37" s="6">
         <v>79</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D38" s="8">
-        <v>5800000000209</v>
+        <v>5800000011267</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D39" s="8">
-        <v>5800000011267</v>
+        <v>5800000011274</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
         <v>169.5</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="8">
-        <v>5800000011274</v>
+        <v>5800000011298</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
         <v>169.5</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="8">
-        <v>5800000011298</v>
+        <v>5800000011304</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
         <v>169.5</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D42" s="8">
-        <v>5800000011304</v>
+        <v>5800000000216</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G42" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="8">
-        <v>5800000000216</v>
+        <v>5800000000223</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G43" s="6">
         <v>79</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="8">
-        <v>5800000000223</v>
+        <v>5800000000278</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G44" s="6">
         <v>79</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D45" s="8">
-        <v>5800000000278</v>
+        <v>5800000000247</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G45" s="6">
         <v>79</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D46" s="8">
-        <v>5800000000247</v>
+        <v>5800000011106</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D47" s="8">
-        <v>5800000011106</v>
+        <v>5800000003781</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G47" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D48" s="8">
-        <v>5800000003781</v>
+        <v>5800000011113</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="8">
-        <v>5800000011113</v>
+        <v>5800000011137</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
         <v>169.5</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D50" s="8">
-        <v>5800000011137</v>
+        <v>5800000000346</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G50" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="8">
-        <v>5800000000346</v>
+        <v>5800000003804</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G51" s="6">
         <v>79</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="8">
-        <v>5800000003804</v>
+        <v>5800000000360</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G52" s="6">
         <v>79</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="8">
-        <v>5800000000360</v>
+        <v>5800000011151</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>79</v>
+        <v>169.5</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="8">
-        <v>5800000011151</v>
+        <v>5800000003798</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G54" s="6">
-        <v>169.5</v>
+        <v>79</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D55" s="8">
-        <v>5800000003798</v>
+        <v>5800000005853</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G55" s="6">
         <v>79</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D56" s="8">
-        <v>5800000000025</v>
+        <v>5800000000063</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G56" s="6">
         <v>79</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="8">
-        <v>5800000005853</v>
+        <v>5800000003729</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G57" s="6">
         <v>79</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D58" s="8">
-        <v>5800000003729</v>
+        <v>5800000000094</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G58" s="6">
         <v>79</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D59" s="8">
-        <v>5800000000094</v>
+        <v>5800000000407</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G59" s="6">
         <v>79</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D60" s="8">
-        <v>5800000000407</v>
+        <v>5800000000117</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G60" s="6">
         <v>79</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
-    </row>
-[...52 lines deleted...]
-      <c r="M62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>