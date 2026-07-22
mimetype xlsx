--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 12мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:56</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -111,56 +111,50 @@
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:12 мм
 Матеріал:односторонний атлас
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м (87) 58-10215</t>
   </si>
   <si>
     <t>58-10215</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(48) 58-11410</t>
   </si>
   <si>
     <t>58-11410</t>
   </si>
   <si>
-    <t>Стрічка атласна 12мм (# 8) 58-5327</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атлас 12мм-23м(119) 58-5952</t>
   </si>
   <si>
     <t>58-5952</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (чорна, # 39) 58-544</t>
   </si>
   <si>
     <t>58-544</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:12 мм
 Матеріал:Односторонний атлас
 Вид пакування:Блок - 10 рулонов
 </t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м(187) 58-10109</t>
   </si>
   <si>
     <t>58-10109</t>
   </si>
   <si>
@@ -172,223 +166,235 @@
   <si>
     <t>Стрічка атласна 12мм-91,4м(39) 58-10147</t>
   </si>
   <si>
     <t>58-10147</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(120) 58-10055</t>
   </si>
   <si>
     <t>58-10055</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(133) 58-11427</t>
   </si>
   <si>
     <t>58-11427</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (# 01) 58-414</t>
   </si>
   <si>
     <t>58-414</t>
   </si>
   <si>
-    <t>Стрічка атласна 12мм-91.4м(02) 58-11465</t>
+    <t>Стрічка атласна 12мм-91, 4м(02) 58-11465</t>
   </si>
   <si>
     <t>58-11465</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91.4м(170) 58-11540</t>
   </si>
   <si>
     <t>58-11540</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(123) 58-11816</t>
   </si>
   <si>
     <t>58-11816</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:1,2 см
 Матеріал:односторонний атлас
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(95) 58-11892</t>
   </si>
   <si>
     <t>58-11892</t>
   </si>
   <si>
+    <t>Стрічка атласна 12мм-91, 4м(01) 58-10000</t>
+  </si>
+  <si>
+    <t>58-10000</t>
+  </si>
+  <si>
     <t>Стрічка атласна 12мм-91, 4м(42) 58-10161</t>
   </si>
   <si>
     <t>58-10161</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м(45) 58-10178</t>
   </si>
   <si>
     <t>58-10178</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91.4м(08) 58-11496</t>
   </si>
   <si>
     <t>58-11496</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м (91) 58-10239</t>
   </si>
   <si>
     <t>58-10239</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (95) 58-636</t>
   </si>
   <si>
     <t>58-636</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (# 90)</t>
   </si>
   <si>
     <t>58-3378</t>
   </si>
   <si>
-    <t>Стрічка атласна 12 мм (# 87) 58-3361</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 12 мм (# 68) 58-3354</t>
   </si>
   <si>
     <t>58-3354</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (# 59) (сіра) 58-612</t>
   </si>
   <si>
     <t>612 (59)</t>
   </si>
   <si>
+    <t>Стрічка атлас 12мм-23м(48) 58-582</t>
+  </si>
+  <si>
+    <t>58-582</t>
+  </si>
+  <si>
     <t>Стрічка атласна 12 мм (# 34) (фіолетова) 58-537</t>
   </si>
   <si>
     <t>58-537</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (# 26) 58-513</t>
   </si>
   <si>
     <t>58-513</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (# 19) (зелена) 58-490</t>
   </si>
   <si>
     <t>58-490</t>
   </si>
   <si>
     <t>Стрічка атласна 12 мм (# 187) (блакитна) 58-773</t>
   </si>
   <si>
     <t>58-773</t>
   </si>
   <si>
+    <t>Стрічка атлас 12мм-23м(133) 58-704</t>
+  </si>
+  <si>
+    <t>58-704</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 12мм-23м(06) 58-5310</t>
+  </si>
+  <si>
+    <t>58-5310</t>
+  </si>
+  <si>
     <t>Стрічка атласна 12мм-91, 4м(68) 58-10192</t>
   </si>
   <si>
     <t>58-10192</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м(05) 58-11809</t>
   </si>
   <si>
     <t>58-11809</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(141) 58-11823</t>
   </si>
   <si>
     <t>58-11823</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(180) 58-11847</t>
   </si>
   <si>
     <t>58-11847</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(44) 58-11854</t>
   </si>
   <si>
     <t>58-11854</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91,4м(59) 58-11861</t>
   </si>
   <si>
     <t>58-11861</t>
   </si>
   <si>
-    <t>Стрічка атласна 12мм-91,4м(60) 58-11878</t>
-[...10 lines deleted...]
-  <si>
     <t>Стрічка атласна 12мм-91,4м(96) 58-11908</t>
   </si>
   <si>
     <t>58-11908</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м(169) 58-10079</t>
   </si>
   <si>
     <t>58-10079</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91, 4м(26) 58-10116</t>
   </si>
   <si>
     <t>58-10116</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 12мм-91, 4м(04) 58-11472</t>
+  </si>
+  <si>
+    <t>58-11472</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91.4м(06) 58-11489</t>
   </si>
   <si>
     <t>58-11489</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91.4м(103) 58-10024</t>
   </si>
   <si>
     <t>58-10024</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91.4м(146) 58-11533</t>
   </si>
   <si>
     <t>58-11533</t>
   </si>
   <si>
     <t>Стрічка атласна 12мм-91.4м(172) 58-11557</t>
   </si>
   <si>
     <t>58-11557</t>
   </si>
@@ -577,51 +583,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76c212f9951e9b362b3ff079a433d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cbfbaffc7b23280a8919602f3bf6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3fd1c457018b0693fb57e807800763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd21f5e393cc0abc987998bf8c62ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1661ed07a5cf9e9dcb658280a0c1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738e0171f2a1293a3d410871e2b77b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67277ed67d49c756f53480851b2547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906fcb413aeb337c7c696a376e5eb148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc6a085921a9b7b09d0f70990641e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4bf9b9dfda184a5ce69de96fe22d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e163811d08a71021e950ca6d9ab7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bc8a4ff8f2755418cc3782ce60a1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf824cfeeecb2ee88ac6ed468d6bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cb06cb9f4ee753051ce0f66a7b84214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed342373ab41ecc70ca040b159dbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35366145d4e64739d95a3890933bdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6933d52453706cc246c990f9524ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f026681ccd64b880595d8dcd64b6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9430d8e5d0adcdaa18a94fe46337b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052b2ec62267d6a058f508e01b7f8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d75368ac72edcbc3ce1aebc87c5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d7ec2011e45d38dace8fb9e1b72722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85501d9795bb151ac1f906032df6560b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e6a3fae416266a71d522d79e452c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760158c1c6a8f499941020f25a12ee7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbd33cd19375d5b65c0f240d19417a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b0217f733333054e99391f345d3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4dc9afdb6484b65cee2a916b9e3c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141eb3409ec3ce9c68b46c8ed5b25e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840efcee80288ac3df80643495cda2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d32f1c4044a11f080fa4ce2c1e24131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2579eefb9515b28ab7a592ad7965bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f31f4ff154074b76d117eb0ac206333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772eb4a92b28db271dc45d953453b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d954a790f8b220963d7d7d140aae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004741dd1755f14c73c43bb4e576e7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc68ffaaf0a7f5fbe57b9656488cfb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb97037d0d2e12e0e7e60e97b0989938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c26a3660ac7eacc7524d5bdfb50039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb85feee3c3d65467fbf41377153e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291447fcaa794ce7bdc764247816efc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848f3a362347d7ffd2cca265985699242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf43e5033e9541021d2046ee96d13643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312f586da11b9fca8a81c8ee7403d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe85834065c0b9badd556f103c1c53e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86064f9b244cc8b522b959ba7f8d8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac9af83e72f48fc77b92d4fc40a79b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f11f7ed6201834ddfd6a1a9c6076048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c6734a0d9003884a0d0e7d1d5f73f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8c5bf940d19ff9b3c1995ed8e66250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b66850fd834f03ad9331c88be98e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d96d127b6d365778ad34ebd06912c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aad60de9919bf335c2942437d7a4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4fad85fb5070c0ee21726d4af7ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ee429882982701cc61713ac7194e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e49aa2a4f9a46a361a898e1eed85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d42855853912e1eb7dd0b264aac257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051cbf26dfea21b009fccbe2e2e747758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c9e10f7d296a4506d1f19790a7d3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a110293e7a8501d9834de5f6167c2b60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd52024a057c2a71205b8f50b9bc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded4639ab70d5c001f0a097ff019ba12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02419fcd92fe55531ef376917929fd283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dbe3098347525ad7bdc15a58a13d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195c8d69d4af1a967d5c348af1282395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f76f718eb137e187fd9c19e32bdf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15665307ba6b3b675c118d39e7b2437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c64a101debfba8ed28d773adb705768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db0366b3ccfc1fb27c960d30b34f099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18458c564f54c60a2bdf8dcbbdbcad010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e963307d45ee20d2dd0f2999409b8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c696cd201423a3503a25d3a3aa5d51012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a18cbfcb0bc2b47862ef581e0f1f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659087147c7055f9a531ea1a8a82efd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f95b7829058bce5e197f709bf11f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823679e8d081e644a7cef6bbc20725a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379390347eed9ab50c744ec17b2dad8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189219b11258e2f04e17970219ec38918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1240d7dee675843e270f124b9b7535e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251027b353504169c2be72710a4216220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f4bfde6fee716698daa4c719892e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa4fff7063b1a3d7236503d04918222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33e98b8d74815c8f3168e867872f6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f648ef05fdf3dba6c8aaab321a8e3de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0cbb082b98c316dcaebb197f446ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3829a06b3af5279303c1f9b8eded626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa8386e7d2ccec5f363d647e6e09c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e95ae5b9979d85eedc3690b98c6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1199b10761fcc9dae8204de406ff3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21b649085e6e1f31f78311764bf7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3541349baa0bc8422cba8ccee711ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96cb8a57610d3b3fb11dc7fe46449732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db6dde5a392fb1210b994e955faf0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7eaf3ea8a0aec5f3349139aaf8a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500a455885eecc3ca04efed3806f4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c7c5038b2ddcb6bc8b4de36e60f5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7311b6379ddfde4b586227e85bf3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35172d7cc2edc241f59280d0804976738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9abb51b71a1bca3cf0435a47cea5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b3dee32b55a1f98603cf8b95d111b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e950b3928311086051efc1843644fa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb15bfb4087cb3be6a9de7d0155842942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76bc5bb24799f619aacbdcdcadb85c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e213aed5a3055d8cc97c3a49bc55044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327206f6b3ed0c46836a2222be93179745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6295385aa19f979d16e8b17deb85246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea086102f631557f051b5ba91eefeea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4a99955aa87d16c3453e864da50b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90a768bd2e7f690d50d77bd5e3a6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714eefd26c9f36a58629a69c2599c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e18c9e3f3b57122dcb1e18165bc0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c780df8c0ba6541af5c90900c816f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09f6f4c16cea54c423f29df2ab48b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d691d7abee58c731be25d2bd791eac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1d7035185aee92144d796de7bc8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e31d31824c5f17df9779e0281c9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ce0d4ff1b0565cf31686c974d8a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac55aaaa9b7d622b64355e2b50332ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc507824ab15c3892fe4d5bd2dfd97259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51922f7b110303885507db0e07ae867660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff52912fdd8156a512bfcc58c61e3f561.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2369,50 +2375,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2679,54 +2715,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/atlasnaya-lenta-12mm/318/?utm_source=price&amp;utm_campaign=price_atlasnaya-lenta-12mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M66"/>
+  <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M66" sqref="M66"/>
+      <selection activeCell="M67" sqref="M67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2930,384 +2966,384 @@
       <c r="E10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="6">
         <v>59.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>5800000005327</v>
+        <v>5800000005952</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
         <v>164</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="8">
-        <v>5800000005952</v>
+        <v>5800000000544</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>164</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" s="8">
-        <v>5800000000544</v>
+        <v>5800000010109</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G13" s="6">
-        <v>164</v>
+        <v>56.5</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>5800000010109</v>
+        <v>5800000005945</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>56.5</v>
+        <v>164</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>5800000005945</v>
+        <v>5800000010147</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G15" s="6">
-        <v>164</v>
+        <v>59.9</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>5800000010147</v>
+        <v>5800000010055</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G16" s="6">
-        <v>59.9</v>
+        <v>56.5</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>5800000010055</v>
+        <v>5800000011427</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="6">
-        <v>56.5</v>
+        <v>59.9</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>5800000011427</v>
+        <v>5800000000414</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>59.9</v>
+        <v>164</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>5800000000414</v>
+        <v>5800000011465</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G19" s="6">
-        <v>164</v>
+        <v>64.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>5800000011465</v>
+        <v>5800000011540</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="6">
-        <v>59.9</v>
+        <v>56.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>5800000011540</v>
+        <v>5800000011816</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G21" s="6">
         <v>56.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D22" s="8">
-        <v>5800000011816</v>
+        <v>5800000011892</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="6">
         <v>56.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="8">
-        <v>5800000011892</v>
+        <v>5800000010000</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="6">
-        <v>56.5</v>
+        <v>59.9</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="8">
         <v>5800000010161</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>26</v>
       </c>
@@ -3392,483 +3428,483 @@
       <c r="F27" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="6">
         <v>56.5</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="8">
         <v>5800000000636</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>164</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="8">
         <v>5800000003378</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>164</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="8">
-        <v>5800000003361</v>
+        <v>5800000003354</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="8">
-        <v>5800000003354</v>
+        <v>5800000000612</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="8">
-        <v>5800000000612</v>
+        <v>5800000000582</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="8">
         <v>5800000000537</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
         <v>153</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="8">
         <v>5800000000513</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
         <v>164</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="8">
         <v>5800000000490</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>164</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D36" s="8">
         <v>5800000000773</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
         <v>153</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="8">
-        <v>5800000010192</v>
+        <v>5800000000704</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>59.9</v>
+        <v>168</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="8">
-        <v>5800000011809</v>
+        <v>5800000005310</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>56.5</v>
+        <v>168</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="8">
-        <v>5800000011823</v>
+        <v>5800000010192</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G39" s="6">
-        <v>56.5</v>
+        <v>59.9</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="8">
-        <v>5800000011847</v>
+        <v>5800000011809</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G40" s="6">
         <v>56.5</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D41" s="8">
-        <v>5800000011854</v>
+        <v>5800000011823</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="6">
         <v>56.5</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="8">
-        <v>5800000011861</v>
+        <v>5800000011847</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="6">
         <v>56.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D43" s="8">
-        <v>5800000011878</v>
+        <v>5800000011854</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G43" s="6">
         <v>56.5</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="8">
-        <v>5800000011885</v>
+        <v>5800000011861</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G44" s="6">
         <v>56.5</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="8">
         <v>5800000011908</v>
       </c>
@@ -3929,553 +3965,580 @@
       <c r="E47" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="6">
         <v>59.9</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D48" s="8">
-        <v>5800000011489</v>
+        <v>5800000011472</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="6">
-        <v>56.5</v>
+        <v>64.5</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="8">
-        <v>5800000010024</v>
+        <v>5800000011489</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G49" s="6">
         <v>56.5</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D50" s="8">
-        <v>5800000011533</v>
+        <v>5800000010024</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G50" s="6">
         <v>56.5</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D51" s="8">
-        <v>5800000011557</v>
+        <v>5800000011533</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G51" s="6">
         <v>56.5</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="8">
-        <v>5800000011502</v>
+        <v>5800000011557</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="6">
         <v>56.5</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D53" s="8">
-        <v>5800000011519</v>
+        <v>5800000011502</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="6">
         <v>56.5</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="8">
-        <v>5800000000421</v>
+        <v>5800000011519</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G54" s="6">
-        <v>164</v>
+        <v>56.5</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="8">
-        <v>5800000010017</v>
+        <v>5800000000421</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>56.5</v>
+        <v>164</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D56" s="8">
-        <v>5800000010123</v>
+        <v>5800000010017</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G56" s="6">
         <v>56.5</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="8">
-        <v>5800000010130</v>
+        <v>5800000010123</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="6">
         <v>56.5</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D58" s="8">
-        <v>5800000010185</v>
+        <v>5800000010130</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="6">
         <v>56.5</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="8">
-        <v>5800000010208</v>
+        <v>5800000010185</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G59" s="6">
         <v>56.5</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="8">
-        <v>5800000010222</v>
+        <v>5800000010208</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G60" s="6">
         <v>56.5</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D61" s="8">
-        <v>5800000010031</v>
+        <v>5800000010222</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G61" s="6">
         <v>56.5</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D62" s="8">
-        <v>5800000010048</v>
+        <v>5800000010031</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G62" s="6">
-        <v>59.9</v>
+        <v>56.5</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D63" s="8">
-        <v>5800000011434</v>
+        <v>5800000010048</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G63" s="6">
-        <v>56.5</v>
+        <v>59.9</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D64" s="8">
-        <v>5800000010062</v>
+        <v>5800000011434</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G64" s="6">
         <v>56.5</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="8">
-        <v>5800000010086</v>
+        <v>5800000010062</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G65" s="6">
         <v>56.5</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D66" s="8">
-        <v>5800000010093</v>
+        <v>5800000010086</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G66" s="6">
         <v>56.5</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
+    </row>
+    <row r="67" spans="1:13" customHeight="1" ht="71">
+      <c r="A67" s="6"/>
+      <c r="B67" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67" s="8">
+        <v>5800000010093</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="G67" s="6">
+        <v>56.5</v>
+      </c>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>