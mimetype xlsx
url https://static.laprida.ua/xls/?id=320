--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -31,406 +31,406 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 25мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:08</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(123) 58-12950</t>
+  </si>
+  <si>
+    <t>58-12950</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5шт.</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(144) 58-12387</t>
   </si>
   <si>
     <t>58-12387</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:25 мм
 Матеріал:односторонний атлас
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м (180) 58-12080</t>
   </si>
   <si>
     <t>58-12080</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(20) 58-12097</t>
   </si>
   <si>
     <t>58-12097</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(60) 58-12110</t>
   </si>
   <si>
     <t>58-12110</t>
   </si>
   <si>
-    <t>Стрічка атлас 25мм (# 42) 58-5976</t>
+    <t>Стрічка атлас 25мм-23м(42) 58-5976</t>
   </si>
   <si>
     <t>58-5976</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:25 мм
 Матеріал:односторонний атлас
 Вид пакування:Блок - 5 рулонов
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 5шт.</t>
-[...98 lines deleted...]
-    <t>58-1220</t>
+    <t>Стрічка атлас 25мм-23м(90) 58-3477</t>
+  </si>
+  <si>
+    <t>58-3477</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:25 мм
 Матеріал:Односторонний атлас
 Вид пакування:Блок - 5 рулонов
 </t>
   </si>
   <si>
+    <t>Стрічка атласна 25мм-91,4м(90) 58-11397</t>
+  </si>
+  <si>
+    <t>58-11397</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(34) 58-10550</t>
+  </si>
+  <si>
+    <t>58-10550</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91.4м(181) 58-10499</t>
+  </si>
+  <si>
+    <t>58-10499</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1шт.</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(127) 58-10383</t>
+  </si>
+  <si>
+    <t>58-10383</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(159) 58-10437</t>
+  </si>
+  <si>
+    <t>58-10437</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(19) 58-10512</t>
+  </si>
+  <si>
+    <t>58-10512</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м (92) 58-10680</t>
+  </si>
+  <si>
+    <t>58-10680</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(01) 58-10260</t>
+  </si>
+  <si>
+    <t>58-10260</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(07) 58-10307</t>
+  </si>
+  <si>
+    <t>58-10307</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м (119) 58-10369</t>
+  </si>
+  <si>
+    <t>58-10369</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(171) 58-10451</t>
+  </si>
+  <si>
+    <t>58-10451</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(172) 58-10468</t>
+  </si>
+  <si>
+    <t>58-10468</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(39) 58-11373</t>
+  </si>
+  <si>
+    <t>58-11373</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(91) 58-11403</t>
+  </si>
+  <si>
+    <t>58-11403</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25 мм (# 01) (біла) 58-1220</t>
+  </si>
+  <si>
+    <t>58-1220</t>
+  </si>
+  <si>
     <t>Стрічка атласна 25 мм (світло-рожева, # 04) 58-1244</t>
   </si>
   <si>
     <t>58-1244</t>
   </si>
   <si>
+    <t>Стрічка атлас 25мм-23м(08) 58-5471</t>
+  </si>
+  <si>
+    <t>58-5471</t>
+  </si>
+  <si>
     <t>Стрічка атлас 25мм (# 119) 58-5983</t>
   </si>
   <si>
     <t>58-5983</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (# 39) (чорна) 58-1367</t>
   </si>
   <si>
     <t>58-1367</t>
   </si>
   <si>
+    <t>Стрічка атлас 25мм-23м(48) 58-1404</t>
+  </si>
+  <si>
+    <t>58-1404</t>
+  </si>
+  <si>
     <t>Стрічка атласна 25 мм (# 68) 58-3453</t>
   </si>
   <si>
     <t>58-3453</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91, 4м(17) 58-12073</t>
-[...8 lines deleted...]
-    <t>58-12134</t>
+    <t>Стрічка атласна 25мм-91,4м(21) 58-12103</t>
+  </si>
+  <si>
+    <t>58-12103</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:25 мм
 Матеріал:односторонный атлас
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91,4м(21) 58-12103</t>
-[...8 lines deleted...]
-    <t>58-11380</t>
+    <t>Стрічка атлас 25мм-23м(02) 58-1237</t>
+  </si>
+  <si>
+    <t>58-1237</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (червона, # 26) 58-1336</t>
   </si>
   <si>
     <t>58-1336</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(02) 58-10277</t>
   </si>
   <si>
     <t>58-10277</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(06) 58-10291</t>
   </si>
   <si>
     <t>58-10291</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91, 4м(133) 58-10390</t>
+    <t>Стрічка атласна 25мм-91,4м(123) 58-10376</t>
+  </si>
+  <si>
+    <t>58-10376</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(133) 58-10390</t>
   </si>
   <si>
     <t>58-10390</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(187) 58-10505</t>
   </si>
   <si>
     <t>58-10505</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(26) 58-10536</t>
   </si>
   <si>
     <t>58-10536</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91, 4м(42) 58-10574</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 25мм-91, 4м(45) 58-10598</t>
   </si>
   <si>
     <t>58-10598</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(04) 58-10284</t>
   </si>
   <si>
     <t>58-10284</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91, 4м(48) 58-10604</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 25мм-91.4м(59)58-11564</t>
   </si>
   <si>
     <t>58-11564</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м (66) 58-10659</t>
   </si>
   <si>
     <t>58-10659</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм (# 66) 58-5518</t>
   </si>
   <si>
     <t>58-5518</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (# 59) (світло-сіра) 58-1435</t>
   </si>
   <si>
     <t>58-1435</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (# 44) 58-3422</t>
   </si>
   <si>
     <t>58-3422</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (фіолетова, # 34) 58-1350</t>
   </si>
   <si>
     <t>58-1350</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (зелена, # 19) 58-1312</t>
   </si>
   <si>
     <t>58-1312</t>
   </si>
   <si>
-    <t>Стрічка атласна 25 мм (# 169) 58-3491</t>
-[...8 lines deleted...]
-    <t>58-1282</t>
+    <t>Стрічка атлас 25мм-23м(133) 58-1527</t>
+  </si>
+  <si>
+    <t>58-1527</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(07) 58-1268</t>
+  </si>
+  <si>
+    <t>58-1268</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(87) 58-10673</t>
   </si>
   <si>
     <t>58-10673</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(08) 58-10314</t>
   </si>
   <si>
     <t>58-10314</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м(40) 58-10567</t>
   </si>
   <si>
     <t>58-10567</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91.4м(52) 58-10635</t>
   </si>
   <si>
     <t>58-10635</t>
   </si>
@@ -541,51 +541,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff7c9e2d20772e3ce43e966dbc31f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fd54bf41f7a6610481f427013a782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575be296f2dab380b0bfc92f111aac13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9fabcd1dab64ac24d83f844d1f7db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e954c04e0cd0abac9a155fc1b4f5a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995a4263dd4da35ab540fa0f79ed2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13390f39b039fe96ae894dbb2ec33d9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d9a369fbe9b1bcd6703a4e93a8038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d8a1e3450f96082a3886a038a97219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130154b7e1cdf342a2519d1131e99910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba22cc85975237423bec1bb40cadc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3deacd8aa19a6cc4a620be25b8d15612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab5c439b8f36d474a070e47bebd3c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833834bdee0deb01de8d1014c5866ce214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1162a2ffff1332b93fb57e245a0149e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39dffdf0c4e27df101c716646155b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2464d5e39a1d215b5332efaa2888be917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769586dd1b4fede7c6171fd08d9fc1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e37ce996749b6401d0b03347befba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237eefa2fabeaa20d08ece6f343b4ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad38df11fc2130bef918664540101321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12c4f1cb659f3aad803f986226ef7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0708d68f7e1440640e2a1f58e923c8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c351ffdd47d8d01809c178e93023bea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a314b4a07e0868d20ed414c84f0beae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a070c13bd335b2afe348a86fef69226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347dc55ccf7d13b4faaed61ea113dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86817c70041823060bf3f119dfc4c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e882e93f94d63f0f1deb34c1fe0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1ec6a81b138c40a6410fd5bf308630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7953d9b6fb53dbe6a9bb961b2de2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f8b8cc102f9046a5d87f4bf1ce9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a9754aa7b18e210418cf7c238e7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbacbcd5c0277837e379c7f7ef7bb8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b6241dc9536d36dd3954c1a6ee7dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6627049772774684047f434e67a3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872cd40811af60c8a43edc2f757393837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e3b0c4ffb9062a1700eca78f37d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485d38bc6edccb7142084273fc6a0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e45dfc7e6cbf72455420c4557a90e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cadefc45f1a615798eced225ce9f0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d3ab6de7ac2435f2f91ece17c5d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e676ccb204a4178ed0a22c5af8cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96978f324eb550e24813b8f4ae7dae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206516623eea9097b920646fbdfdd2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a661c886de1d6b47c49a6f0e9e45246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedfbed6005b1d47576558e3eeb4b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c8119c6fea2afe65cf03a5144b7f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d2218ea8c32cc99e6323a015a68749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302391dd2b8fcad356ad04ad3fc090e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65be77ca835b41442ee668ddd01491451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c3fae8b28242482e45b8f47f60af452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15757c64b8a57c5bd47ef862b7284f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4c303e58749a58a3583361eb82dd554.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a01a88abeab05ef54ac0cdd246c171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f056e382920fee6b01b263385036f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869c20dd8d08e531ed6c7507a2bfe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586496633e3f1891478b349ae41c1af24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d56cf07e1940dbfb10bb97338a1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f3792ae2ec433fe692031fc7561a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817a3e5f287bc0d9b41217d79870007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2637462117bcb54872105b604cb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645e7ff6c7dfe9828140fd3cea00349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43844b5ac8c5541097020f3e3fa8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868afa92fba467e2722f08d453cbf8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0634102312a277e8bee60cd1527f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474db9adb1313509f843a2fb6ad3387313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004e1cfbd64ae9be29160e3381756514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae923e872f2997cfae590be14a8dd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208a74323cc37252ab282d532451b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023c17a6404d28a2d5891abee9a23d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac83a8eeb814cf8ae359b8a1995ae918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a06a11728f094a926075bfbf811019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5fd419bbf3d486aa03903cad472720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3272f3e4f4e0ec90b97d7598074421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d62b590ec81f3e0721cf55bc8668e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1ceebdaf8d06e75c3833589e5c8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57495f82ee6ff116edb5a26a2801fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020d2b96665f73979d4a0b2dde3e0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d9ad74efabacea507d56163b5a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceefc83dbecaef56a2ad70f231a856e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5b4fe8697b9fe262ebb5c84ca7ad828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a993b174feec7bf2f6f1c1450a61029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6351f52316ab3df5474757e5fdb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328965ec7255009f6ea0ff7ede5164331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2381bcd90ecafdbf35d324f62158732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c2eea7b7b27620204c7287d4ee3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683229dd8f4e0c7b62ee085b39721834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb9b691d9921c564d1a47d7ac1083935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d7885d613c8d6a603067254d38b4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4fceea7ccbd4a4053bbdcdc40f97b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef30d948c3e7cdecde8593ad3d2bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa5fd748d44dc3d6f9d4dad72c84c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01d1eaeda15fb0a5cc5723a6894d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c61df6296232f16825fbbef3928041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a0db10f18343ec651db27b09de62342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc45685b5e5f82d19f466c7e4c2b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009974ec2b8272fb402d41c76583cb2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da93431b3ad6878e8c3ae30a54f3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770efa3a2ac0cf17380ac568d3dfb7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea328150bae7b2deab2152bd9804547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066585141e4c2963d0b1cb323dbe6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017203635baaf71093ccfbf39a0d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eef6a02ce9ad4739d3c98fc09708450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b204f56a2be0ac6d55b80f7585d8aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34484895f0ee57447b6790d095756b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b24f63f9f4ec896195ee29148d317953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6564887b38f5423ad7b3c05be7b8854.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2606,1488 +2606,1486 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5800000012387</v>
-[...1 lines deleted...]
-      <c r="E7" s="7" t="s">
+        <v>5800000012950</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="6">
-        <v>115.5</v>
+        <v>161</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="D8" s="8">
+        <v>5800000012387</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G8" s="6">
         <v>115.5</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="8">
+        <v>5800000012080</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>115.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>5800000012110</v>
+        <v>5800000012097</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G10" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>5800000005976</v>
+        <v>5800000012110</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G11" s="6">
-        <v>155.5</v>
+        <v>123.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="8">
+        <v>5800000005976</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D12" s="8">
-[...2 lines deleted...]
-      <c r="E12" s="7" t="s">
+      <c r="F12" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="6">
-        <v>123.5</v>
+        <v>161</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>5800000010550</v>
+        <v>5800000003477</v>
       </c>
       <c r="E13" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="6">
-        <v>115.5</v>
+        <v>161</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>5800000010499</v>
+        <v>5800000011397</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G14" s="6">
-        <v>115.5</v>
+        <v>123.5</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="8">
-        <v>5800000010383</v>
+        <v>5800000010550</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G15" s="6">
         <v>115.5</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="8">
-        <v>5800000010437</v>
+        <v>5800000010499</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G16" s="6">
         <v>115.5</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>5800000010512</v>
+        <v>5800000010383</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G17" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>5800000010680</v>
+        <v>5800000010437</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G18" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>5800000010260</v>
+        <v>5800000010512</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G19" s="6">
         <v>123.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>5800000010307</v>
+        <v>5800000010680</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>123.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>5800000010369</v>
+        <v>5800000010260</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G21" s="6">
         <v>123.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D22" s="8">
-        <v>5800000010451</v>
+        <v>5800000010307</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G22" s="6">
         <v>123.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D23" s="8">
-        <v>5800000010468</v>
+        <v>5800000010369</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G23" s="6">
         <v>123.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D24" s="8">
-        <v>5800000011373</v>
+        <v>5800000010451</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G24" s="6">
         <v>123.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8">
-        <v>5800000010666</v>
+        <v>5800000010468</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G25" s="6">
         <v>123.5</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D26" s="8">
-        <v>5800000011403</v>
+        <v>5800000011373</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G26" s="6">
         <v>123.5</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D27" s="8">
-        <v>5800000001220</v>
+        <v>5800000011403</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G27" s="6">
-        <v>155.5</v>
+        <v>123.5</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="8">
-        <v>5800000001244</v>
+        <v>5800000001220</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6">
         <v>155.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="8">
-        <v>5800000005983</v>
+        <v>5800000001244</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G29" s="6">
         <v>155.5</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="8">
-        <v>5800000001367</v>
+        <v>5800000005471</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>155.5</v>
+        <v>161</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="8">
-        <v>5800000003453</v>
+        <v>5800000005983</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G31" s="6">
         <v>155.5</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D32" s="8">
-        <v>5800000012073</v>
+        <v>5800000001367</v>
       </c>
       <c r="E32" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="6">
-        <v>115.5</v>
+        <v>155.5</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="8">
-        <v>5800000012134</v>
+        <v>5800000001404</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>123.5</v>
+        <v>161</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>5800000012103</v>
+        <v>5800000003453</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G34" s="6">
-        <v>123.5</v>
+        <v>155.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="D35" s="8">
+        <v>5800000012103</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G35" s="6">
         <v>123.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D36" s="8">
-        <v>5800000001336</v>
+        <v>5800000001237</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G36" s="6">
-        <v>155.5</v>
+        <v>161</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="8">
-        <v>5800000010277</v>
+        <v>5800000001336</v>
       </c>
       <c r="E37" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="6">
-        <v>123.5</v>
+        <v>155.5</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="8">
-        <v>5800000010291</v>
+        <v>5800000010277</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G38" s="6">
         <v>123.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="8">
-        <v>5800000010390</v>
+        <v>5800000010291</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G39" s="6">
         <v>123.5</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="8">
-        <v>5800000010505</v>
+        <v>5800000010376</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G40" s="6">
-        <v>123.5</v>
+        <v>127.2</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D41" s="8">
-        <v>5800000010536</v>
+        <v>5800000010390</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G41" s="6">
-        <v>123.5</v>
+        <v>127.2</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="8">
-        <v>5800000010574</v>
+        <v>5800000010505</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>123.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D43" s="8">
-        <v>5800000010598</v>
+        <v>5800000010536</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G43" s="6">
-        <v>115.5</v>
+        <v>123.5</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="8">
-        <v>5800000010284</v>
+        <v>5800000010598</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G44" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="8">
-        <v>5800000010604</v>
+        <v>5800000010284</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G45" s="6">
-        <v>123.5</v>
+        <v>127.2</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="8">
         <v>5800000011564</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G46" s="6">
         <v>123.5</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="8">
         <v>5800000010659</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G47" s="6">
         <v>115.5</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D48" s="8">
         <v>5800000005518</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G48" s="6">
         <v>149.5</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="8">
         <v>5800000001435</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G49" s="6">
         <v>149.5</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D50" s="8">
         <v>5800000003422</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G50" s="6">
         <v>149.5</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D51" s="8">
         <v>5800000001350</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G51" s="6">
         <v>149.5</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="8">
         <v>5800000001312</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G52" s="6">
         <v>155.5</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D53" s="8">
-        <v>5800000003491</v>
+        <v>5800000001527</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G53" s="6">
-        <v>149.5</v>
+        <v>161</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="8">
-        <v>5800000001282</v>
+        <v>5800000001268</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G54" s="6">
-        <v>149.5</v>
+        <v>161</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="8">
         <v>5800000010673</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G55" s="6">
         <v>115.5</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D56" s="8">
         <v>5800000010314</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G56" s="6">
         <v>123.5</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="8">
         <v>5800000010567</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G57" s="6">
         <v>115.5</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D58" s="8">
         <v>5800000010635</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G58" s="6">
         <v>115.5</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="8">
         <v>5800000010420</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G59" s="6">
         <v>123.5</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="8">
         <v>5800000010642</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G60" s="6">
         <v>115.5</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>