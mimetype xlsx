--- v1 (2026-07-22)
+++ v2 (2026-09-16)
@@ -14,190 +14,340 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 25мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>23:41</t>
+    <t>16:56</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Стрічка атлас 25мм-23м(123) 58-12950</t>
-[...2 lines deleted...]
-    <t>58-12950</t>
+    <t>Стрічка атлас 25мм-23м(131) 58-12967</t>
+  </si>
+  <si>
+    <t>58-12967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:23 м
+Ширина:25 мм
+Матеріал:Односторонний атлас
+Вид пакування:Блок - 5 рулонов
+</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5шт.</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91, 4м(144) 58-12387</t>
-[...2 lines deleted...]
-    <t>58-12387</t>
+    <t>Стрічка атласна 25мм-91,4м(77) 58-12622</t>
+  </si>
+  <si>
+    <t>58-12622</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:25 мм
 Матеріал:односторонний атлас
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91,4м (180) 58-12080</t>
-[...20 lines deleted...]
-    <t>58-5976</t>
+    <t>Стрічка атласна 25мм-91,4м(84) 58-12639</t>
+  </si>
+  <si>
+    <t>58-12639</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(73) 58-12998</t>
+  </si>
+  <si>
+    <t>58-12998</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(77) 58-13001</t>
+  </si>
+  <si>
+    <t>58-13001</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(84) 58-13025</t>
+  </si>
+  <si>
+    <t>58-13025</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(32) 58-10543</t>
+  </si>
+  <si>
+    <t>58-10543</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(178) 58-10475</t>
+  </si>
+  <si>
+    <t>58-10475</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(169) 58-10444</t>
+  </si>
+  <si>
+    <t>58-10444</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(146) 58-10413</t>
+  </si>
+  <si>
+    <t>58-10413</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(135) 58-10406</t>
+  </si>
+  <si>
+    <t>58-10406</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(135) 58-5570</t>
+  </si>
+  <si>
+    <t>58-5570</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:25 мм
 Матеріал:односторонний атлас
 Вид пакування:Блок - 5 рулонов
 </t>
   </si>
   <si>
+    <t>Стрічка атлас 25мм-23м(92) 58-5549</t>
+  </si>
+  <si>
+    <t>58-5549</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(178) 58-3507</t>
+  </si>
+  <si>
+    <t>58-3507</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(146) 58-1626</t>
+  </si>
+  <si>
+    <t>58-1626</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(172) 58-1572</t>
+  </si>
+  <si>
+    <t>58-1572</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(40) 58-1374</t>
+  </si>
+  <si>
+    <t>58-1374</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(32) 58-1343</t>
+  </si>
+  <si>
+    <t>58-1343</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(170) 58-12974</t>
+  </si>
+  <si>
+    <t>58-12974</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(171) 58-12981</t>
+  </si>
+  <si>
+    <t>58-12981</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(83) 58-13018</t>
+  </si>
+  <si>
+    <t>58-13018</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(123) 58-12950</t>
+  </si>
+  <si>
+    <t>58-12950</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м(131) 58-12370</t>
+  </si>
+  <si>
+    <t>58-12370</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(144) 58-12387</t>
+  </si>
+  <si>
+    <t>58-12387</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91,4м (180) 58-12080</t>
+  </si>
+  <si>
+    <t>58-12080</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(20) 58-12097</t>
+  </si>
+  <si>
+    <t>58-12097</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 25мм-91, 4м(60) 58-12110</t>
+  </si>
+  <si>
+    <t>58-12110</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(42) 58-5976</t>
+  </si>
+  <si>
+    <t>58-5976</t>
+  </si>
+  <si>
     <t>Стрічка атлас 25мм-23м(90) 58-3477</t>
   </si>
   <si>
     <t>58-3477</t>
   </si>
   <si>
-    <t xml:space="preserve">Довжина:23 м
-[...3 lines deleted...]
-</t>
+    <t>Стрічка атлас 25мм-23м(60) 58-5501</t>
+  </si>
+  <si>
+    <t>58-5501</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м(90) 58-11397</t>
   </si>
   <si>
     <t>58-11397</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(34) 58-10550</t>
   </si>
   <si>
     <t>58-10550</t>
   </si>
   <si>
+    <t>Стрічка атлас 25мм-23м(91) 58-1442</t>
+  </si>
+  <si>
+    <t>58-1442</t>
+  </si>
+  <si>
     <t>Стрічка атласна 25мм-91.4м(181) 58-10499</t>
   </si>
   <si>
     <t>58-10499</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
+    <t>Стрічка атласна 25мм-91, 4м(108) 58-10338</t>
+  </si>
+  <si>
+    <t>58-10338</t>
+  </si>
+  <si>
     <t>Стрічка атласна 25мм-91, 4м(127) 58-10383</t>
   </si>
   <si>
     <t>58-10383</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(159) 58-10437</t>
   </si>
   <si>
     <t>58-10437</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(19) 58-10512</t>
   </si>
   <si>
     <t>58-10512</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м (92) 58-10680</t>
   </si>
   <si>
     <t>58-10680</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(01) 58-10260</t>
@@ -214,123 +364,117 @@
   <si>
     <t>Стрічка атласна 25мм-91, 4м (119) 58-10369</t>
   </si>
   <si>
     <t>58-10369</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(171) 58-10451</t>
   </si>
   <si>
     <t>58-10451</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(172) 58-10468</t>
   </si>
   <si>
     <t>58-10468</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(39) 58-11373</t>
   </si>
   <si>
     <t>58-11373</t>
   </si>
   <si>
-    <t>Стрічка атласна 25мм-91,4м(91) 58-11403</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 25 мм (# 01) (біла) 58-1220</t>
   </si>
   <si>
     <t>58-1220</t>
   </si>
   <si>
-    <t>Стрічка атласна 25 мм (світло-рожева, # 04) 58-1244</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атлас 25мм-23м(08) 58-5471</t>
   </si>
   <si>
     <t>58-5471</t>
   </si>
   <si>
     <t>Стрічка атлас 25мм (# 119) 58-5983</t>
   </si>
   <si>
     <t>58-5983</t>
   </si>
   <si>
-    <t>Стрічка атласна 25 мм (# 39) (чорна) 58-1367</t>
+    <t>Стрічка атлас 25мм-23м(39) 58-1367</t>
   </si>
   <si>
     <t>58-1367</t>
   </si>
   <si>
     <t>Стрічка атлас 25мм-23м(48) 58-1404</t>
   </si>
   <si>
     <t>58-1404</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (# 68) 58-3453</t>
   </si>
   <si>
     <t>58-3453</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м(21) 58-12103</t>
   </si>
   <si>
     <t>58-12103</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:25 мм
 Матеріал:односторонный атлас
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>Стрічка атлас 25мм-23м(02) 58-1237</t>
   </si>
   <si>
     <t>58-1237</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (червона, # 26) 58-1336</t>
   </si>
   <si>
     <t>58-1336</t>
   </si>
   <si>
+    <t>Стрічка атласна 25мм-91,4м(38) 58-11922</t>
+  </si>
+  <si>
+    <t>58-11922</t>
+  </si>
+  <si>
     <t>Стрічка атласна 25мм-91, 4м(02) 58-10277</t>
   </si>
   <si>
     <t>58-10277</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(06) 58-10291</t>
   </si>
   <si>
     <t>58-10291</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м(123) 58-10376</t>
   </si>
   <si>
     <t>58-10376</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м(133) 58-10390</t>
   </si>
   <si>
     <t>58-10390</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(187) 58-10505</t>
@@ -359,90 +503,102 @@
   <si>
     <t>Стрічка атласна 25мм-91.4м(59)58-11564</t>
   </si>
   <si>
     <t>58-11564</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м (66) 58-10659</t>
   </si>
   <si>
     <t>58-10659</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм (# 66) 58-5518</t>
   </si>
   <si>
     <t>58-5518</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (# 59) (світло-сіра) 58-1435</t>
   </si>
   <si>
     <t>58-1435</t>
   </si>
   <si>
-    <t>Стрічка атласна 25 мм (# 44) 58-3422</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 25 мм (фіолетова, # 34) 58-1350</t>
   </si>
   <si>
     <t>58-1350</t>
   </si>
   <si>
     <t>Стрічка атласна 25 мм (зелена, # 19) 58-1312</t>
   </si>
   <si>
     <t>58-1312</t>
   </si>
   <si>
     <t>Стрічка атлас 25мм-23м(133) 58-1527</t>
   </si>
   <si>
     <t>58-1527</t>
   </si>
   <si>
+    <t>Стрічка атлас 25мм-23м(127) 58-1602</t>
+  </si>
+  <si>
+    <t>58-1602</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(120) 58-1619</t>
+  </si>
+  <si>
+    <t>58-1619</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(108) 5-1473(58-5198)</t>
+  </si>
+  <si>
+    <t>5-1473(58-5198)</t>
+  </si>
+  <si>
+    <t>Стрічка атлас 25мм-23м(105) 58-1503</t>
+  </si>
+  <si>
+    <t>58-1503</t>
+  </si>
+  <si>
     <t>Стрічка атлас 25мм-23м(07) 58-1268</t>
   </si>
   <si>
     <t>58-1268</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(87) 58-10673</t>
   </si>
   <si>
     <t>58-10673</t>
-  </si>
-[...4 lines deleted...]
-    <t>58-10314</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91,4м(40) 58-10567</t>
   </si>
   <si>
     <t>58-10567</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91.4м(52) 58-10635</t>
   </si>
   <si>
     <t>58-10635</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(15) 58-10420</t>
   </si>
   <si>
     <t>58-10420</t>
   </si>
   <si>
     <t>Стрічка атласна 25мм-91, 4м(54) 58-10642</t>
   </si>
   <si>
     <t>58-10642</t>
   </si>
@@ -541,51 +697,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a01a88abeab05ef54ac0cdd246c171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f056e382920fee6b01b263385036f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869c20dd8d08e531ed6c7507a2bfe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586496633e3f1891478b349ae41c1af24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d56cf07e1940dbfb10bb97338a1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f3792ae2ec433fe692031fc7561a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817a3e5f287bc0d9b41217d79870007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2637462117bcb54872105b604cb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645e7ff6c7dfe9828140fd3cea00349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43844b5ac8c5541097020f3e3fa8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868afa92fba467e2722f08d453cbf8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0634102312a277e8bee60cd1527f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474db9adb1313509f843a2fb6ad3387313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004e1cfbd64ae9be29160e3381756514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae923e872f2997cfae590be14a8dd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208a74323cc37252ab282d532451b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023c17a6404d28a2d5891abee9a23d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac83a8eeb814cf8ae359b8a1995ae918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a06a11728f094a926075bfbf811019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5fd419bbf3d486aa03903cad472720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3272f3e4f4e0ec90b97d7598074421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d62b590ec81f3e0721cf55bc8668e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1ceebdaf8d06e75c3833589e5c8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57495f82ee6ff116edb5a26a2801fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020d2b96665f73979d4a0b2dde3e0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d9ad74efabacea507d56163b5a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceefc83dbecaef56a2ad70f231a856e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5b4fe8697b9fe262ebb5c84ca7ad828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a993b174feec7bf2f6f1c1450a61029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6351f52316ab3df5474757e5fdb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328965ec7255009f6ea0ff7ede5164331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2381bcd90ecafdbf35d324f62158732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c2eea7b7b27620204c7287d4ee3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683229dd8f4e0c7b62ee085b39721834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb9b691d9921c564d1a47d7ac1083935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d7885d613c8d6a603067254d38b4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4fceea7ccbd4a4053bbdcdc40f97b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef30d948c3e7cdecde8593ad3d2bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa5fd748d44dc3d6f9d4dad72c84c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01d1eaeda15fb0a5cc5723a6894d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c61df6296232f16825fbbef3928041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a0db10f18343ec651db27b09de62342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc45685b5e5f82d19f466c7e4c2b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009974ec2b8272fb402d41c76583cb2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da93431b3ad6878e8c3ae30a54f3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770efa3a2ac0cf17380ac568d3dfb7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea328150bae7b2deab2152bd9804547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066585141e4c2963d0b1cb323dbe6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017203635baaf71093ccfbf39a0d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eef6a02ce9ad4739d3c98fc09708450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b204f56a2be0ac6d55b80f7585d8aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34484895f0ee57447b6790d095756b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b24f63f9f4ec896195ee29148d317953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6564887b38f5423ad7b3c05be7b8854.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda2aea81117049db51b0107b765c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d7e565adba0d4b0e9666402376062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbd4ecb9288c2c68e0df85398f9743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e23c1066c4aad14a962e88a4e531a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3c8d4f68eb12ec59a09806a7befe75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6b84c5e7c1a0587226f0ff432053d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a788430f78e24d7418c6a109c2796d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d96240e33ce92fd7c2e48cce042a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e89a1dee8969e0095c7d6154cda1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55bbfc8695697d5134968e0dfedfa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298d3ffe6de066a9d6fd8cbfa6055311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed14c04c35e7a8298468967da2af7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f728a7d43125d349803fdfcf7fcbed713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543d62fced92200100f6ea252c0016614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ca12016999c97d6dd3fa88f04162515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd51e8df3362121d2c77d408bcb4e8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b925897270f4824f62fac4910c601617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b04ab9648409c341b415cd3b8588e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95855d2d8514a711a2703dfa3240b85019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424f831a1b48379d756b4decb2b98a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32015acb76e8d79e365a72fff1147821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343b2ce130759885fd72cda2404df522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c098dc42574297e8507ecf5e87f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9baad1f7b8705dd071d153e9c0af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716bb1f5dcc6196795ec4c22708a3cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5ba56957408d86a4f9831a2863f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895835d042fcc6a4804adbea8462cee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859d70aedd586f0df952201888e4fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db10dba775d7554d438d5ef9075f6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ee249d57cb3cea6218c24f07f982630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f321b4a77762e8a5836de85c82b41631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca2e938906ee74e8d06527112906332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54527aa147c6df964fce67e11483833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e71553ea3a793cc4bf68ec0aa742a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6e8c412f3deff611be4da74d551135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fef5042c5c39861f3b9a5e624d7cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c77af0b06b4e412d297d22a17ddff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a702b4b1a86db54a6e6426d360ad2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e80439d296b33fa66a3cd6ed956ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3506d70a6b48fd8b08cd03acccabae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd45eff297364a6ac23bf06c35f8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408a67825357d9be047dae5cf323be242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057355b6e202bc44289148ddb2178c1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb605b0b62992f27821238bbd4f392e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ef9bcca407a669f25bdeb7ca21bb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d2ca4ef332aa6bc688c42c8c9b7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad0e69979ebbc69cae20bec9e206947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700629c6c5e8ec555adeb7941bd57548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789907f46add58696254885f61305b3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df0c12ec91a82a73be823b1689e6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc6dd88f94bd3b98e1985ab03120d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582256340e4472862d97955ad9e624252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870a653a2b759bf52510adf22526aa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c1d6f3801aebc857158f965da627854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e96f3a8efb15b5b777b811271f7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98aba07cbcaaf67fe9e6df123e00156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516719fba7b0df9cd463b52be2cc6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50807d6b55eb39a9f435cc0da29e1da858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9f62f0d34cb2afef8146208f87e4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c49473dfe225de9b483194d75849b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a15e4c266e298d857b08377b65fe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843744e97b16279b4782bdf7f216d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d347b979f412dc7d3eb18ffe8e6b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a28a233c0b13790bdde527a7e6e9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f36d9f35a185734d9d2e304df7cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052aa43ab3c21ec4e206cd71ead3b6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ce19136d10a6e1b5a1a48bb08f6e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef7f34b0546cf3b3f4e906a2f2bc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d514d5058c5ca67bcec2ea6c7b95069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd23e8b566031f5f3d05d100e790770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb105c06ec52310d023bfb0046a474371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1d9ad8d11cb52255f4f9d74748bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7fd5af8291a9fbdf84f56abe065f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686715ca2e180c2a3e706e204b3ccfde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f95c662778dcb3d537e235677cb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253367e443578fa5ed0710f0b0d89a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f6f4c8eceac7bc676abf00047e3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350ab90a8f82cc451ca61b8c511aee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1a740d1bc57f35125b8bb31c7dfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba680903a495bd0406d3182cb465580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2153,50 +2309,830 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2463,54 +3399,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/atlasnaya-lenta-25mm/320/?utm_source=price&amp;utm_campaign=price_atlasnaya-lenta-25mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M60"/>
+  <dimension ref="A1:M86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M60" sqref="M60"/>
+      <selection activeCell="M86" sqref="M86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2606,1496 +3542,2200 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5800000012950</v>
-[...1 lines deleted...]
-      <c r="E7" s="7"/>
+        <v>5800000012967</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F7" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>161</v>
+        <v>156.5</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5800000012387</v>
+        <v>5800000012622</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G8" s="6">
-        <v>115.5</v>
+        <v>131.4</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="8">
+        <v>5800000012639</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G9" s="6">
-        <v>115.5</v>
+        <v>131.4</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" s="8">
-        <v>5800000012097</v>
+        <v>5800000012998</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>115.5</v>
+        <v>164.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>5800000012110</v>
+        <v>5800000013001</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>5800000005976</v>
+        <v>5800000013025</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>161</v>
+        <v>164.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>5800000003477</v>
+        <v>5800000010543</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G13" s="6">
-        <v>161</v>
+        <v>128.1</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="8">
-        <v>5800000011397</v>
+        <v>5800000010475</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G14" s="6">
-        <v>123.5</v>
+        <v>128.1</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>5800000010550</v>
+        <v>5800000010444</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G15" s="6">
-        <v>115.5</v>
+        <v>128.1</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="8">
-        <v>5800000010499</v>
+        <v>5800000010413</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G16" s="6">
-        <v>115.5</v>
+        <v>128.1</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D17" s="8">
-        <v>5800000010383</v>
+        <v>5800000010406</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G17" s="6">
-        <v>115.5</v>
+        <v>128.1</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5800000005570</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>115.5</v>
+        <v>164.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>5800000010512</v>
+        <v>5800000005549</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="8">
-        <v>5800000010680</v>
+        <v>5800000003507</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="8">
-        <v>5800000010260</v>
+        <v>5800000001626</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>5800000010307</v>
+        <v>5800000001572</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>5800000010369</v>
+        <v>5800000001374</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="8">
-        <v>5800000010451</v>
+        <v>5800000001343</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>5800000010468</v>
+        <v>5800000012974</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="8">
-        <v>5800000011373</v>
+        <v>5800000012981</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="8">
-        <v>5800000011403</v>
+        <v>5800000013018</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>5800000001220</v>
+        <v>5800000012950</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>155.5</v>
+        <v>164.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="8">
-        <v>5800000001244</v>
+        <v>5800000012370</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G29" s="6">
-        <v>155.5</v>
+        <v>128.1</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="8">
-        <v>5800000005471</v>
+        <v>5800000012387</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G30" s="6">
-        <v>161</v>
+        <v>115.5</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="8">
-        <v>5800000005983</v>
+        <v>5800000012080</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G31" s="6">
-        <v>155.5</v>
+        <v>115.5</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>5800000001367</v>
+        <v>5800000012097</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G32" s="6">
-        <v>155.5</v>
+        <v>115.5</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>5800000001404</v>
+        <v>5800000012110</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G33" s="6">
-        <v>161</v>
+        <v>128.1</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>5800000003453</v>
+        <v>5800000005976</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>155.5</v>
+        <v>164.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>5800000012103</v>
+        <v>5800000003477</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D36" s="8">
-        <v>5800000001237</v>
+        <v>5800000005501</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>161</v>
+        <v>156.5</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D37" s="8">
-        <v>5800000001336</v>
+        <v>5800000011397</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G37" s="6">
-        <v>155.5</v>
+        <v>128.1</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D38" s="8">
-        <v>5800000010277</v>
+        <v>5800000010550</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G38" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D39" s="8">
-        <v>5800000010291</v>
+        <v>5800000001442</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>123.5</v>
+        <v>156.5</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="8">
+        <v>5800000010499</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G40" s="6">
-        <v>127.2</v>
+        <v>115.5</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="8">
-        <v>5800000010390</v>
+        <v>5800000010338</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G41" s="6">
-        <v>127.2</v>
+        <v>128.1</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="8">
-        <v>5800000010505</v>
+        <v>5800000010383</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G42" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="8">
-        <v>5800000010536</v>
+        <v>5800000010437</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G43" s="6">
-        <v>123.5</v>
+        <v>115.5</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="8">
-        <v>5800000010598</v>
+        <v>5800000010512</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G44" s="6">
-        <v>115.5</v>
+        <v>128.1</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>5800000010284</v>
+        <v>5800000010680</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G45" s="6">
-        <v>127.2</v>
+        <v>128.1</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>5800000011564</v>
+        <v>5800000010260</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G46" s="6">
-        <v>123.5</v>
+        <v>128.1</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="8">
-        <v>5800000010659</v>
+        <v>5800000010307</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G47" s="6">
-        <v>115.5</v>
+        <v>128.1</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>5800000005518</v>
+        <v>5800000010369</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G48" s="6">
-        <v>149.5</v>
+        <v>128.1</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>5800000001435</v>
+        <v>5800000010451</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="G49" s="6">
-        <v>149.5</v>
+        <v>128.1</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>5800000003422</v>
+        <v>5800000010468</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G50" s="6">
-        <v>149.5</v>
+        <v>128.1</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>5800000001350</v>
+        <v>5800000011373</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="G51" s="6">
-        <v>149.5</v>
+        <v>128.1</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>5800000001312</v>
+        <v>5800000001220</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>155.5</v>
+        <v>164.5</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>5800000001527</v>
+        <v>5800000005471</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>161</v>
+        <v>164.5</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>5800000001268</v>
+        <v>5800000005983</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>161</v>
+        <v>164.5</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>5800000010673</v>
+        <v>5800000001367</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>115.5</v>
+        <v>156.5</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C56" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="8">
-        <v>5800000010314</v>
+        <v>5800000001404</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C57" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="C57" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="8">
-        <v>5800000010567</v>
+        <v>5800000003453</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>115.5</v>
+        <v>164.5</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="D58" s="8">
+        <v>5800000012103</v>
+      </c>
+      <c r="E58" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="D58" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G58" s="6">
-        <v>115.5</v>
+        <v>128.1</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="8">
-        <v>5800000010420</v>
+        <v>5800000001237</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>123.5</v>
+        <v>164.5</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="8">
-        <v>5800000010642</v>
+        <v>5800000001336</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>115.5</v>
+        <v>164.5</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
+    </row>
+    <row r="61" spans="1:13" customHeight="1" ht="71">
+      <c r="A61" s="6"/>
+      <c r="B61" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D61" s="8">
+        <v>5800000011922</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="5"/>
+    </row>
+    <row r="62" spans="1:13" customHeight="1" ht="71">
+      <c r="A62" s="6"/>
+      <c r="B62" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D62" s="8">
+        <v>5800000010277</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="5"/>
+    </row>
+    <row r="63" spans="1:13" customHeight="1" ht="71">
+      <c r="A63" s="6"/>
+      <c r="B63" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="8">
+        <v>5800000010291</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="5"/>
+    </row>
+    <row r="64" spans="1:13" customHeight="1" ht="71">
+      <c r="A64" s="6"/>
+      <c r="B64" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D64" s="8">
+        <v>5800000010376</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="6">
+        <v>127.2</v>
+      </c>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="5"/>
+    </row>
+    <row r="65" spans="1:13" customHeight="1" ht="71">
+      <c r="A65" s="6"/>
+      <c r="B65" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="8">
+        <v>5800000010390</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="6">
+        <v>127.2</v>
+      </c>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="5"/>
+    </row>
+    <row r="66" spans="1:13" customHeight="1" ht="71">
+      <c r="A66" s="6"/>
+      <c r="B66" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="8">
+        <v>5800000010505</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="5"/>
+    </row>
+    <row r="67" spans="1:13" customHeight="1" ht="71">
+      <c r="A67" s="6"/>
+      <c r="B67" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67" s="8">
+        <v>5800000010536</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G67" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="5"/>
+    </row>
+    <row r="68" spans="1:13" customHeight="1" ht="71">
+      <c r="A68" s="6"/>
+      <c r="B68" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D68" s="8">
+        <v>5800000010598</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="L68" s="6"/>
+      <c r="M68" s="5"/>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="71">
+      <c r="A69" s="6"/>
+      <c r="B69" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="D69" s="8">
+        <v>5800000010284</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="6">
+        <v>127.2</v>
+      </c>
+      <c r="H69" s="6"/>
+      <c r="I69" s="6"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="6"/>
+      <c r="L69" s="6"/>
+      <c r="M69" s="5"/>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="71">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D70" s="8">
+        <v>5800000011564</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G70" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H70" s="6"/>
+      <c r="I70" s="6"/>
+      <c r="J70" s="6"/>
+      <c r="K70" s="6"/>
+      <c r="L70" s="6"/>
+      <c r="M70" s="5"/>
+    </row>
+    <row r="71" spans="1:13" customHeight="1" ht="71">
+      <c r="A71" s="6"/>
+      <c r="B71" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D71" s="8">
+        <v>5800000010659</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="H71" s="6"/>
+      <c r="I71" s="6"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="6"/>
+      <c r="L71" s="6"/>
+      <c r="M71" s="5"/>
+    </row>
+    <row r="72" spans="1:13" customHeight="1" ht="71">
+      <c r="A72" s="6"/>
+      <c r="B72" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D72" s="8">
+        <v>5800000005518</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" s="6">
+        <v>164.5</v>
+      </c>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="5"/>
+    </row>
+    <row r="73" spans="1:13" customHeight="1" ht="71">
+      <c r="A73" s="6"/>
+      <c r="B73" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D73" s="8">
+        <v>5800000001435</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="6">
+        <v>164.5</v>
+      </c>
+      <c r="H73" s="6"/>
+      <c r="I73" s="6"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="6"/>
+      <c r="L73" s="6"/>
+      <c r="M73" s="5"/>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="71">
+      <c r="A74" s="6"/>
+      <c r="B74" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D74" s="8">
+        <v>5800000001350</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="6">
+        <v>164.5</v>
+      </c>
+      <c r="H74" s="6"/>
+      <c r="I74" s="6"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="6"/>
+      <c r="L74" s="6"/>
+      <c r="M74" s="5"/>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="71">
+      <c r="A75" s="6"/>
+      <c r="B75" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="8">
+        <v>5800000001312</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="6">
+        <v>164.5</v>
+      </c>
+      <c r="H75" s="6"/>
+      <c r="I75" s="6"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="6"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="5"/>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="71">
+      <c r="A76" s="6"/>
+      <c r="B76" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D76" s="8">
+        <v>5800000001527</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="6">
+        <v>164.5</v>
+      </c>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="6"/>
+      <c r="L76" s="6"/>
+      <c r="M76" s="5"/>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="71">
+      <c r="A77" s="6"/>
+      <c r="B77" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D77" s="8">
+        <v>5800000001602</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="6">
+        <v>156.5</v>
+      </c>
+      <c r="H77" s="6"/>
+      <c r="I77" s="6"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="6"/>
+      <c r="L77" s="6"/>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="71">
+      <c r="A78" s="6"/>
+      <c r="B78" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D78" s="8">
+        <v>5800000001619</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78" s="6">
+        <v>156.5</v>
+      </c>
+      <c r="H78" s="6"/>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="5"/>
+    </row>
+    <row r="79" spans="1:13" customHeight="1" ht="71">
+      <c r="A79" s="6"/>
+      <c r="B79" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D79" s="8">
+        <v>5000000005192</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="6">
+        <v>156.5</v>
+      </c>
+      <c r="H79" s="6"/>
+      <c r="I79" s="6"/>
+      <c r="J79" s="6"/>
+      <c r="K79" s="6"/>
+      <c r="L79" s="6"/>
+      <c r="M79" s="5"/>
+    </row>
+    <row r="80" spans="1:13" customHeight="1" ht="71">
+      <c r="A80" s="6"/>
+      <c r="B80" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D80" s="8">
+        <v>5800000001503</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="6">
+        <v>156.5</v>
+      </c>
+      <c r="H80" s="6"/>
+      <c r="I80" s="6"/>
+      <c r="J80" s="6"/>
+      <c r="K80" s="6"/>
+      <c r="L80" s="6"/>
+      <c r="M80" s="5"/>
+    </row>
+    <row r="81" spans="1:13" customHeight="1" ht="71">
+      <c r="A81" s="6"/>
+      <c r="B81" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D81" s="8">
+        <v>5800000001268</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="6">
+        <v>164.5</v>
+      </c>
+      <c r="H81" s="6"/>
+      <c r="I81" s="6"/>
+      <c r="J81" s="6"/>
+      <c r="K81" s="6"/>
+      <c r="L81" s="6"/>
+      <c r="M81" s="5"/>
+    </row>
+    <row r="82" spans="1:13" customHeight="1" ht="71">
+      <c r="A82" s="6"/>
+      <c r="B82" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D82" s="8">
+        <v>5800000010673</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="H82" s="6"/>
+      <c r="I82" s="6"/>
+      <c r="J82" s="6"/>
+      <c r="K82" s="6"/>
+      <c r="L82" s="6"/>
+      <c r="M82" s="5"/>
+    </row>
+    <row r="83" spans="1:13" customHeight="1" ht="71">
+      <c r="A83" s="6"/>
+      <c r="B83" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D83" s="8">
+        <v>5800000010567</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="H83" s="6"/>
+      <c r="I83" s="6"/>
+      <c r="J83" s="6"/>
+      <c r="K83" s="6"/>
+      <c r="L83" s="6"/>
+      <c r="M83" s="5"/>
+    </row>
+    <row r="84" spans="1:13" customHeight="1" ht="71">
+      <c r="A84" s="6"/>
+      <c r="B84" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D84" s="8">
+        <v>5800000010635</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="6"/>
+      <c r="L84" s="6"/>
+      <c r="M84" s="5"/>
+    </row>
+    <row r="85" spans="1:13" customHeight="1" ht="71">
+      <c r="A85" s="6"/>
+      <c r="B85" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D85" s="8">
+        <v>5800000010420</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="6">
+        <v>128.1</v>
+      </c>
+      <c r="H85" s="6"/>
+      <c r="I85" s="6"/>
+      <c r="J85" s="6"/>
+      <c r="K85" s="6"/>
+      <c r="L85" s="6"/>
+      <c r="M85" s="5"/>
+    </row>
+    <row r="86" spans="1:13" customHeight="1" ht="71">
+      <c r="A86" s="6"/>
+      <c r="B86" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D86" s="8">
+        <v>5800000010642</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="H86" s="6"/>
+      <c r="I86" s="6"/>
+      <c r="J86" s="6"/>
+      <c r="K86" s="6"/>
+      <c r="L86" s="6"/>
+      <c r="M86" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>