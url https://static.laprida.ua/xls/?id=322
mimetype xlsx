--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Атласна стрічка 48мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:48</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -323,124 +323,125 @@
   <si>
     <t>58-11335</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91,4м(26) 58-11359</t>
   </si>
   <si>
     <t>58-11359</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91,4м(39) 58-11366</t>
   </si>
   <si>
     <t>58-11366</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91.4м(08) 58-11571</t>
   </si>
   <si>
     <t>58-11571</t>
   </si>
   <si>
-    <t>Стрічка атласна 48мм-91.4м(146) 58-11601</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка атласна 48мм-91.4м(48) 58-11618</t>
   </si>
   <si>
     <t>58-11618</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м(02) 58-11946</t>
   </si>
   <si>
     <t>58-11946</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м(187) 58-11953</t>
   </si>
   <si>
     <t>58-11953</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м (119) 58-10970</t>
   </si>
   <si>
     <t>58-10970</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м(15) 58-10987</t>
   </si>
   <si>
     <t>58-10987</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м(32) 58-11014</t>
   </si>
   <si>
     <t>58-11014</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м(42) 58-11021</t>
   </si>
   <si>
     <t>58-11021</t>
   </si>
   <si>
-    <t>Стрічка атласна 48мм-91, 4м(50) 58-11038</t>
-[...8 lines deleted...]
-    <t>58-2227</t>
+    <t>Стрічка атласна 48мм (# 47) (бірюзовий)</t>
+  </si>
+  <si>
+    <t>5-2203</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:48 мм
 Матеріал:Односторонний атлас
 Вид пакування:Блок - 5 рулонов
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5шт.</t>
   </si>
   <si>
-    <t>Стрічка атласна 48мм (# 110)</t>
-[...2 lines deleted...]
-    <t>5-2326</t>
+    <t>Стрічка атласна 48мм-91, 4м(50) 58-11038</t>
+  </si>
+  <si>
+    <t>58-11038</t>
+  </si>
+  <si>
+    <t>Стрічка атласна 48мм (# 60)</t>
+  </si>
+  <si>
+    <t>58-5655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:23 м
+Ширина:48 мм
+Матеріал:односторонний атлас
+Вид пакування:Блок - 5 рулонов
+</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм (# 158) (коричневий)</t>
   </si>
   <si>
     <t>5-2371</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м (159) 58-10994</t>
   </si>
   <si>
     <t>58-10994</t>
   </si>
   <si>
     <t>Стрічка атласна 48мм-91, 4м(178) 58-11007</t>
   </si>
   <si>
     <t>58-11007</t>
   </si>
   <si>
     <t>Ленточка атлас 48мм-23м(181) 58-2418</t>
   </si>
   <si>
     <t>58-2418</t>
   </si>
@@ -539,51 +540,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83591c2942772a3e685b21fd533bea91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2f94127539fd7de25ab5e505e2112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8da2209e17ae2bef78ab77d5c0c8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb35c8e7045b7910878e2f4f68708164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4251cfe3ddd563ae1a6465b879753d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1513248ff3d290b47fc9f0aedf0aa26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e90d1cc345dfe973c70dd6e96acf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795de95917ed468ebf6e35291ffb398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce44cbb1a7c02e85352057bd26658b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684208059c11a3618818e61b1fc4ab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c16dd60258b3c0860dbe53d153421611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37204168c2de14293409b107bd0b7acc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871b9f91d4877752481f128890a8a0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d6bf77650e6f6ce1677955bac2a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b5a9c5212c47d1bc7f60496f705de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c15f8fd0719ea8e1450fa58390101616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f11f94f1bf514b80d29c3ff32c8da217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e061a093722f368bcbdb79054c8d2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522926df70cc96b1aa728526db889319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f51f4d51e1635570b367cf189ec0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070361c8a4eb4d5d1a3a23e3d657c0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c23abb2b65eda3512d4ea78e279e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cf2cdb6297fd2c68ddaefc287ab6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d591de547f5bd11cdf228b4f4c615824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b6848c39445dc5bbe71d997bcad7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3363516b2e4ce750019edbe8165d12f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d733132365836948f41a4ee25f05b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522568b30f3cf4d2f60b5d2f9afa633028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ab0c7ab4043b74781d159e3193d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca035b4c049fa78f1d88fe106ac118530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe102b1d7b0978c8497ba3599093d9fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a4ca01c74134d9a193b9c015f58932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a847d1f45123f414c86964e8d6cc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81db3ee4343f8dedd894c5eb5fb09a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922a2304147edb2fda42fa3f735ebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d5c5517b1d4ca79d3443a13bfabe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7fbb4e7d9e8f57c5b6111ac5b6b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ab547186d7d98f61c1354cfc667138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b7704f789bbe18689fd26b331c6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef54c9b31a5e7e0f1a5659b0dc1a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36cbc29663fb59f0cc3f7ddf2ae8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311758be726f15f0f3e560346d6f37a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852674e9201e0e8ed70bb5b4e329cd8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99cb84b6efcb86927012b4786584c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8bc896c992a462a8f3c8cffeebe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b87b041db189e1f4fb9413a385c12346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93926261117967b9c5073da9c3d9dd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6bb5dcaac9cf3b0d8d118e464c6b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4b86b92fc6fd9fdc3b3f606a9d19e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99d71cdff28d40549907df946945c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73243903a20b3c65a8c763849de3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c149f5e5a212f74d3c76acdb94c4a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25764535552f60995e1e34a38512d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ad7de99ec06f4eeb25e3466165d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2878963215e008a04a260778bb9f90455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52674afb5912e755c165ae5bc57adafe56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ac07b9011edeaa6a74c5e309bdd581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa90a9422bbf5ca2a5c6076c2f1aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763c40fcc8b018071f9ccc9955b32fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a2c38ff897ed40f0c9ea160e4b3254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc034584204d6db7acd68c9805f91e425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694114efdd466cc60a6ce8234232cda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea974545fcfa9f3e8d89dc22bdd987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dacfa08e5abfd5d1f3910050f2a4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027fcc39bd4e205e08d29a8ee0a7ba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d492a675d18e4e7c02e64006006792c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731816811c00d1176d937d45b5d3c8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba8f396a74bac4f745f6c63328d04112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26cdb93dcf4cc78fcae6f023abaef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74a40691ae413da7c91b0d35629e9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e114e8595e8533c5fcf98f64a849f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75049a0b830c4bc19fe74029250bb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a0c7b88146bae8216147ed109d5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20a46c0cb0fdf7ced1da9077fbca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d0209a97e193e32feec47753d19b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f449be8ed8f3da206778f5f2883da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22b39012c90856b18a775c936b18621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d508dc22251e93bf1074b6477dea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6970397a34e5e541aea72550aa22cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbede59766245fe1fdbde943a33efe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da14b67421536bbecae636b484903a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da0cf0075edd72c5d00f94a4651e0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056ac22bd6bbe66501d57798cece4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b69c0c275d3fdfe3ee2f0e071a2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5478c04f425cc1ca511209461382429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41d14f7fcdda0b89a4be633c82e14330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa21a1fa82f853c091f7b2ed9679731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b26e07c354709ec6d345507934f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b98f4968f2efff10a52cc5e38a03f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91471351e28ae1cc38c86f188915c5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7820ba45014765d7c8783879158f4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d14f573a2f6789d45d259efbc3d01736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa82d2fcbbc4ff54b48965ed73aac0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8617cedf4bab070b031c3d0c1e2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b70f99b5092014a1f76b69d96c42b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ebf4a1e19f129278e0902efd43f4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac3d84e7012881f5d9b0a19c91876a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea16be759fdec570b3a4782b7de79442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f69d562b70ebb8fc3313f662f098543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb24e22eab835f753d80943b85bd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a7af8d204a5645aec17c734833c3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb45a5bdd675de13c17d57b7f74d1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67fe70739b874fb29bca0e575512547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc79c115915ac1c172315897a0558cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b698ebb879c77daff9c13b0f31f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea42bf92cc6816b790376267644bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d7795695375068a2071db9c8b3f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735b26036c46990321c0e603fc4f3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c451569155de46990fe04937d1457353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666941ad067c3da70fda7f5537e3b08d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ed80003f03d75abe1cfc12499b1655.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2181,80 +2182,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2521,54 +2492,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/atlasnaya-lenta-48mm/322/?utm_source=price&amp;utm_campaign=price_atlasnaya-lenta-48mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:M61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M62" sqref="M62"/>
+      <selection activeCell="M61" sqref="M61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3771,445 +3742,418 @@
       <c r="E47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
         <v>255.9</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D48" s="8">
-        <v>5800000011601</v>
+        <v>5800000011618</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="G48" s="6">
         <v>255.9</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D49" s="8">
-        <v>5800000011618</v>
+        <v>5800000011946</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
         <v>255.9</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="8">
-        <v>5800000011946</v>
+        <v>5800000011953</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>255.9</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D51" s="8">
-        <v>5800000011953</v>
+        <v>5800000010970</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>255.9</v>
+        <v>245</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D52" s="8">
-        <v>5800000010970</v>
+        <v>5800000010987</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>245</v>
+        <v>255.9</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D53" s="8">
-        <v>5800000010987</v>
+        <v>5800000011014</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
         <v>255.9</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D54" s="8">
-        <v>5800000011014</v>
+        <v>5800000011021</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
         <v>255.9</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D55" s="8">
-        <v>5800000011021</v>
+        <v>5800000002203</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G55" s="6">
-        <v>255.9</v>
+        <v>208.13</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D56" s="8">
         <v>5800000011038</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
         <v>245</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D57" s="8">
-        <v>5800000002227</v>
+        <v>5800000005655</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G57" s="6">
         <v>208.13</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D58" s="8">
-        <v>5800000002326</v>
+        <v>5800000002371</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G58" s="6">
         <v>208.13</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D59" s="8">
-        <v>5800000002371</v>
+        <v>5800000010994</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>208.13</v>
+        <v>245</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D60" s="8">
-        <v>5800000010994</v>
+        <v>5800000011007</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
         <v>245</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D61" s="8">
-        <v>5800000011007</v>
+        <v>5800000002418</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G61" s="6">
-        <v>245</v>
+        <v>208.13</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
-    </row>
-[...25 lines deleted...]
-      <c r="M62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>