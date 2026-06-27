--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -14,124 +14,118 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папір пакувальний</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>13:55</t>
+    <t>17:52</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Папір пакувальний "Сіра газета з червоними серцями" в рулоні (0,7м х8м) 70г/м2 255-9100</t>
   </si>
   <si>
     <t>255-9100</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с сердечками
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Папір пакувальний "Мікс червоних сердець" в рулоні (0,7м х8м) 70г/м2 255-9124</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір пакувальний "Мікс рожевих сердець" в рулоні (0,7м х8м) 70г/м2 255-9155</t>
   </si>
   <si>
     <t>255-9155</t>
   </si>
   <si>
     <t>Папір пакувальний "Білі серця на рожевому" в рулоні (0,7м х8м) 70г/м2 255-9148</t>
   </si>
   <si>
     <t>255-9148</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Мікс червоних сердець" в рулоні (0,7м х8м) 70г/м2 255-9131</t>
   </si>
   <si>
     <t>255-9131</t>
   </si>
   <si>
     <t>Папір пакувальний "Червоні серця на рожевому" в рулоні (0,7м х8м) 70г/м2 255-9117</t>
   </si>
   <si>
     <t>255-9117</t>
   </si>
   <si>
     <t>Папір пакувальний "Серце на червоному" 255-1456</t>
@@ -145,59 +139,50 @@
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с сердечками
 </t>
   </si>
   <si>
     <t>255-1227</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт білий "Сердця жовто-блакитні" в рулоні (0,7м х8м) 70г/квм 255-3801</t>
   </si>
   <si>
     <t>255-3801</t>
   </si>
   <si>
-    <t>Папір пакувальний крафт "Серця червоні" в рулоні (8м*0,7м) 80 г/м² 255-4440</t>
-[...7 lines deleted...]
-  <si>
     <t>Папір пакувальний крафт "Серце на крафті" в рулоне (8м*0,7м) 75 г/м²  255-1463</t>
   </si>
   <si>
     <t>255-1463</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Гноми з побажаннями" в рулонах (8м х 0,7м) 255-3047</t>
   </si>
   <si>
     <t>255-3047</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Солодке кохання" (0,59м х0,84) 80г/м2   255-6451</t>
   </si>
   <si>
     <t>255-6451</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:0,84 м
 Ширина:0,59 м
 Щільність:80 г/м²
 Тип товару:мелований папiр
 Тип упаковки:в листах
 Дизайн:с сердечками
 </t>
@@ -205,56 +190,50 @@
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Ти моє кохання" (0,59м х0,84) 80г/м2   255-6383</t>
   </si>
   <si>
     <t>255-6383</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:0,84 м
 Ширина:0,59 м
 Щільність:80 г/м²
 Тип товару:мелованая бумага
 Тип упаковки:в листах
 Дизайн:с сердечками
 </t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Серця закоханих" (0,59м х0,84) 80г/м2   255-6345</t>
   </si>
   <si>
     <t>255-6345</t>
   </si>
   <si>
-    <t>Папір пакувальний в аркушах 10арк  "LOVE та серця" (0,59м х0,84) 80г/м2   255-6307</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір пакувальний в аркушах 10арк  "Мікс сердєць на чорному" (0,59м х0,84) 80г/м2   255-6390</t>
   </si>
   <si>
     <t>255-6390</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Серця в хмарках" (0,59м х0,84) 80г/м2   255-6437</t>
   </si>
   <si>
     <t>255-6437</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Серця карти" (0,59м х0,84) 80г/м2   255-6321</t>
   </si>
   <si>
     <t>255-6321</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Серця шахматка" (0,59м х0,84) 80г/м2   255-6314</t>
   </si>
   <si>
     <t>255-6314</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Серця чорні"  в рулоні (0,7м х8м) 70г/м2  255-3535</t>
@@ -325,50 +304,53 @@
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с узором
 </t>
   </si>
   <si>
     <t>Папір пакувальний  "Червоне серце крейдою" в рулоні (0,7м х8м) 70г/м2  255-6239</t>
   </si>
   <si>
     <t>255-6239</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70г/м2
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с надписями
 </t>
   </si>
   <si>
+    <t>Продається упаковками. В упаковці: 1шт.</t>
+  </si>
+  <si>
     <t>Папір пакувальний  "Лав газета біла" в рулоні (0,7м х8м) 70г/м2  255-6253</t>
   </si>
   <si>
     <t>255-6253</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с сердечками
 </t>
   </si>
   <si>
     <t>Папір пакувальний  "Лав газета чор с червоним"  в рулоні (0,7м х8м) 70г/м2  255-6284</t>
   </si>
   <si>
     <t>255-6284</t>
   </si>
   <si>
     <t>Папір пакувальний  "Лав смужка рожева" в рулоні (0,7м х8м) 70г/м2  255-6260</t>
   </si>
   <si>
     <t>255-6260</t>
@@ -478,65 +460,50 @@
   <si>
     <t xml:space="preserve">Довжина:1 метр
 Ширина:0,7 метра
 Щільність:80 г/м²
 Тип товару:мелованая бумага
 Тип упаковки:48 листов
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Набір папіру пакувального"Best men" 48арк 8видів по 2м 80г/м2   255-7922</t>
   </si>
   <si>
     <t>255-7922</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:2 м
 Ширина:0,7 метра
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:48 листов
 Дизайн:с узором
 </t>
   </si>
   <si>
-    <t>Папір пакувальний крафт "Клітина океан+тон зеленим" в рулоні (0,7м х8м) 70г/м2  255-6949</t>
-[...13 lines deleted...]
-  <si>
     <t>Папір пакувальний крафт бурий"Клітина океан+тонування океан" в рулоні (0,7м х8м) 70г/квм 255-4594</t>
   </si>
   <si>
     <t>255-4594</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:двусторонняя; клеточка
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт бурий "Газета коричнева" в рулоні (0,7м х8м) 80г/м2 255-7991</t>
   </si>
   <si>
     <t>255-7991</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 метров
 Ширина:0,7 метра
 Щільність:80 г/м²
 Тип товару:крафт
@@ -580,86 +547,80 @@
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Динозавр з яблуком" (0,7м х1м) 80г/м2   255-6857</t>
   </si>
   <si>
     <t>255-6857</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Монстрік" (0,7м х1м) 80г/м2   255-6864</t>
   </si>
   <si>
     <t>255-6864</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк   (0,7м х1м) 80г/м2   255-6840</t>
   </si>
   <si>
     <t>255-6840</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Динозаврик" (0,7м х1м) 80г/м2   255-6819</t>
   </si>
   <si>
     <t>255-6819</t>
   </si>
   <si>
-    <t>Папір пакувальний крафт "Тонування чорним+тонування чорним" в рулоні (0,7м х8м) 70г/квм 255-251</t>
-[...2 lines deleted...]
-    <t>255-251</t>
+    <t>Папір пакувальний "Тон сірий+сірий" в рулоні (0,7м х8м) 70г/м2  255-7274</t>
+  </si>
+  <si>
+    <t>255-7274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:8 м
+Ширина:70 см
+Щільність:70 г/м²
+Тип товару:крафт
+Тип упаковки:в рулонах
+Дизайн:с узором
+</t>
+  </si>
+  <si>
+    <t>Папір пакувальний "Тон синій+тон синій" в рулоні (0,7м х8м) 70г/м2 255-3870</t>
+  </si>
+  <si>
+    <t>255-3870</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір пакувальний "Тон сірий+сірий" в рулоні (0,7м х8м) 70г/м2  255-7274</t>
-[...19 lines deleted...]
-  <si>
     <t>Папір пакувальний "Тон зелений+зелений" в рулоні (0,7м х8м) 70г/м2   255-5355</t>
   </si>
   <si>
     <t>255-5355</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70г/м2
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Тон теракот+тон теракот" в рулоні (0,7м х8м) 70г/м² 255-5270</t>
   </si>
   <si>
     <t>255-5270</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
@@ -673,92 +634,80 @@
   <si>
     <t>255-4372</t>
   </si>
   <si>
     <t>Папір пакувальний крафт білий"Тонування фіолетовим+тонування фіолетовим" в рулоні (0,7м х8м) 70г/квм 255-4822</t>
   </si>
   <si>
     <t>255-4822</t>
   </si>
   <si>
     <t>Папір пакувальний фарбований у суміші рожевий в рулоні (8м*0,58м) 65г/м² 255-4051</t>
   </si>
   <si>
     <t>255-4051</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,58 м
 Щільність:65 г/м2
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір пакувальний  "Тонуванняюлакит+тонування блакит" в рулоні (0,7м х8м) 70г/квм 255-3924</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір пакувальний "Тон персиковий+тон персиковий" в рулоні  (0,7м х8м) 70г/м2  255-4327</t>
   </si>
   <si>
     <t>255-4327</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Папір пакувальний фарбований у суміші жовтий в рулоні (8м*0,58м) 65г/м² 255-3597</t>
   </si>
   <si>
     <t>255-3597</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:58 см
 Щільність:65г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір пакувальний "Тон персиковий+тон персиковий" в рулоні  (0,7м х8м) 70г/м2  255-6512</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір пакувальний "Газета прованс чорна+газета чорна"на білом в рулоні (0,7м х8м) 70г/м2  255-5102</t>
   </si>
   <si>
     <t>255-5102</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с надписями
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета прованс чорна+газета чорна" в рулоні (0,7м х8м) 70г/м2  255-5096</t>
   </si>
   <si>
     <t>255-5096</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
@@ -895,84 +844,84 @@
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:в горошек
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Тон блакитний+смуга фуксія" в рулоні (0,7м х8м) 70г/м² 255-4952</t>
   </si>
   <si>
     <t>255-4952</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с узором; двусторонняя
 </t>
   </si>
   <si>
-    <t>Папір пакувальний "Вишиванка на білом" в рулоні (0,7м х8м) 70г/м2  255-5515</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір пакувальний крафт "Капітошка" чорним в рулоні (0,7м х8м) 70г/м2  255-4204</t>
   </si>
   <si>
     <t>255-4204</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Папір пакувальний  "Троянда маленька на білому" в рулоні (8м х0,7м) 70г/м2  квм 255-7007</t>
   </si>
   <si>
     <t>255-7007</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с рисунком
 </t>
+  </si>
+  <si>
+    <t>Папір пакувальний крафт "Пір&amp;#039;я  біли" в рулоні (0,7м х8м) 70г/м2   255-4198</t>
+  </si>
+  <si>
+    <t>255-4198</t>
   </si>
   <si>
     <t>Папір пакувальний "HAPPY DEY" в рулоні (0,7м х8м) 60г/м2 255-6956</t>
   </si>
   <si>
     <t>255-6956</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:60 г/м2
 Тип товару:мелованная бумага
 Тип упаковки:в рулонах
 Дизайн:с рисунком
 Вага:60 г/м2
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Лист червоний" в рулоні (8м*0,66 м) 255-3078</t>
   </si>
   <si>
     <t>255-3078</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
@@ -1031,65 +980,50 @@
   <si>
     <t>255-6567</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:66 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная; двусторонняя
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Тон гірчиця+тон св гірчиця" в рулоні (0,7м х8м) 70г/м2 255-6970</t>
   </si>
   <si>
     <t>255-6970</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная; двусторонняя
-</t>
-[...13 lines deleted...]
-Дизайн:с узором; двусторонняя
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета біла" в рулоні (0,7м х8м) 70г/м2  255-4136</t>
   </si>
   <si>
     <t>255-4136</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с надписями
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Газета+газета" чорним на білому в рулоні (0,7м х8м) 70г/м2  255-7304</t>
   </si>
   <si>
     <t>255-7304</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета + газета Прованс" білий у рулоні (0,7м х8м) 70г/м2 255-5898</t>
@@ -1207,51 +1141,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979597df497f8d9cd125ebf5741be8fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e69e78e5e959903ab9517e01b1d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd0d37cbe753d4162fef23bcc37ca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66529b1b0317f8e8083ea0170d4b25bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38697dfc9e6d985bb63c1b16ef0ddc285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2273941102bd9620e56511a444d4976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf575ba9a960316adf5f4f638b5787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71b337be2e4a84e4c8a911c7f78f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779774434a93252e2462f196a2e37ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877004b4db637d637ffe8280a88ce310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0487ce15d3f42a41704dfc77bcd3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d063938b3366733533db1a4b759912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2adef581d735a5d36b5973ad563fe613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c485081414639b2d987d0a59727a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c36754a95ef8f86aa5edf48eaacb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d41f474371123ca8d6d0290e6c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6bd90ba35c04a17675252aec5f51917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9cb4bd604b29c2ca98a26235b38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1856a1a37393e7c56081363580bcee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231afec9d6ae42ce5deb41f26e20f8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9f50ec893678d4ba97a970b0905f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769c4e003e4e90fc22c44a1e12716822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fcb7b3eaffdb94ac6255ef33a1b0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b3d24cf29af7771c8a8aafb3a6fcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d34c6a7dda3a0332c27bb81cef1a2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a52b6777a9cf590257f53cd2757d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38933b7b9524f6202fc7e68df424e4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487de116b79d71a60abf01b0f664ced28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f7b874ea62815c4419bffa0aa25629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235eecff301670c90b2afeb475ddfa930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad3526fe8c25112d585ce6d4c87c7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd5aa7afc3a17e6e32832e522d23c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8ccd2c24ff18c465378242c8d4d3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dcc90610fabe623a3f6e015d9537034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baed39859e323c94855ed5aedfb66a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec8ffab1cb22d37cc216ed74cbbd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afcb204552c08c10a99ff095aa5abc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c70ed0f425b99e93f1dfcac2557f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb997a6c3fb75272ea6f474e61903d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a30ec7c985460874c7ed36c7d21dbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf80efc027efcb947cfe5ce51281d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dccd2f0bafb907ca9848c49194f7a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc9acf5e82449f33b7fba65c7a9f0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebecae699e9eaea9768f00699b12e4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d0b308c4544bdb9f06f532d796d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600460ff68cf8ec705a2fa89f7a7e3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66632fee49729c8a6dfaded1b1d3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078166e338a1a47a9c901bb0a50d3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d49a1b1e0d2c2cdbc5d311c6209349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6622932d33217b55a160bca4670b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958bf7866aff295384de47abcceac351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca58a127c7f9ae1fcaae9dc09008a0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069298fbf9208d2f9f11fb4d2f3c7fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cff673b3f8bf735bf92f9501d128ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f6c484d5b8bc221bea2c90863a7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6adea2fd06621867baf1818d205c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeff03fe35d16dd124665f60085290657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c294fbbc46ab96af7e55c5c0c0cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51177b3a216e9fb5b3786f695195c1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be650afaa6a731c33be273cea53f37460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403c99fde86c18c2d9521c9a4a2a12c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc4a2781443bfcff9719cde5e923062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c7405dd5651a4bf57a92abbf658163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647e30c226472c48b418b6ad6bb2d1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f455fd28e3ec7535c01879a3d144c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933821152551f5beaef60dcf1a6c3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb347401d4975875616b15ea2b0dca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26350576af9ea85cab618d327c4232c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9cbb62098347885aa5336abcc0df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d74cb97a0d73f60195dffd72ed6d4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1adf0facc2f9902f7a8c361bd96a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0612acc5b3dca0e0558cce66bb4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3378bfed95ac6baa1f6204d0db6fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed5d888889bbbdcafe1a24f5f4402474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf8246d9c9661a70852f5e08a70d6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2ddc7b353f3554daa3edf0c9c41776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60bcf527815fe7fd3d7d1317842ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064f589894a35e0ee6f078c448924f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787949c93d13354733c09434e9dec3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab721130a459fd22deae3a88488d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e079fce881590187838bc6360798081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a79ee7dba6933da41c74e347fdb0ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c357983d3e3f6e944fcdbc6a6fe66b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91313d68b61b77fa51ee80b26a224084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2c443b9abc6dd7ac7afc2426d4bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffef2a1494e9a836125738a431f27c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e313a0ef1add46f90c426e9381d58d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993778e0d7bc1c3e05e08fcd68bbbd0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12818f8509eee0b2e12cf21b3ac68089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb918a34328f8fa8bb6a1256120432190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98daac39492c16167c5e4f3dfd08491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13ef1a0dbc6312959a11478c1424292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa61bd8be5aa83e3701c2f876851293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb941008e7667ae33561670bec185294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0566949c9709ab67afaa344f022dc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da897e4300ef343ac4ff4423ca6d3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d5a7669260b6e8b03ef1b3b7c1ab97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a60bb0abd4ee8a8408a68ad7cca1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5709ad4001ae9721b1648835fc2a3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3d0f538b24c9f8cf658e7c7b4ad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a1d88c105e857e496ed505ad05934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629395a2dd7255b769d1e0bea88a78cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e6d67c09051e900596561cc70f396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4ddd7205a8064fe91eec1ff776ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc17c231bf06a495d7b7155a7b1668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e64c99823e21b003fca989988d179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb24191ba95d19faf611d74adf938910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1a2c8cd0bf9994ceb9a9ff2ca6e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c33d043e5014c17f2bc87ffe0213f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a309d9f3c2191e4d04a9f29b310e3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b61e435b0b73445c38d96b89392df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2353b2a5e72f3e5cf41651df413a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2391c57eb5af8dee3b19be2deabda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3395dde98eb8e1ad935c32aabd3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faca2ba68f67a77717cb75372dbb9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e594c30a4bdcc51ae2856bb8ec18a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a9626412c3d5c65df86481de1c2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389caa649a4262b6128699d1fb62e39c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93dea574493729d4772f67afea4ee222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de94f629f4cb991fe58e17bb67ecbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf87fe63a6afe4332b266206d236924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24fc8dfe854af3292d31b297d36f4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07c16b4084f578d6c57f2b997819026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449415b212a401721bad2e1078a6e39027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea4df02422939b01ba6a04703e92528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330928f6949b50924624cdc0d1494c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851c601a729609773a364e376d336130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990b1a149d9cf4ffadef1aeec6b3d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1891a65be55277c33ce45f4ea7e392432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904f0b233cd6fd6475359e2ae5ab91633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade841b90842741dc76677d077a10934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07c270442556a5f13bc501d9de19f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc15fbc7495b98e9b7c2ae6e219d5be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced40f1f598b150dd646caa52c816337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758b9c0b2ebf8f6a0aa3b286cfbb9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfe2ee6f647fc76ec0b3674caabcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676c580ecf84c79e6340a25a882e1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a3a312d5b7102ac1ced6bd025d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04e0931563d8f84fa0189641b6a3ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c8696cd407fd1f1ee700914f939f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811172c4aaf8657306011ac915c16f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16c79ec0f209e4ae6fca0540d20b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008783268824b7cda6cf3634eab9a5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecababa7f502423e8eb3a52dd1664c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a0e603e6acfaa12401753b1437a9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387950d7a3c422cacb350f4c5db4cd8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c3ba3a260c3daf87d2459c318671850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f7661fda156ea26649248c31989851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613341c869ab2da1accaa2ce3475b4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d50b19b968692ffb7f2d84f4562c9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a796fc2bb0beafa27b160f58407bc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4c0b5c7283d88723562db303ce49455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b8b890ebe06d50623b5bc0a0f39b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06379ea1e21dc8834e315933bc5e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadca5241cf805eca7b97e23a5aca6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b718c6a8b9bacfd61f42a0297e2f6de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa124c8bfe6bd63009a2046f1d6f2a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579442863a056a2d3dec2216df476161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf05d5796d3a00695bb6e24478d39e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb56ad42e0aff8e53909f84a1ff31b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30337d4dc4d7da13f9ec0df8f185f6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a46b2e348273b1424075eb7f7897265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200f4b8fe3a289a58981438694e34b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfb278f5ae157a0d7abb9de4ce546267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62035899b8a8f84d7db32ba4be0d7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390cd331eca8b20e886feab38520fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f81d8fd13b6fb3e09bcbd99c0def470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db290a213866b2855cb67108203543971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072f15cf01677a44dfbd95a8a8b008972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e1feef60e5bcc66915be8361978a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a31313f4c744b7a06cbca241467acd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84774566fef9720717cbbcac7163a21875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822df5c8ce69a88b9b6e492305677a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1bce04710280c009449d5d2ffca3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee91dd27707ddc0cb64c340d2018278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecfa000560e2679b702f9fd8f5335f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8150712ff8ac4bdbe9a1e454815f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd599f30ac6d2862df65888ad2f88cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b87114d435642711bf443bf88af5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1108f95f6f2e79b1eff72ae11ffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067792b6525f6a6a31b06f4fa3ed1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107570e19be1ca7174c7d854dc20dd4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786168d1134be961b1102ca1114ada6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c8c1ca8270b1fb86093248af6da587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cdd2034327cbfd861a35b75a05eb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf5322fdfb0e22f3f1a395defb7f089.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3869,290 +3803,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4419,54 +4113,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/bumaga-upakovochnaya/334/?utm_source=price&amp;utm_campaign=price_bumaga-upakovochnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M103"/>
+  <dimension ref="A1:M95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M103" sqref="M103"/>
+      <selection activeCell="M95" sqref="M95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4589,2632 +4283,2416 @@
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>82</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>2550000009124</v>
+        <v>2550000009155</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
         <v>82</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>2550000009155</v>
+        <v>2550000009148</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>82</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>2550000009148</v>
+        <v>2550000009131</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>82</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>2550000009131</v>
+        <v>2550000009117</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
         <v>82</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>2550000009117</v>
+        <v>2550000001456</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>82</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>2550000001456</v>
+        <v>2550000001227</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>82</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>2550000001227</v>
+        <v>2550000003801</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>82</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>2550000003801</v>
+        <v>2550000001463</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>82</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>2550000004440</v>
+        <v>2550000003047</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>82</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="D17" s="8">
+        <v>2550000006451</v>
+      </c>
+      <c r="E17" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="9" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G17" s="6">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="8">
+        <v>2550000006383</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" s="6">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="8">
+        <v>2550000006345</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G19" s="6">
         <v>115</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>2550000006383</v>
+        <v>2550000006390</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G20" s="6">
         <v>115</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="8">
-        <v>2550000006345</v>
+        <v>2550000006437</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G21" s="6">
         <v>115</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="8">
-        <v>2550000006307</v>
+        <v>2550000006321</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G22" s="6">
         <v>115</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>2550000006390</v>
+        <v>2550000006314</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G23" s="6">
         <v>115</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="D24" s="8">
+        <v>2550000003535</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="D24" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F24" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="8">
-        <v>2550000006321</v>
+        <v>2550000006369</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G25" s="6">
         <v>115</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="8">
-        <v>2550000006314</v>
+        <v>2550000006376</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G26" s="6">
         <v>115</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="8">
-        <v>2550000003535</v>
+        <v>2550000006420</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G27" s="6">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>2550000006369</v>
+        <v>2550000006338</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G28" s="6">
         <v>115</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="D29" s="8">
+        <v>2550000007908</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D29" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="8">
-        <v>2550000006420</v>
+        <v>2550000007915</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D31" s="8">
-        <v>2550000006338</v>
+        <v>2550000007946</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D32" s="8">
-        <v>2550000007908</v>
+        <v>2550000006239</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="G32" s="6">
         <v>82</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D33" s="8">
-        <v>2550000007915</v>
+        <v>2550000006253</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
         <v>82</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D34" s="8">
-        <v>2550000007946</v>
+        <v>2550000006284</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>81</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="G34" s="6">
         <v>82</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D35" s="8">
-        <v>2550000006239</v>
+        <v>2550000006260</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G35" s="6">
         <v>82</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D36" s="8">
-        <v>2550000006253</v>
+        <v>2550000009056</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
         <v>82</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D37" s="8">
-        <v>2550000006284</v>
+        <v>2550000009087</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38" s="8">
-        <v>2550000006260</v>
+        <v>2550000009070</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
         <v>82</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D39" s="8">
-        <v>2550000009056</v>
+        <v>2550000009063</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
         <v>82</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D40" s="8">
-        <v>2550000009087</v>
+        <v>2550000006031</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G40" s="6">
-        <v>82</v>
+        <v>715</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D41" s="8">
-        <v>2550000009070</v>
+        <v>2550000000916</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D42" s="8">
-        <v>2550000009063</v>
+        <v>2550000008875</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>82</v>
+        <v>140.8</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D43" s="8">
-        <v>2550000006031</v>
+        <v>2550000008516</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G43" s="6">
-        <v>715</v>
+        <v>1305.6</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D44" s="8">
-        <v>2550000000916</v>
+        <v>2550000007939</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>108</v>
       </c>
       <c r="G44" s="6">
-        <v>62.5</v>
+        <v>897.6</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" s="8">
+        <v>2550000007922</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F45" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G45" s="6">
-        <v>128</v>
+        <v>1190.4</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D46" s="8">
-        <v>2550000008516</v>
+        <v>2550000004594</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>1199.04</v>
+        <v>90.2</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D47" s="8">
-        <v>2550000007939</v>
+        <v>2550000007991</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>897.6</v>
+        <v>90.2</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D48" s="8">
-        <v>2550000007922</v>
+        <v>2550000006802</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="G48" s="6">
-        <v>1190.4</v>
+        <v>96</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D49" s="8">
-        <v>2550000006949</v>
+        <v>2550000006833</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>123</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G49" s="6">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D50" s="8">
-        <v>2550000004594</v>
+        <v>2550000006826</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G50" s="6">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D51" s="8">
-        <v>2550000007991</v>
+        <v>2550000006871</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G51" s="6">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="8">
-        <v>2550000006802</v>
+        <v>2550000006857</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G52" s="6">
         <v>96</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>2550000006833</v>
+        <v>2550000006864</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G53" s="6">
         <v>96</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>2550000006826</v>
+        <v>2550000006840</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G54" s="6">
         <v>96</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>2550000006871</v>
+        <v>2550000006819</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G55" s="6">
         <v>96</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="D56" s="8">
+        <v>2550000007274</v>
+      </c>
+      <c r="E56" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="D56" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F56" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="8">
-        <v>2550000006864</v>
+        <v>2550000003870</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>96</v>
+        <v>90.2</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D58" s="8">
-        <v>2550000006840</v>
+        <v>2550000005355</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>96</v>
+        <v>90.2</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D59" s="8">
-        <v>2550000006819</v>
+        <v>2550000005270</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>96</v>
+        <v>90.2</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D60" s="8">
-        <v>2550000000251</v>
+        <v>2550000004372</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D61" s="8">
-        <v>2550000007274</v>
+        <v>2550000004822</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="G61" s="6">
         <v>82</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D62" s="8">
-        <v>2550000003870</v>
+        <v>2550000004051</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>82</v>
+        <v>52.8</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D63" s="8">
-        <v>2550000005355</v>
+        <v>2550000004327</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D64" s="8">
-        <v>2550000005270</v>
+        <v>2550000003597</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>82</v>
+        <v>27.5</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D65" s="8">
-        <v>2550000004372</v>
+        <v>2550000005102</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="G65" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D66" s="8">
-        <v>2550000004822</v>
+        <v>2550000005096</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D67" s="8">
-        <v>2550000004051</v>
+        <v>2550000005089</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>52.8</v>
+        <v>90.2</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D68" s="8">
-        <v>2550000003924</v>
+        <v>2550000001531</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D69" s="8">
-        <v>2550000004327</v>
+        <v>2550000001555</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D70" s="8">
-        <v>2550000003597</v>
+        <v>2550000008868</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
         <v>82</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D71" s="8">
-        <v>2550000006512</v>
+        <v>2550000008530</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D72" s="8">
-        <v>2550000005102</v>
+        <v>2550000008578</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C73" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D73" s="8">
+        <v>2550000008547</v>
+      </c>
+      <c r="E73" s="7" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D74" s="8">
-        <v>2550000005089</v>
+        <v>2550000008561</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D75" s="8">
-        <v>2550000001531</v>
+        <v>2550000008554</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D76" s="8">
-        <v>2550000001555</v>
+        <v>2550000008103</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D77" s="8">
-        <v>2550000008868</v>
+        <v>2550000008097</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D78" s="8">
-        <v>2550000008530</v>
+        <v>2550000007069</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
         <v>82</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D79" s="8">
-        <v>2550000008578</v>
+        <v>2550000004952</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D80" s="8">
-        <v>2550000008547</v>
+        <v>2550000004204</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D81" s="8">
-        <v>2550000008561</v>
+        <v>2550000007007</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
         <v>82</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D82" s="8">
-        <v>2550000008554</v>
+        <v>2550000004198</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="G82" s="6">
         <v>82</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D83" s="8">
-        <v>2550000008103</v>
+        <v>2550000006956</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
         <v>82</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D84" s="8">
-        <v>2550000008097</v>
+        <v>2550000003078</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D85" s="8">
-        <v>2550000007069</v>
+        <v>2550000003085</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D86" s="8">
-        <v>2550000004952</v>
+        <v>2550000005812</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>19</v>
+        <v>222</v>
       </c>
       <c r="G86" s="6">
-        <v>82</v>
+        <v>177</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D87" s="8">
-        <v>2550000005515</v>
+        <v>2550000004235</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G87" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D88" s="8">
-        <v>2550000004204</v>
+        <v>2550000003931</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>222</v>
+        <v>86</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D89" s="8">
-        <v>2550000007007</v>
+        <v>2550000004242</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>225</v>
+        <v>140</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D90" s="8">
-        <v>2550000006956</v>
+        <v>2550000006567</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D91" s="8">
-        <v>2550000003078</v>
+        <v>2550000006970</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G91" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D92" s="8">
-        <v>2550000003085</v>
+        <v>2550000004136</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D93" s="8">
-        <v>2550000005812</v>
+        <v>2550000007304</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>236</v>
+        <v>168</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>177</v>
+        <v>90.2</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D94" s="8">
-        <v>2550000004235</v>
+        <v>2550000005898</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>92</v>
+        <v>168</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="G94" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D95" s="8">
-        <v>2550000003931</v>
+        <v>2550000004266</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>92</v>
+        <v>244</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
-    </row>
-[...214 lines deleted...]
-      <c r="M103" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>