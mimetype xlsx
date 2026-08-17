--- v1 (2026-06-27)
+++ v2 (2026-08-17)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папір пакувальний</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:52</t>
+    <t>13:11</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -121,62 +121,50 @@
   <si>
     <t>255-9131</t>
   </si>
   <si>
     <t>Папір пакувальний "Червоні серця на рожевому" в рулоні (0,7м х8м) 70г/м2 255-9117</t>
   </si>
   <si>
     <t>255-9117</t>
   </si>
   <si>
     <t>Папір пакувальний "Серце на червоному" 255-1456</t>
   </si>
   <si>
     <t>255-1456</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с сердечками
 </t>
   </si>
   <si>
-    <t>255-1227</t>
-[...10 lines deleted...]
-  <si>
     <t>Папір пакувальний крафт білий "Сердця жовто-блакитні" в рулоні (0,7м х8м) 70г/квм 255-3801</t>
   </si>
   <si>
     <t>255-3801</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Серце на крафті" в рулоне (8м*0,7м) 75 г/м²  255-1463</t>
   </si>
   <si>
     <t>255-1463</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Гноми з побажаннями" в рулонах (8м х 0,7м) 255-3047</t>
   </si>
   <si>
     <t>255-3047</t>
   </si>
   <si>
     <t>Папір пакувальний в аркушах 10арк  "Солодке кохання" (0,59м х0,84) 80г/м2   255-6451</t>
   </si>
   <si>
     <t>255-6451</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:0,84 м
@@ -328,65 +316,50 @@
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
     <t>Папір пакувальний  "Лав газета біла" в рулоні (0,7м х8м) 70г/м2  255-6253</t>
   </si>
   <si>
     <t>255-6253</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с сердечками
 </t>
   </si>
   <si>
     <t>Папір пакувальний  "Лав газета чор с червоним"  в рулоні (0,7м х8м) 70г/м2  255-6284</t>
   </si>
   <si>
     <t>255-6284</t>
   </si>
   <si>
-    <t>Папір пакувальний  "Лав смужка рожева" в рулоні (0,7м х8м) 70г/м2  255-6260</t>
-[...13 lines deleted...]
-  <si>
     <t>Папір пакувальний крафт "Серця міні шоколадні та білі" в рулоні (0,7м х8м) 70г/м2 255-9056</t>
   </si>
   <si>
     <t>255-9056</t>
   </si>
   <si>
     <t>Папір пакувальний "Стрічка лав на червоному білому" в рулоні (0,7м х8м) 70г/м2 255-9087</t>
   </si>
   <si>
     <t>255-9087</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Серця міні на шоколадному" в рулоні (0,7м х8м) 70г/м2 255-9070</t>
   </si>
   <si>
     <t>255-9070</t>
   </si>
   <si>
     <t>Папір пакувальний "Серця міні червоні на білому" в рулоні (0,7м х8м) 70г/м2 255-9063</t>
   </si>
   <si>
     <t>255-9063</t>
   </si>
   <si>
     <t>Папір пакувальний крафт бурий водостійкий пр-во Австрия 100 арк (0,7м х0,5м) 110г/м2  255-6031</t>
@@ -592,171 +565,135 @@
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Тон зелений+зелений" в рулоні (0,7м х8м) 70г/м2   255-5355</t>
   </si>
   <si>
     <t>255-5355</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70г/м2
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір пакувальний "Тон теракот+тон теракот" в рулоні (0,7м х8м) 70г/м² 255-5270</t>
-[...2 lines deleted...]
-    <t>255-5270</t>
+    <t>Папір пакувальний "Тон серый+тон серый" в рулоні (0,7м х8м) 70г/м2  255-4372</t>
+  </si>
+  <si>
+    <t>255-4372</t>
+  </si>
+  <si>
+    <t>Папір пакувальний крафт білий"Тонування фіолетовим+тонування фіолетовим" в рулоні (0,7м х8м) 70г/квм 255-4822</t>
+  </si>
+  <si>
+    <t>255-4822</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір пакувальний "Тон серый+тон серый" в рулоні (0,7м х8м) 70г/м2  255-4372</t>
-[...10 lines deleted...]
-  <si>
     <t>Папір пакувальний фарбований у суміші рожевий в рулоні (8м*0,58м) 65г/м² 255-4051</t>
   </si>
   <si>
     <t>255-4051</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,58 м
 Щільність:65 г/м2
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
-    <t>Папір пакувальний "Тон персиковий+тон персиковий" в рулоні  (0,7м х8м) 70г/м2  255-4327</t>
-[...13 lines deleted...]
-  <si>
     <t>Папір пакувальний фарбований у суміші жовтий в рулоні (8м*0,58м) 65г/м² 255-3597</t>
   </si>
   <si>
     <t>255-3597</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:58 см
 Щільність:65г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Газета прованс чорна+газета чорна"на білом в рулоні (0,7м х8м) 70г/м2  255-5102</t>
   </si>
   <si>
     <t>255-5102</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с надписями
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета прованс чорна+газета чорна" в рулоні (0,7м х8м) 70г/м2  255-5096</t>
   </si>
   <si>
     <t>255-5096</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 м
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с надписями
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета коричнева+газета коричнева" в рулоні (0,7м х8м) 70г/м² 255-5089</t>
   </si>
   <si>
     <t>255-5089</t>
-  </si>
-[...13 lines deleted...]
-</t>
   </si>
   <si>
     <t>Папір пакувальний крафт бурий "Мікс вуса" в рулоні (0,7м х8м) 70г/квм 255-1555</t>
   </si>
   <si>
     <t>255-1555</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:80 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с узором
 </t>
   </si>
   <si>
     <t>Папір пакувальний білий в рулоні (0,7м х8м) 70г/м2 255-8868</t>
   </si>
   <si>
     <t>255-8868</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 метров
 Ширина:0,7 метра
@@ -935,60 +872,63 @@
   <si>
     <t>Папір пакувальний крафт "Лист фіолетовим" у рулонах (8м х 0,66м) 255-3085</t>
   </si>
   <si>
     <t>255-3085</t>
   </si>
   <si>
     <t>Папір пакувальний в листах 15л "Мікс ведмедика" (0,7м х1,0) 80г/м2 255-5812</t>
   </si>
   <si>
     <t>255-5812</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:0,7 м
 Ширина:1 м
 Щільність:80 г/м²
 Тип товару:мелованая бумага
 Тип упаковки:в листах
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 15шт.</t>
   </si>
   <si>
-    <t>Папір пакувальний крафт "Діагональ чорний" в рулонах (8*0,7м) 255-4235</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір пакувальний крафт білий "Діагональ жовто-блакитна" в рулоні (0,7м х8м) 70г/квм 255-3931</t>
   </si>
   <si>
     <t>255-3931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:8 м
+Ширина:0,7 м
+Щільність:70 г/м²
+Тип товару:крафт
+Тип упаковки:в рулонах
+Дизайн:с узором
+</t>
   </si>
   <si>
     <t>Папір крафт мікс "Павутинка біла" 255-4242</t>
   </si>
   <si>
     <t>255-4242</t>
   </si>
   <si>
     <t>Папір пакувальний  "Тон бордо+тон сірий" в рулоні (0,7м х8м) 70г/м2   255-6567</t>
   </si>
   <si>
     <t>255-6567</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:66 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная; двусторонняя
 </t>
   </si>
   <si>
     <t>Папір пакувальний "Тон гірчиця+тон св гірчиця" в рулоні (0,7м х8м) 70г/м2 255-6970</t>
   </si>
@@ -996,56 +936,50 @@
     <t>255-6970</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:70 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:однотонная; двусторонняя
 </t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета біла" в рулоні (0,7м х8м) 70г/м2  255-4136</t>
   </si>
   <si>
     <t>255-4136</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с надписями
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>255-7304</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газета + газета Прованс" білий у рулоні (0,7м х8м) 70г/м2 255-5898</t>
   </si>
   <si>
     <t>255-5898</t>
   </si>
   <si>
     <t>Папір пакувальний крафт "Газетка мікс" в рулонах (8м*0,7м) 255-4266</t>
   </si>
   <si>
     <t>255-4266</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:8 м
 Ширина:0,7 см
 Щільність:70 г/м²
 Тип товару:крафт
 Тип упаковки:в рулонах
 Дизайн:с рисунком
 </t>
   </si>
 </sst>
 </file>
 
@@ -1141,51 +1075,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a60bb0abd4ee8a8408a68ad7cca1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5709ad4001ae9721b1648835fc2a3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3d0f538b24c9f8cf658e7c7b4ad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a1d88c105e857e496ed505ad05934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629395a2dd7255b769d1e0bea88a78cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e6d67c09051e900596561cc70f396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4ddd7205a8064fe91eec1ff776ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc17c231bf06a495d7b7155a7b1668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e64c99823e21b003fca989988d179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb24191ba95d19faf611d74adf938910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1a2c8cd0bf9994ceb9a9ff2ca6e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c33d043e5014c17f2bc87ffe0213f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a309d9f3c2191e4d04a9f29b310e3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b61e435b0b73445c38d96b89392df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2353b2a5e72f3e5cf41651df413a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2391c57eb5af8dee3b19be2deabda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3395dde98eb8e1ad935c32aabd3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faca2ba68f67a77717cb75372dbb9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e594c30a4bdcc51ae2856bb8ec18a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a9626412c3d5c65df86481de1c2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389caa649a4262b6128699d1fb62e39c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93dea574493729d4772f67afea4ee222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de94f629f4cb991fe58e17bb67ecbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf87fe63a6afe4332b266206d236924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24fc8dfe854af3292d31b297d36f4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07c16b4084f578d6c57f2b997819026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449415b212a401721bad2e1078a6e39027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea4df02422939b01ba6a04703e92528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330928f6949b50924624cdc0d1494c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851c601a729609773a364e376d336130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990b1a149d9cf4ffadef1aeec6b3d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1891a65be55277c33ce45f4ea7e392432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904f0b233cd6fd6475359e2ae5ab91633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade841b90842741dc76677d077a10934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07c270442556a5f13bc501d9de19f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc15fbc7495b98e9b7c2ae6e219d5be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced40f1f598b150dd646caa52c816337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758b9c0b2ebf8f6a0aa3b286cfbb9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfe2ee6f647fc76ec0b3674caabcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676c580ecf84c79e6340a25a882e1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a3a312d5b7102ac1ced6bd025d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04e0931563d8f84fa0189641b6a3ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c8696cd407fd1f1ee700914f939f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811172c4aaf8657306011ac915c16f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16c79ec0f209e4ae6fca0540d20b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008783268824b7cda6cf3634eab9a5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecababa7f502423e8eb3a52dd1664c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a0e603e6acfaa12401753b1437a9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387950d7a3c422cacb350f4c5db4cd8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c3ba3a260c3daf87d2459c318671850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f7661fda156ea26649248c31989851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613341c869ab2da1accaa2ce3475b4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d50b19b968692ffb7f2d84f4562c9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a796fc2bb0beafa27b160f58407bc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4c0b5c7283d88723562db303ce49455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b8b890ebe06d50623b5bc0a0f39b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06379ea1e21dc8834e315933bc5e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadca5241cf805eca7b97e23a5aca6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b718c6a8b9bacfd61f42a0297e2f6de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa124c8bfe6bd63009a2046f1d6f2a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579442863a056a2d3dec2216df476161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf05d5796d3a00695bb6e24478d39e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb56ad42e0aff8e53909f84a1ff31b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30337d4dc4d7da13f9ec0df8f185f6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a46b2e348273b1424075eb7f7897265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200f4b8fe3a289a58981438694e34b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfb278f5ae157a0d7abb9de4ce546267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62035899b8a8f84d7db32ba4be0d7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390cd331eca8b20e886feab38520fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f81d8fd13b6fb3e09bcbd99c0def470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db290a213866b2855cb67108203543971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072f15cf01677a44dfbd95a8a8b008972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e1feef60e5bcc66915be8361978a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a31313f4c744b7a06cbca241467acd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84774566fef9720717cbbcac7163a21875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822df5c8ce69a88b9b6e492305677a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1bce04710280c009449d5d2ffca3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee91dd27707ddc0cb64c340d2018278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecfa000560e2679b702f9fd8f5335f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8150712ff8ac4bdbe9a1e454815f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd599f30ac6d2862df65888ad2f88cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b87114d435642711bf443bf88af5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1108f95f6f2e79b1eff72ae11ffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067792b6525f6a6a31b06f4fa3ed1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107570e19be1ca7174c7d854dc20dd4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786168d1134be961b1102ca1114ada6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c8c1ca8270b1fb86093248af6da587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cdd2034327cbfd861a35b75a05eb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf5322fdfb0e22f3f1a395defb7f089.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fa57badeb88e104b6ff51af09ae4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b06163af650d0ece800524078fec282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d084dfacb1d11e32ff7b5ea708c563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01ed5a06f96015e5c70ce935af0094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699de1083521cc5e1e74667dcbe0b1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb303ae722c10e238fe3848715b6aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b15f62471cf7c9d6228d7513f002c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7fb079a750fa9a80f2aeceae5384a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550555efc0a5c4ffebf8fe0fcbc6a6c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6875819339f893ddb0467d10d050a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fbfaa3a74f2c507d24a081a717f6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e3c12609a278396a31a39f4a3f3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f3ab31bae56842363dd8376ee1d1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26543c1b29fb009387d2d58ca6bc4d0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160b70bb9ea232152220e90950508a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2580c3f8e57b4a4638472f46daa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b56c5359881d04b71566a581bcbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755977be8f3fe438db8539766ebe9f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164c735657ea20fef25b229afa857b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f65125847999bfc17455e0cb1629f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d030b6eb068f83b8aebb82008635e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9081dda3840de9f569ff0758c9185922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11015511df25f47c4e5283a98113fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330baf42414ddd38aa9eefe063ba9b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e08adbf01bb489bc1338286b205c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d87a5ce85db869b3901d7f7af88f9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e3c6658ef1f6817459d3c4a5723627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9758708a2d6a0670c23d56b1ea18c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2afd92fe3d048073fa6e1edf99e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb87dd8c110fa5497293601fc139d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee22b6bd0a53722d3b565716fb28c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d457033f231778873b33e11389974632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316bee4de5cea0b4e2843264a6a43c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889cef7f36c60c44abf8c8cbb938bd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0f6c947d19bb2361b790e903edd0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759df48311d4e77cc4bceedc7895e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550cd635ad9876a40c9aa7a83695fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4cbab049c961bc1058b285de1c5a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736fd6b932bfe2fe29df8c5ff81098e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042892f4a57acb6ff97a6855b7bd06e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb08fd05f30ac845ec67a398fcb3be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956aa51020ec1e17a1437ae6f56dd7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ab3e7c8ac448119842c9722d67b8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b4617a077508a9146b4505a5387244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6029b1bf77ed1c1084c83cc77918ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8ba597cd30d922e92131710a994146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a6b5ba6ae70bd39ca7d3adb83b6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b9af7cab9e7854ee271844db194848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef04b140e2cc1b3b4bf4657512b50d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd6e2e6ab0030db4eac1b63aa55ecc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551ae95ea02eab8ce1e8f1b277fa7f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6397934c985cc3328f7e0acf01fd0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8c865ccb4628fe267290d21fc68753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f609b938fe68002f7649cf82501554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33a9f9d936d2f0d59576cc790e44255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b93551cb3b1aaa8436ffdc600f37f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad920c7393b0a4b231c835a3e3775757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e4315db9728143b33afd54433f7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0bfd05b90396f90ffbfb27d1a2ef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc553ea48f3342263915717ba6bc00760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26c85165edbb0a79c38579e213b13a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de618d536334339c432130071f1c7c1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c059562afa7399a75f6858841b62d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec951bd9be28ddeadbf6ba2fcb28a7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f2afddd0d87fbbfda07a40a9eb8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365a7d327929f64807ed19649e3740866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cbfb3acbc51f5c4d1cff0042c3ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8e14c64b6c90ec5a77b1c9d2f656868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af000abfc475c440975d216936852069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4d0860aa9e8d8d95afd19912662770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f1fa5f94dbf2ec864c079cc7c8e6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d6e12d2e4661bed4f3015928c4e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011afdc2a25364c315e1568bab7c4a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57bdcf8a41e689156396914cfce0ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ce0710c8063c1c63f1429020dc02375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de7091ccffbc045315d6a8f028f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f216389d9d4b5f1f273d6809f187077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98049f511c076bb1fc8bfd36e090e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfa1183e310488fe4863c0cdbbe4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8986334cf2ee02ee443a1ee6badfdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8eab3d9440d1f632000fd5c4fdea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2f68271a9779d4db5818282735c682.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3593,260 +3527,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4113,54 +3837,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/bumaga-upakovochnaya/334/?utm_source=price&amp;utm_campaign=price_bumaga-upakovochnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M95"/>
+  <dimension ref="A1:M88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M95" sqref="M95"/>
+      <selection activeCell="M88" sqref="M88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4412,2287 +4136,2098 @@
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
         <v>2550000001456</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>82</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>2550000001227</v>
+        <v>2550000003801</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>82</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>2550000003801</v>
+        <v>2550000001463</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>82</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>2550000001463</v>
+        <v>2550000003047</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>82</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>2550000003047</v>
+        <v>2550000006451</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G16" s="6">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="8">
+        <v>2550000006383</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="9" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G17" s="6">
         <v>115</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="8">
+        <v>2550000006345</v>
+      </c>
+      <c r="E18" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G18" s="6">
         <v>115</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>2550000006345</v>
+        <v>2550000006390</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G19" s="6">
         <v>115</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>2550000006390</v>
+        <v>2550000006437</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G20" s="6">
         <v>115</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>2550000006437</v>
+        <v>2550000006321</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G21" s="6">
         <v>115</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="8">
-        <v>2550000006321</v>
+        <v>2550000006314</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G22" s="6">
         <v>115</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="8">
-        <v>2550000006314</v>
+        <v>2550000003535</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D24" s="8">
-        <v>2550000003535</v>
+        <v>2550000006369</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G24" s="6">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="8">
-        <v>2550000006369</v>
+        <v>2550000006376</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G25" s="6">
         <v>115</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="8">
-        <v>2550000006376</v>
+        <v>2550000006420</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G26" s="6">
         <v>115</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="8">
-        <v>2550000006420</v>
+        <v>2550000006338</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G27" s="6">
         <v>115</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="8">
-        <v>2550000006338</v>
+        <v>2550000007908</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D29" s="8">
-        <v>2550000007908</v>
+        <v>2550000007915</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>82</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="8">
-        <v>2550000007915</v>
+        <v>2550000007946</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
         <v>82</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D31" s="8">
-        <v>2550000007946</v>
+        <v>2550000006239</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="G31" s="6">
         <v>82</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D32" s="8">
-        <v>2550000006239</v>
+        <v>2550000006253</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6">
         <v>82</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="8">
+        <v>2550000006284</v>
+      </c>
+      <c r="E33" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="G33" s="6">
         <v>82</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="8">
-        <v>2550000006284</v>
+        <v>2550000009056</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
         <v>82</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D35" s="8">
-        <v>2550000006260</v>
+        <v>2550000009087</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>2550000009056</v>
+        <v>2550000009070</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
         <v>82</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>2550000009087</v>
+        <v>2550000009063</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>90.2</v>
+        <v>82</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C38" s="6" t="s">
+      <c r="D38" s="8">
+        <v>2550000006031</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="D38" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="G38" s="6">
-        <v>82</v>
+        <v>715</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D39" s="8">
-        <v>2550000009063</v>
+        <v>2550000000916</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D40" s="8">
-        <v>2550000006031</v>
+        <v>2550000008875</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>715</v>
+        <v>140.8</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D41" s="8">
-        <v>2550000000916</v>
+        <v>2550000008516</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G41" s="6">
-        <v>68</v>
+        <v>1305.6</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C42" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D42" s="8">
+        <v>2550000007939</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F42" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="D42" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G42" s="6">
-        <v>140.8</v>
+        <v>897.6</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D43" s="8">
-        <v>2550000008516</v>
+        <v>2550000007922</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="G43" s="6">
-        <v>1305.6</v>
+        <v>1190.4</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D44" s="8">
-        <v>2550000007939</v>
+        <v>2550000004594</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>897.6</v>
+        <v>90.2</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D45" s="8">
-        <v>2550000007922</v>
+        <v>2550000007991</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>1190.4</v>
+        <v>90.2</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D46" s="8">
-        <v>2550000004594</v>
+        <v>2550000006802</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G46" s="6">
-        <v>90.2</v>
+        <v>96</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D47" s="8">
+        <v>2550000006833</v>
+      </c>
+      <c r="E47" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G47" s="6">
-        <v>90.2</v>
+        <v>96</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D48" s="8">
-        <v>2550000006802</v>
+        <v>2550000006826</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G48" s="6">
         <v>96</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>2550000006833</v>
+        <v>2550000006871</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G49" s="6">
         <v>96</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>2550000006826</v>
+        <v>2550000006857</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G50" s="6">
         <v>96</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>2550000006871</v>
+        <v>2550000006864</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G51" s="6">
         <v>96</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>2550000006857</v>
+        <v>2550000006840</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G52" s="6">
         <v>96</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>2550000006864</v>
+        <v>2550000006819</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G53" s="6">
         <v>96</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="C54" s="6" t="s">
+      <c r="D54" s="8">
+        <v>2550000007274</v>
+      </c>
+      <c r="E54" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="D54" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F54" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="8">
-        <v>2550000006819</v>
+        <v>2550000003870</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>96</v>
+        <v>90.2</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D56" s="8">
-        <v>2550000007274</v>
+        <v>2550000005355</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D57" s="8">
-        <v>2550000003870</v>
+        <v>2550000004372</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
         <v>90.2</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D58" s="8">
-        <v>2550000005355</v>
+        <v>2550000004822</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>146</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="G58" s="6">
-        <v>90.2</v>
+        <v>82</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D59" s="8">
-        <v>2550000005270</v>
+        <v>2550000004051</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>149</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>90.2</v>
+        <v>52.8</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D60" s="8">
-        <v>2550000004372</v>
+        <v>2550000003597</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>90.2</v>
+        <v>27.5</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D61" s="8">
-        <v>2550000004822</v>
+        <v>2550000005102</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G61" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D62" s="8">
-        <v>2550000004051</v>
+        <v>2550000005096</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>52.8</v>
+        <v>90.2</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C63" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="8">
+        <v>2550000005089</v>
+      </c>
+      <c r="E63" s="7" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
         <v>90.2</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D64" s="8">
-        <v>2550000003597</v>
+        <v>2550000001555</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>27.5</v>
+        <v>90.2</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D65" s="8">
-        <v>2550000005102</v>
+        <v>2550000008868</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>90.2</v>
+        <v>82</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D66" s="8">
-        <v>2550000005096</v>
+        <v>2550000008530</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
         <v>90.2</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D67" s="8">
+        <v>2550000008578</v>
+      </c>
+      <c r="E67" s="7" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
         <v>90.2</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D68" s="8">
-        <v>2550000001531</v>
+        <v>2550000008547</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
         <v>90.2</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D69" s="8">
-        <v>2550000001555</v>
+        <v>2550000008561</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
         <v>90.2</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C70" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="C70" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" s="8">
-        <v>2550000008868</v>
+        <v>2550000008554</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D71" s="8">
+        <v>2550000008103</v>
+      </c>
+      <c r="E71" s="7" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
         <v>90.2</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D72" s="8">
+        <v>2550000008097</v>
+      </c>
+      <c r="E72" s="7" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
         <v>90.2</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C73" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="C73" s="6" t="s">
+      <c r="D73" s="8">
+        <v>2550000007069</v>
+      </c>
+      <c r="E73" s="7" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>90.2</v>
+        <v>82</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D74" s="8">
-        <v>2550000008561</v>
+        <v>2550000004952</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
         <v>90.2</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D75" s="8">
-        <v>2550000008554</v>
+        <v>2550000004204</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
         <v>90.2</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D76" s="8">
-        <v>2550000008103</v>
+        <v>2550000007007</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>90.2</v>
+        <v>82</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C77" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D77" s="8">
+        <v>2550000004198</v>
+      </c>
+      <c r="E77" s="7" t="s">
         <v>195</v>
       </c>
-      <c r="D77" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="G77" s="6">
-        <v>90.2</v>
+        <v>82</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D78" s="8">
-        <v>2550000007069</v>
+        <v>2550000006956</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
         <v>82</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D79" s="8">
-        <v>2550000004952</v>
+        <v>2550000003078</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
         <v>90.2</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D80" s="8">
+        <v>2550000003085</v>
+      </c>
+      <c r="E80" s="7" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
         <v>90.2</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D81" s="8">
-        <v>2550000007007</v>
+        <v>2550000005812</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>208</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="G81" s="6">
-        <v>82</v>
+        <v>177</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D82" s="8">
-        <v>2550000004198</v>
+        <v>2550000003931</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D83" s="8">
-        <v>2550000006956</v>
+        <v>2550000004242</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>213</v>
+        <v>135</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
-        <v>82</v>
+        <v>90.2</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D84" s="8">
-        <v>2550000003078</v>
+        <v>2550000006567</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="6">
         <v>90.2</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D85" s="8">
-        <v>2550000003085</v>
+        <v>2550000006970</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G85" s="6">
         <v>90.2</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D86" s="8">
-        <v>2550000005812</v>
+        <v>2550000004136</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>222</v>
+        <v>19</v>
       </c>
       <c r="G86" s="6">
-        <v>177</v>
+        <v>90.2</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D87" s="8">
-        <v>2550000004235</v>
+        <v>2550000005898</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>86</v>
+        <v>158</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="G87" s="6">
         <v>90.2</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D88" s="8">
-        <v>2550000003931</v>
+        <v>2550000004266</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>86</v>
+        <v>228</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
         <v>90.2</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
-    </row>
-[...187 lines deleted...]
-      <c r="M95" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>