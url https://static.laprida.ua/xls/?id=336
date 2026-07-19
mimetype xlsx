--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папірусний папір тішью</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:49</t>
+    <t>17:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -96,50 +96,74 @@
 Ширина:50 см
 Щільність:17г/м²
 Тип упаковки:ящик (5000 шт.)
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5000шт.</t>
   </si>
   <si>
     <t>Папір тішью 5103 сірий (75см х 50см) 17г/м² 100шт. 5-18918</t>
   </si>
   <si>
     <t>5-18918</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:17г/м²
 Тип упаковки:100 шт.
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 100шт.</t>
+  </si>
+  <si>
+    <t>Папір тишью 5201 чорний (75см х 50см) 17г/м² 100шт. 5-19861</t>
+  </si>
+  <si>
+    <t>5-19861</t>
+  </si>
+  <si>
+    <t>Папір тішью 5201 чорний (75см х 50см) 17г/м² 100шт. 2-66925512</t>
+  </si>
+  <si>
+    <t>2-66925512</t>
+  </si>
+  <si>
+    <t>Папір тишью 001 білий (75см х 50см) 17г/м² 100шт. 5-18710</t>
+  </si>
+  <si>
+    <t>5-18710</t>
+  </si>
+  <si>
+    <t>Папір тішью 001 білий (75см х 50см) 17г/м² 5000шт. 2-66925314</t>
+  </si>
+  <si>
+    <t>2-66925314</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#135) 5-79711</t>
   </si>
   <si>
     <t>5-79711</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:26 г/м2
 Тип товару:с влагозащитным покрытием
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 20шт.</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#171) 5-90938</t>
   </si>
   <si>
     <t>5-90938</t>
   </si>
@@ -164,143 +188,182 @@
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#031) 5-79667</t>
   </si>
   <si>
     <t>5-79667</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#155) 5-79674</t>
   </si>
   <si>
     <t>5-79674</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#169) 5-79681</t>
   </si>
   <si>
     <t>5-79681</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#103) 5-79643</t>
   </si>
   <si>
     <t>5-79643</t>
   </si>
   <si>
+    <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#111) 5-79704</t>
+  </si>
+  <si>
+    <t>5-79704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:70 см
+Ширина:50 см
+Щільність:26 г/м2
+Тип товару:флористическая тишью
+Тип упаковки:в листах
+Дизайн:однотонная
+</t>
+  </si>
+  <si>
     <t>Папір тішью 3401 крафтовий (75см х 50см) 17г/м² 100шт. 5-18871</t>
   </si>
   <si>
     <t>5-18871</t>
   </si>
   <si>
     <t>Папір тішью 3401 крафтовий (75см х 50см) 17г/м² 5000шт. 2-66925451</t>
   </si>
   <si>
     <t>2-66925451</t>
+  </si>
+  <si>
+    <t>Папір тишью 3304 бежевий (75см х 50см) 17г/м² 100шт. 5-18727</t>
+  </si>
+  <si>
+    <t>5-18727</t>
+  </si>
+  <si>
+    <t>Папір тішью 3304 бежевий (75см х 50см) 17г/м² 5000шт. 2-66925444</t>
+  </si>
+  <si>
+    <t>2-66925444</t>
+  </si>
+  <si>
+    <t>Папір тішью 8402 коричневий (75см х 50см) 17г/м² 100шт. 5-18987</t>
+  </si>
+  <si>
+    <t>5-18987</t>
+  </si>
+  <si>
+    <t>Папір тішью 8402 коричневий (75см х 50см) 17г/м² 5000шт. 2-66925611</t>
+  </si>
+  <si>
+    <t>2-66925611</t>
   </si>
   <si>
     <t>Папір тішью 1301 червоний (75см х 50см) 17г/м² 5000шт.  2-66925369</t>
   </si>
   <si>
     <t>2-66925369</t>
   </si>
   <si>
     <t>Папір тишью 1301 червоний (75см х 50см) 17г/м² 100шт. 5-18819</t>
   </si>
   <si>
     <t>5-18819</t>
   </si>
   <si>
     <t>Папір тішью крафтовий в рулоні (0.78*20м) 28г/м2 2-66926809</t>
   </si>
   <si>
     <t>2-66926809</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:78 см
 Щільність:28г/м²
 Тип упаковки:рулон
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Папір тішью чорний в рулоні (0.78*20м) 28г/м2	2-66926793</t>
   </si>
   <si>
     <t>2-66926793</t>
   </si>
   <si>
     <t>Папір тішью рожевий в рулоні (0.78*20м) 28г/м2 2-66926786</t>
   </si>
   <si>
     <t>2-66926786</t>
   </si>
   <si>
-    <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90419</t>
-[...2 lines deleted...]
-    <t>5-90419</t>
+    <t>Папір тишею "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90402</t>
+  </si>
+  <si>
+    <t>5-90402</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:38г/м²
 Тип упаковки:20 шт.
 Дизайн:однотонный; премиум
 </t>
   </si>
   <si>
-    <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90433</t>
-[...14 lines deleted...]
-    <t>5-90457</t>
+    <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90419</t>
+  </si>
+  <si>
+    <t>5-90419</t>
+  </si>
+  <si>
+    <t>Папір тишею "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90426</t>
+  </si>
+  <si>
+    <t>5-90426</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:38г/м²
 Тип упаковки:20 шт.
 Дизайн:однотонный
 </t>
   </si>
   <si>
+    <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90457</t>
+  </si>
+  <si>
+    <t>5-90457</t>
+  </si>
+  <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90488</t>
   </si>
   <si>
     <t>5-90488</t>
   </si>
   <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90495</t>
   </si>
   <si>
     <t>5-90495</t>
   </si>
   <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90518</t>
   </si>
   <si>
     <t>5-90518</t>
   </si>
   <si>
     <t>Папір тішью 7301 кораловий (75см х 50см) 17г/м² 100шт. 5-18741</t>
   </si>
   <si>
     <t>5-18741</t>
   </si>
   <si>
     <t>Папір тішью 7301 кораловий (75см х 50см) 17г/м² 5000шт. 2-66925567</t>
@@ -331,157 +394,157 @@
   <si>
     <t>Папір тішью 6202 блакитний (75см х 50см) 17г/м² 100шт. 5-18932</t>
   </si>
   <si>
     <t>5-18932</t>
   </si>
   <si>
     <t>Папір тішью 6202 блакитний (75см х 50см) 17г/м² 5000шт. 2-66925536</t>
   </si>
   <si>
     <t>2-66925536</t>
   </si>
   <si>
     <t>Папір тішью 6102 світло-блакитний (75см х 50см) 17г/м² 100шт. 5-18925</t>
   </si>
   <si>
     <t>5-18925</t>
   </si>
   <si>
     <t>Папір тішью 6102 світло-блакитний (75см х 50см) 17г/м² 5000шт. 2-66925529</t>
   </si>
   <si>
     <t>2-66925529</t>
   </si>
   <si>
-    <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90334</t>
-[...2 lines deleted...]
-    <t>5-90334</t>
+    <t>Папір тішью 6301 синій (75см х 50см) 17г/м² 100шт. 5-18949</t>
+  </si>
+  <si>
+    <t>5-18949</t>
+  </si>
+  <si>
+    <t>Папір тішью 6301 синій (75см х 50см) 17г/м² 5000шт. 2-66925543</t>
+  </si>
+  <si>
+    <t>2-66925543</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90341</t>
   </si>
   <si>
     <t>5-90341</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90365</t>
   </si>
   <si>
     <t>5-90365</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90372</t>
   </si>
   <si>
     <t>5-90372</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90556</t>
   </si>
   <si>
     <t>5-90556</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90563</t>
   </si>
   <si>
     <t>5-90563</t>
   </si>
   <si>
-    <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90570</t>
-[...2 lines deleted...]
-    <t>5-90570</t>
+    <t>Папір тішью 28-19 тіфані (75см х 50см) 28г/м² 5000шт. 5-84142</t>
+  </si>
+  <si>
+    <t>5-84142</t>
   </si>
   <si>
     <t>Папір тішью 28-11 блакитний (75см х 50см) 28г/м² 100шт. 5-50526</t>
   </si>
   <si>
     <t>5-50526</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:28г/м²
 Тип упаковки:100 шт.
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>Папір тішью 28-11 блакитний (75см х 50см) 28г/м² 5000шт. 2-66925659</t>
   </si>
   <si>
     <t>2-66925659</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:28г/м²
 Тип упаковки:ящик (5000 шт.)
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>Папір тішью 28-14 бузковий (75см х 50см) 28г/м² 100шт. 5-50557</t>
   </si>
   <si>
     <t>5-50557</t>
   </si>
   <si>
     <t>2-66925680</t>
   </si>
   <si>
-    <t>Папір тішью 28-16 крафтовий (75см х 50см) 28г/м² 100шт. 5-50564</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тішью 28-16 крафтовий (75см х 50см) 28г/м 100шт. 5-50564</t>
   </si>
   <si>
     <t>2-66925697</t>
   </si>
   <si>
     <t>Папір тішью 28-18 синій (75см х 50см) 28г/м² 100шт. 5-50588</t>
   </si>
   <si>
     <t>5-50588</t>
   </si>
   <si>
+    <t>Папір тішью 28-18 синій (75см х 50см) 28г/м² 5000шт. 2-66925703</t>
+  </si>
+  <si>
+    <t>2-66925703</t>
+  </si>
+  <si>
     <t>Папір тішью 28-19 м&amp;#039;ятний (75см х 50см) 28г/м² 100шт. 5-50595</t>
   </si>
   <si>
     <t>5-50595</t>
-  </si>
-[...4 lines deleted...]
-    <t>2-66925710</t>
   </si>
   <si>
     <t>Папір тішью 28-6 салатовий (75см х 50см) 28г/м² 100шт. 5-50489</t>
   </si>
   <si>
     <t>5-50489</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:28г/м²
 Тип упаковки:100 шт.
 </t>
   </si>
   <si>
     <t>2-66925765</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:28г/м²
 Тип упаковки:ящик (5000 шт.)
 </t>
   </si>
   <si>
@@ -492,50 +555,56 @@
   </si>
   <si>
     <t xml:space="preserve">Тип упаковки:100 шт.
 </t>
   </si>
   <si>
     <t>2-66926366</t>
   </si>
   <si>
     <t>Папір тішью 7503 синьо-фіолетовий (75см х 50см) 17г/м² 5000шт. 2-66925604</t>
   </si>
   <si>
     <t>2-66925604</t>
   </si>
   <si>
     <t>Бумага тишью 7503 сирень (75см х 50см) 17г/м² 100шт. 5-18758</t>
   </si>
   <si>
     <t>5-18758</t>
   </si>
   <si>
     <t>Папір тішью 7102 лавандовий (75см х 50см) 17г/м² 100шт. 5-18956</t>
   </si>
   <si>
     <t>5-18956</t>
+  </si>
+  <si>
+    <t>Папір тішью 7102 лавандовий (75см х 50см) 17г/м² 5000шт. 2-66925550</t>
+  </si>
+  <si>
+    <t>2-66925550</t>
   </si>
   <si>
     <t>Папір тішью 7403 фуксія (75см х 50см) 17г/м² 100шт. 5-18970</t>
   </si>
   <si>
     <t>5-18970</t>
   </si>
   <si>
     <t>Папір тішью 7403 фуксія (75см х 50см) 17г/м² 5000шт. 2-66925598</t>
   </si>
   <si>
     <t>2-66925598</t>
   </si>
   <si>
     <t>Папір тішью 7305 фіолетовий (75см х 50см) 17г/м² 5000шт. 2-66925574</t>
   </si>
   <si>
     <t>2-66925574</t>
   </si>
   <si>
     <t>Папір тішью 7305 фіолетовий (75см х 50см) 17г/м² 100шт. 5-18963</t>
   </si>
   <si>
     <t>5-18963</t>
   </si>
@@ -556,128 +625,164 @@
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90297</t>
   </si>
   <si>
     <t>5-90297</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90303</t>
   </si>
   <si>
     <t>5-90303</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90310</t>
   </si>
   <si>
     <t>5-90310</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90327</t>
   </si>
   <si>
     <t>5-90327</t>
   </si>
   <si>
+    <t>Папір тішью 4108 тифані (75см х 50см) 17г/м² 5000шт. 2-66925482</t>
+  </si>
+  <si>
+    <t>2-66925482</t>
+  </si>
+  <si>
     <t>Папір тішью 4108 тифані (75см х 50см) 17г/м² 100шт. 5-18772</t>
   </si>
   <si>
     <t>5-18772</t>
   </si>
   <si>
-    <t>Папір тішью 4102 світло-зелений (75см х 50см) 17г/м² 5000шт. 2-66925468</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тішью 4102 зелений (75см х 50см) 17г/м² 100шт. 5-18888</t>
   </si>
   <si>
     <t>5-18888</t>
   </si>
   <si>
+    <t>Папір тішью 4105 салатовий (75см х 50см) 17г/м² 5000шт. 2-66925475</t>
+  </si>
+  <si>
+    <t>2-66925475</t>
+  </si>
+  <si>
     <t>Папір тішью 4105 салатовий (75см х 50см) 17г/м² 100шт. 5-18895</t>
   </si>
   <si>
     <t>5-18895</t>
+  </si>
+  <si>
+    <t>Папір тішью 4301 зелений (75см х 50см) 17г/м² 5000шт. 2-66925499</t>
+  </si>
+  <si>
+    <t>2-66925499</t>
+  </si>
+  <si>
+    <t>Папір тішью 4301 зелений (75см х 50см) 17г/м² 100шт. 5-18901</t>
+  </si>
+  <si>
+    <t>5-18901</t>
+  </si>
+  <si>
+    <t>Папір тішью 2101 персиковий (75см х 50см) 17г/м² 100шт. 5-25244</t>
+  </si>
+  <si>
+    <t>5-25244</t>
+  </si>
+  <si>
+    <t>Папір тішью 2101 персиковий (75см х 50см) 17г/м² 5000шт. 2-66925383</t>
+  </si>
+  <si>
+    <t>2-66925383</t>
+  </si>
+  <si>
+    <t>Папір тішью 3101 жовтий (75см х 50см) 17г/м² 100шт. 5-18857</t>
+  </si>
+  <si>
+    <t>5-18857</t>
+  </si>
+  <si>
+    <t>Папір тішью 3101 жовтий (75см х 50см) 17г/м² 5000шт. 2-66925420</t>
+  </si>
+  <si>
+    <t>2-66925420</t>
   </si>
   <si>
     <t>Папір тішью 3201 яскраво-жовтий (75см х 50см) 17г/м² 100шт. 5-18864</t>
   </si>
   <si>
     <t>5-18864</t>
   </si>
   <si>
     <t>Папір тішью 3201 яскраво-жовтий (75см х 50см) 17г/м² 5000шт. 2-66925437</t>
   </si>
   <si>
     <t>2-66925437</t>
   </si>
   <si>
     <t>Папір тішью 2304 помаранчевий (75см х 50см) 17г/м² 5000шт. 2-66925413</t>
   </si>
   <si>
     <t>2-66925413</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:17г/м²
 Тип упаковки:ящик (5000 шт.)
 </t>
   </si>
   <si>
     <t>Папір тішью 2304 помаранчевий (75см х 50см) 17г/м² 100шт. 5-18840</t>
   </si>
   <si>
     <t>5-18840</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:17г/м²
 Тип упаковки:100 шт.
 </t>
   </si>
   <si>
     <t>Папір тішью 2201 блідо-помаранчевий (75см х 50см) 17г/м² 5000шт.  2-66925406</t>
   </si>
   <si>
     <t>2-66925406</t>
   </si>
   <si>
     <t>Папір тішью 2201 блідо-жовтогарячий (75см х 50см) 17г/м² 100шт. 5-18833</t>
   </si>
   <si>
     <t>5-18833</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-90631</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (161) (50см х 70см) 26г/м² 20шт. 5-86702</t>
   </si>
   <si>
     <t>5-86702</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:26г/м²
 Тип упаковки:20 шт.
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Папір тишью з малюнком (31) (50см х 70см) 26г/м² 20шт. 5-86641</t>
   </si>
   <si>
     <t>5-86641</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (243) (50см х 70см) 26г/м² 20шт. 5-86665</t>
   </si>
   <si>
@@ -710,78 +815,108 @@
   <si>
     <t>Папір тишью з малюнком (165) (50см х 70см) 26г/м² 20шт. 5-86771</t>
   </si>
   <si>
     <t>5-86771</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (161) (50см х 70см) 26г/м² 20шт. 5-86788</t>
   </si>
   <si>
     <t>5-86788</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (33) (50см х 70см) 26г/м² 20шт. 5-86795</t>
   </si>
   <si>
     <t>5-86795</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (3) (50см х 70см) 26г/м² 20шт. 5-86832</t>
   </si>
   <si>
     <t>5-86832</t>
   </si>
   <si>
-    <t>Папір тишею 1100 ніжно-рожевий (75см х 50см) 17г/м 100шт. 5-90983</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тішью 1101 світло-рожевий (75см х 50см) 17г/м² 5000шт. 2-66925321</t>
   </si>
   <si>
     <t>2-66925321</t>
   </si>
   <si>
     <t>Папір тішью 1101 світло-рожевий (75см х 50см) 17г/м 100шт. 5-80458</t>
   </si>
   <si>
     <t>5-80458</t>
   </si>
   <si>
+    <t>Папір тішью 1101 ніжно-рожевий (75см х 50см) 17г/м² 100шт. 2-66925338</t>
+  </si>
+  <si>
+    <t>2-66925338</t>
+  </si>
+  <si>
+    <t>Папір тішью 1101 нежно-розовая (75см х 50см) 17г/м² 100шт. 5-18789</t>
+  </si>
+  <si>
+    <t>5-18789</t>
+  </si>
+  <si>
+    <t>Папір тішью 1103 рожевий (75см х 50см) 17г/м² 5000шт. 2-66925345</t>
+  </si>
+  <si>
+    <t>2-66925345</t>
+  </si>
+  <si>
+    <t>Папір тішью 1103 рожевий (75см х 50см) 17г/м² 100шт. 5-18796</t>
+  </si>
+  <si>
+    <t>5-18796</t>
+  </si>
+  <si>
     <t>Папір тішью 1403 малиновий (75см х 50см) 17г/м² 5000шт. 2-66925376</t>
   </si>
   <si>
     <t>2-66925376</t>
   </si>
   <si>
     <t>Папір тішью 1403 малинова (75см х 50см) 17г/м² 100шт. 5-18826</t>
   </si>
   <si>
     <t>5-18826</t>
+  </si>
+  <si>
+    <t>Папір тішью 7402 бордовий (75см х 50см) 17г/м² 100шт. 5-18734</t>
+  </si>
+  <si>
+    <t>5-18734</t>
+  </si>
+  <si>
+    <t>Папір тішью 7402 бордовий (75см х 50см) 17г/м² 5000шт. 2-66925581</t>
+  </si>
+  <si>
+    <t>2-66925581</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -856,51 +991,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483c753059820477fd1edb76261a821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec09357e409562f2f2523c17498fb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447bd9e512133dff19e3985eac346c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339436e0832b6d9fafb19c4b973a184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f65df6c5ad9a5aef81cdb20ab46c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3bc1805a36db6bc3116fe8820cd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed2c755205ccfc6a3e7541a3b72bd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4ecca41e8f18900c59346ee7e5a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd4972b1a18e009a354edce5701809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070521a11c1614f386f7b205cd1a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b125fa4114b76d7e74fb32854b4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c254356d7cc21adcad192c1b3eb9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9f1a7ec9493a0354945f6788b79c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635bf6906ae48bf673bbfb4fa5e820c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4a227a664fd39fc6d24d21010f90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbeefd91f04db1e7d2c0e91f556e8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e54bf86cc2efd78a41df83eeb5a3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c83ec0cf2b114480538728d3455518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9176803c61feca89ba285d9cbbcdd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7521e0a951edfb091a33df578e23cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe49c8334e7345ec93b68393fe5870c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4759596b1254312f5d48690fcd92622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddae311da4cd857a8274d70f9392a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003179415979c65e6f0c34617b9ec30024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067bd47ee2f0ea385c8c8e8a41675125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e1dbc5088505f3a822239feac3c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80352ffb708c4eb30562cd3004646027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0993610c886dc7114d664f51afde128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b80f81210f4d93c39a2e0dff86b89729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a64ede8aa55675d57fb3a66b1e8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bfc6f3013b4d8bb96c91c8a97f3af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e418f2b0cdb7ded56c12d4b60c0e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e3f983183522e9f28652d061e48f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14715fba4a410dd84bf3f9e7f022934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468155a796011859bf20a05c63e1247435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f33666bcd7b861d93f45b458f1db0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2681f74f052fe9861ab64ee1d5ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a00c9604ac2f3eb751465b72f84038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf325530e8b2ca0fe25c0e2481d48bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c36665edb72d0df0c643af0651b2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732e5488bcae7e274ef48d06179dc7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa1355e9723f8223f2529060ade0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6c6f3b5312767479aa57012725cd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b7a2a8a91606c0b33b5462f850a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ceca22602d508d6662dfe78aac6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61925be50f64cbbbf0d015122d0bf40946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad5fd90f0fcebf5caa5ecb16efa0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d72c6a7c0c2a7a9bb06993076800648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a9f64771d0d268a9eb65c816012b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a231849c879e3e8c61dbc2f932b425c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e187e30321836cf561010e4cda5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eed24a47d236c2d1a32bfa25eace7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea84a9f9014c7568bfbf422ff0666b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ef533c3f672a32be0b7c9ca8777954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1cf8c04de0eb4914ad5b6de3a99c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d94699a709ee2c553dd23345103e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8fbeb2c19fd1579f58b4d3447c7e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d86086c46d8e5bf8efe1ae9ddd50658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa0d6622fa9f62172ed2d95c2de8fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebbb43ce5db6f071f5a706b22f94d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c98dea420149b8966a516e0069cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdba7682538153062816e8c741aed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dca5fe8461036c67fb0703bfa4434763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29f3fcf06b38fdf61f70c9a2bc23764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987222e820aeb993d112f4b773cdf73c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125a4fbd6a740e7f0910e448a8608c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd3715cc53c2fb5fd1f27d1181aa3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c862efc28e6d929a06217432e8930dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a4b912c2189de754904e1cc71226269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f94556f1615e424f0181d4cf9c71470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21af2ea650afe946fe3590fdfdb27a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f623df352ff83cab3ffa9f661b098f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83e4417b19289e9058b883b6320ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757ec32c3bb329625875de32a5c27774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78595ff65c1219c9f9a84c2ae4ac03275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71ad14d7d995ab8f4798f72e75ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337dc063a522aeeab9439a17e5b5d3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc3b8e9f51bb3d32bcacc44450de678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93060a1431b7e778e85e164795d6ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293984e1689f38f0a1e04be4b4faf7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff54a5e998130292c3a11696c14fba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9e656c0ff15a7a3788c455d36eab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1011668562294eecd16702565b2b6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b759c1826819ed15d40f5d8361c57384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ebe0d7fc9aeb11ebb42859cc3d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a2b5bdd25f5eca1fc074b02882ec086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623260a6a8b732a20a1f4ccf7490200687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde57e3110d0ff780235764859528488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff8c7b25769c3baa543df326d274b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4b27690d74fdae3f6ab7d32048f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9659da8bc5c60b703391230e0ab5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39145b9731c4da8af394c319b94b01292.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bdeabd0e4776418d143dedb4789a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab68e0641c69edc59c17e83a86b4bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d2efff3fdfcedaee895d9879f7c2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea0e3e94fd14027b58b5e7d836c9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d0d4a793e3ebc721b58f3e5a1eb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae0eea7c2ffa931406aad1c84302d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ce74fa9d924b07522b7fa5c63ad47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8616b7742a407afc6a2462740553d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393c216296090ed6b2669edc15c52639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee544fa816cfa8e2c9fe86084b5e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415e82543e56bdc1dfba24f73b724a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde27e190d8e47710681a14253826b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472c5870094806c3c7c0a9cba76921213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad028052775eb448779ac43c2d1f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83355ef0e51a977a207352670bab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c2bf4c94763cd3b81402a4dda0d2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93f6198602e7a279c6760e253204017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce222002848f514cda2d9e099bf6e42418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a26defee8cd0f18ccf63db50bfe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861693da0c7d573dbaa1c763cd4dccd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21394e6d7167ad830110da2f174bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67190f132f50b6f4b942c9298355cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedb4b52b3c1d1d19e55784ee9906c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1bf43f6e7a6538a44f1be5a1af69e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba9dc445dacd390da3c3b87a3179625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b541ac6789600be4e5e37d65112526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835047cdcbf7e2db754e2812c3f22927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a9a496b46e83648d8448e0e1a4b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7a864efce6679be1a5c5d6eff17629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76afd08ce361e1cd644cbf1560d950f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701629f4e129d3828586958e8c99e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b579a21717f667e7871bc462bd6264432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55c77addb11ef86f254242c256024933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086b67d589eca6aeab8183780c9a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f564838e4a95dba66e2b2484f31540d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ccb72ea97a21075f263e17d60c9f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798893df6d08e68f67099ba70fe1e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93b511a71da5b2581bdc7723fc65338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830750119fda4f93ce251b7e093cebfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f8f0ec2976da4565a7ac30dda43840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c023abad375f1cd52d4bb9925e96a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b93dd0d627acf3789c0be69cd98d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f6462642c21dadf575da9a6fb45c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63833814e5e913202d2ac326981eae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69998ea525510c25d4bcd246d763b16545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241ea62703e2a4a76c6fa8cbfdf3dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5dab3237401ea1f1b74af9f810e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420c99f1c04f36c6b8eee9568d7ea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28a24e010d140b6527bda3fa9731249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3718274b2dd9d28ea24293bf2eab7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27012c56c455aa37f0eb8e48271160f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ac0bd8401252386b31967e4e775052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c80e2af10f4597c12c7bf1ec195453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057e5a3391eba7ef65d5a24ac9db79b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb984504b6719f71d378258321a270b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa31c81329a5d300abb4511324fb4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff347bbd31f36144eb9e950f880972b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c045bf7b9f272125525e7efb301a69f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290674de9020f3a1d8c64c2b42b3407b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360575435eaa4143e01d170935eef9ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56084bee14a671240b24a75e85cfa161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a43df183c3665a4ef541569d85b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497156f95629f897c74015489af56e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c75777476700fcde4b5d0be988aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2b71ffaa715983e27f8380dbd09e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81366592af680c7d35245a6a6c46e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622d4e06dbe5e279bd0ab90dbefd8bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c055b5fac283ae3b7788b73c64b8e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f3b815b32d83a3ab9628758a64b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04ecfa319adee3adbe58cf383a31370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debd4fa37f855505477120269a85b9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac46020e587c052ecaf4e583d234d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccd6e0be80bec468c9e2164081fb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e7bf02cdde18f867b882f5e93bca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d84c1f8f4edb4d137452cf9ccf9a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d13f27f720dbe0628655c20abd01076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e3cdae2856ffb410cff9529ffa1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912554866698c40a3973029acd28f32978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b3953fc699daac6d112bc5fae8a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9f3505b7b9326fd531bae17eb167f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e056260c4f989563e8897c1ee71fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bacf2691ff8f0dc5fc1fa111288a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c061913e514f52b92cf17fec53d36383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9177688838a376798fa888b4fdc2c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e446e7be5d881ac9d59310f81197485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780130dca3d821dab1b1d199c08c0a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78028e16d7a6268b6eb30ee7c966fbf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bf7c3c54b3438043a71ff72fe90d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63dd217564109e3f9835b92e3eb4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973b71da5a4bb2e72ffb713960419b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a744ae5d9a31e42ed4a06d486233091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef9430d03673b26610bff7b0bf61092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b9668c3bfd0d05d609e3c2494bd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ea5169fda82b4aeaafe86d29d0d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceeeb1e71ee4e0729f3bf153f01cd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cbafcaac5bab36a8577260cbf0d4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd7c58b0203ed209bd6309856bc81697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377fd249d57c71ec6af72b07a964ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd7eb719cdc63c614c2612f798c8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea33180ef5bdafec751d98b53d0641100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83e521b154b8e1f1dfe6fbd8e5b9a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595fdc515f88699ab1ab20a6b8216bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099c6dbd744237df7c897fc6be8493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd1fe327d551c1a9ecd1218521d19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628ef837f7a441ee09a32331498455105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fd3da2d7239183e8740090226701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34319103e38511663f5d4df628856c68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ee3df5ab6cc4762614891246878a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a002e77ae5c60c6b7927c59e85fc9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113b8c43182b6185523a23f80c9f19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7171c3fc11580aceb0e843650f67c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50bb62f85ca7bc9c64af6d9d3964cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd2b0f79217bc836251cc0125d5b4113.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3608,50 +3743,680 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3918,54 +4683,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/papirusnaya-bumaga-tish-yu/336/?utm_source=price&amp;utm_campaign=price_papirusnaya-bumaga-tish-yu" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M98"/>
+  <dimension ref="A1:M119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M98" sqref="M98"/>
+      <selection activeCell="M119" sqref="M119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4070,2515 +4835,3080 @@
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
         <v>2000066925505</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>10935</v>
+        <v>11475</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
         <v>5000000018918</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="6">
         <v>270</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000079711</v>
+        <v>5000000019861</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G9" s="6">
-        <v>76</v>
+        <v>270</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000090938</v>
+        <v>2000066925512</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>76</v>
+        <v>11475</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000090952</v>
+        <v>5000000018710</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G11" s="6">
-        <v>76</v>
+        <v>270</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000090945</v>
+        <v>2000066925314</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>76</v>
+        <v>11475</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="8">
+        <v>5000000079711</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="D13" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000079667</v>
+        <v>5000000090938</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G14" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000079674</v>
+        <v>5000000090952</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G15" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000079681</v>
+        <v>5000000090945</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G16" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>5000000079643</v>
+        <v>5000000079650</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G17" s="6">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>5000000018871</v>
+        <v>5000000079667</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G18" s="6">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>2000066925451</v>
+        <v>5000000079674</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G19" s="6">
-        <v>10935</v>
+        <v>84</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>2000066925369</v>
+        <v>5000000079681</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G20" s="6">
-        <v>10935</v>
+        <v>84</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000018819</v>
+        <v>5000000079643</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G21" s="6">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="8">
-        <v>2000066926809</v>
+        <v>5000000079704</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="G22" s="6">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>2000066926793</v>
+        <v>5000000018871</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="G23" s="6">
-        <v>149</v>
+        <v>270</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="8">
-        <v>2000066926786</v>
+        <v>2000066925451</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>149</v>
+        <v>11475</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>5000000090419</v>
+        <v>5000000018727</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G25" s="6">
-        <v>82</v>
+        <v>270</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000090433</v>
+        <v>2000066925444</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>82</v>
+        <v>11475</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000090440</v>
+        <v>5000000018987</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G27" s="6">
-        <v>82</v>
+        <v>270</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000090457</v>
+        <v>2000066925611</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>82</v>
+        <v>11475</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000090488</v>
+        <v>2000066925369</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>82</v>
+        <v>11475</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000090495</v>
+        <v>5000000018819</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G30" s="6">
-        <v>82</v>
+        <v>270</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="8">
+        <v>2000066926809</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G31" s="6">
-        <v>82</v>
+        <v>149</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>5000000018741</v>
+        <v>2000066926793</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G32" s="6">
-        <v>270</v>
+        <v>149</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>2000066925567</v>
+        <v>2000066926786</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="G33" s="6">
-        <v>10935</v>
+        <v>149</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="D34" s="8">
+        <v>5000000090402</v>
+      </c>
+      <c r="E34" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="D34" s="8">
-[...2 lines deleted...]
-      <c r="E34" s="7" t="s">
+      <c r="F34" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G34" s="6">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>5000000090662</v>
+        <v>5000000090419</v>
       </c>
       <c r="E35" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G35" s="6">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="D36" s="8">
+        <v>5000000090426</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D36" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F36" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G36" s="6">
-        <v>270</v>
+        <v>82</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D37" s="8">
-        <v>2000066925536</v>
+        <v>5000000090457</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G37" s="6">
-        <v>10935</v>
+        <v>82</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="8">
-        <v>5000000018925</v>
+        <v>5000000090488</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G38" s="6">
-        <v>270</v>
+        <v>82</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D39" s="8">
-        <v>2000066925529</v>
+        <v>5000000090495</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G39" s="6">
-        <v>10935</v>
+        <v>82</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D40" s="8">
-        <v>5000000090334</v>
+        <v>5000000090518</v>
       </c>
       <c r="E40" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="6">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D41" s="8">
-        <v>5000000090341</v>
+        <v>5000000018741</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G41" s="6">
-        <v>84</v>
+        <v>270</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D42" s="8">
-        <v>5000000090365</v>
+        <v>2000066925567</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>84</v>
+        <v>11475</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D43" s="8">
-        <v>5000000090372</v>
+        <v>5000000090655</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G43" s="6">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D44" s="8">
+        <v>5000000090662</v>
+      </c>
+      <c r="E44" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F44" s="9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G44" s="6">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D45" s="8">
-        <v>5000000090563</v>
+        <v>5000000018932</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G45" s="6">
-        <v>84</v>
+        <v>270</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D46" s="8">
-        <v>5000000090570</v>
+        <v>2000066925536</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>84</v>
+        <v>11475</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D47" s="8">
-        <v>5000000050526</v>
+        <v>5000000018925</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="6">
-        <v>310</v>
+        <v>270</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D48" s="8">
-        <v>2000066925659</v>
+        <v>2000066925529</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>12555</v>
+        <v>11475</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>5000000050557</v>
+        <v>5000000018949</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="6">
-        <v>310</v>
+        <v>270</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D50" s="8">
-        <v>2000066925680</v>
+        <v>2000066925543</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>12555</v>
+        <v>11475</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D51" s="8">
-        <v>5000000050564</v>
+        <v>5000000090341</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G51" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D52" s="8">
-        <v>2000066925697</v>
+        <v>5000000090365</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G52" s="6">
-        <v>12555</v>
+        <v>84</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D53" s="8">
-        <v>5000000050588</v>
+        <v>5000000090372</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G53" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D54" s="8">
-        <v>5000000050595</v>
+        <v>5000000090556</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G54" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D55" s="8">
-        <v>2000066925710</v>
+        <v>5000000090563</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G55" s="6">
-        <v>12555</v>
+        <v>84</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D56" s="8">
-        <v>5000000050489</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000066926359</v>
+      </c>
+      <c r="E56" s="7"/>
       <c r="F56" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>310</v>
+        <v>15500</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D57" s="8">
-        <v>2000066925765</v>
+        <v>5000000050526</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>130</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G57" s="6">
-        <v>12555</v>
+        <v>310</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D58" s="8">
-        <v>5000000084159</v>
+        <v>2000066925659</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>133</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>310</v>
+        <v>13175</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D59" s="8">
-        <v>2000066926366</v>
+        <v>5000000050557</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>130</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G59" s="6">
-        <v>15500</v>
+        <v>310</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D60" s="8">
-        <v>2000066925604</v>
+        <v>2000066925680</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>10935</v>
+        <v>13175</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D61" s="8">
-        <v>5000000018758</v>
+        <v>2000066925697</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>270</v>
+        <v>13175</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000018956</v>
+        <v>5000000050588</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="6">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D63" s="8">
-        <v>5000000018970</v>
+        <v>2000066925703</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>270</v>
+        <v>13175</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D64" s="8">
-        <v>2000066925598</v>
+        <v>5000000050595</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G64" s="6">
-        <v>10935</v>
+        <v>310</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D65" s="8">
-        <v>2000066925574</v>
+        <v>5000000050489</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G65" s="6">
-        <v>10935</v>
+        <v>310</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D66" s="8">
-        <v>5000000018963</v>
+        <v>2000066925765</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>270</v>
+        <v>13175</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000090280</v>
+        <v>5000000084159</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G67" s="6">
-        <v>84</v>
+        <v>310</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D68" s="8">
-        <v>5000000090297</v>
+        <v>2000066926366</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>84</v>
+        <v>15500</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>154</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D69" s="8">
-        <v>5000000090303</v>
+        <v>2000066925604</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>84</v>
+        <v>11475</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000090310</v>
+        <v>5000000018758</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G70" s="6">
-        <v>84</v>
+        <v>270</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>158</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000090327</v>
+        <v>5000000018956</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G71" s="6">
-        <v>84</v>
+        <v>270</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000018772</v>
+        <v>2000066925550</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>270</v>
+        <v>11475</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D73" s="8">
-        <v>2000066925468</v>
+        <v>5000000018970</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G73" s="6">
-        <v>10935</v>
+        <v>270</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D74" s="8">
-        <v>5000000018888</v>
+        <v>2000066925598</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>270</v>
+        <v>11475</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D75" s="8">
-        <v>5000000018895</v>
+        <v>2000066925574</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>270</v>
+        <v>11475</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000018864</v>
+        <v>5000000018963</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="6">
         <v>270</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D77" s="8">
-        <v>2000066925437</v>
+        <v>5000000090280</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G77" s="6">
-        <v>10935</v>
+        <v>84</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D78" s="8">
+        <v>5000000090297</v>
+      </c>
+      <c r="E78" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="C78" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F78" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G78" s="6">
-        <v>10935</v>
+        <v>84</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D79" s="8">
-        <v>5000000018840</v>
+        <v>5000000090303</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G79" s="6">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="C80" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="8">
-        <v>2000066925406</v>
+        <v>5000000090310</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G80" s="6">
-        <v>10935</v>
+        <v>84</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="C81" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="8">
-        <v>5000000018833</v>
+        <v>5000000090327</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G81" s="6">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C82" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="C82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="8">
-        <v>5000000090631</v>
+        <v>2000066925482</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G82" s="6">
-        <v>84</v>
+        <v>11475</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C83" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="C83" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="8">
-        <v>5000000086702</v>
+        <v>5000000018772</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G83" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D84" s="8">
-        <v>5000000086641</v>
+        <v>5000000018888</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G84" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D85" s="8">
-        <v>5000000086665</v>
+        <v>2000066925475</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G85" s="6">
-        <v>96</v>
+        <v>11475</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D86" s="8">
-        <v>5000000086689</v>
+        <v>5000000018895</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G86" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D87" s="8">
-        <v>5000000086672</v>
+        <v>2000066925499</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G87" s="6">
-        <v>96</v>
+        <v>11475</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D88" s="8">
-        <v>5000000086658</v>
+        <v>5000000018901</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G88" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D89" s="8">
-        <v>5000000086801</v>
+        <v>5000000025244</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G89" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D90" s="8">
-        <v>5000000086771</v>
+        <v>2000066925383</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>96</v>
+        <v>11475</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D91" s="8">
-        <v>5000000086788</v>
+        <v>5000000018857</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G91" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D92" s="8">
-        <v>5000000086795</v>
+        <v>2000066925420</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G92" s="6">
-        <v>96</v>
+        <v>11475</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D93" s="8">
-        <v>5000000086832</v>
+        <v>5000000018864</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G93" s="6">
-        <v>96</v>
+        <v>270</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D94" s="8">
-        <v>5000000090983</v>
+        <v>2000066925437</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G94" s="6">
-        <v>270</v>
+        <v>11475</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D95" s="8">
+        <v>2000066925413</v>
+      </c>
+      <c r="E95" s="7" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G95" s="6">
-        <v>10935</v>
+        <v>11475</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C96" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="C96" s="6" t="s">
+      <c r="D96" s="8">
+        <v>5000000018840</v>
+      </c>
+      <c r="E96" s="7" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="6">
         <v>270</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D97" s="8">
-        <v>2000066925376</v>
+        <v>2000066925406</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G97" s="6">
-        <v>10935</v>
+        <v>11475</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D98" s="8">
-        <v>5000000018826</v>
+        <v>5000000018833</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="6">
         <v>270</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
+    </row>
+    <row r="99" spans="1:13" customHeight="1" ht="71">
+      <c r="A99" s="6"/>
+      <c r="B99" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="D99" s="8">
+        <v>5000000086702</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F99" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G99" s="6">
+        <v>96</v>
+      </c>
+      <c r="H99" s="6"/>
+      <c r="I99" s="6"/>
+      <c r="J99" s="6"/>
+      <c r="K99" s="6"/>
+      <c r="L99" s="6"/>
+      <c r="M99" s="5"/>
+    </row>
+    <row r="100" spans="1:13" customHeight="1" ht="71">
+      <c r="A100" s="6"/>
+      <c r="B100" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="D100" s="8">
+        <v>5000000086641</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G100" s="6">
+        <v>96</v>
+      </c>
+      <c r="H100" s="6"/>
+      <c r="I100" s="6"/>
+      <c r="J100" s="6"/>
+      <c r="K100" s="6"/>
+      <c r="L100" s="6"/>
+      <c r="M100" s="5"/>
+    </row>
+    <row r="101" spans="1:13" customHeight="1" ht="71">
+      <c r="A101" s="6"/>
+      <c r="B101" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D101" s="8">
+        <v>5000000086665</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G101" s="6">
+        <v>96</v>
+      </c>
+      <c r="H101" s="6"/>
+      <c r="I101" s="6"/>
+      <c r="J101" s="6"/>
+      <c r="K101" s="6"/>
+      <c r="L101" s="6"/>
+      <c r="M101" s="5"/>
+    </row>
+    <row r="102" spans="1:13" customHeight="1" ht="71">
+      <c r="A102" s="6"/>
+      <c r="B102" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D102" s="8">
+        <v>5000000086689</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G102" s="6">
+        <v>96</v>
+      </c>
+      <c r="H102" s="6"/>
+      <c r="I102" s="6"/>
+      <c r="J102" s="6"/>
+      <c r="K102" s="6"/>
+      <c r="L102" s="6"/>
+      <c r="M102" s="5"/>
+    </row>
+    <row r="103" spans="1:13" customHeight="1" ht="71">
+      <c r="A103" s="6"/>
+      <c r="B103" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D103" s="8">
+        <v>5000000086672</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G103" s="6">
+        <v>96</v>
+      </c>
+      <c r="H103" s="6"/>
+      <c r="I103" s="6"/>
+      <c r="J103" s="6"/>
+      <c r="K103" s="6"/>
+      <c r="L103" s="6"/>
+      <c r="M103" s="5"/>
+    </row>
+    <row r="104" spans="1:13" customHeight="1" ht="71">
+      <c r="A104" s="6"/>
+      <c r="B104" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D104" s="8">
+        <v>5000000086658</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G104" s="6">
+        <v>96</v>
+      </c>
+      <c r="H104" s="6"/>
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="6"/>
+      <c r="L104" s="6"/>
+      <c r="M104" s="5"/>
+    </row>
+    <row r="105" spans="1:13" customHeight="1" ht="71">
+      <c r="A105" s="6"/>
+      <c r="B105" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D105" s="8">
+        <v>5000000086801</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G105" s="6">
+        <v>96</v>
+      </c>
+      <c r="H105" s="6"/>
+      <c r="I105" s="6"/>
+      <c r="J105" s="6"/>
+      <c r="K105" s="6"/>
+      <c r="L105" s="6"/>
+      <c r="M105" s="5"/>
+    </row>
+    <row r="106" spans="1:13" customHeight="1" ht="71">
+      <c r="A106" s="6"/>
+      <c r="B106" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="D106" s="8">
+        <v>5000000086771</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G106" s="6">
+        <v>96</v>
+      </c>
+      <c r="H106" s="6"/>
+      <c r="I106" s="6"/>
+      <c r="J106" s="6"/>
+      <c r="K106" s="6"/>
+      <c r="L106" s="6"/>
+      <c r="M106" s="5"/>
+    </row>
+    <row r="107" spans="1:13" customHeight="1" ht="71">
+      <c r="A107" s="6"/>
+      <c r="B107" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="D107" s="8">
+        <v>5000000086788</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G107" s="6">
+        <v>96</v>
+      </c>
+      <c r="H107" s="6"/>
+      <c r="I107" s="6"/>
+      <c r="J107" s="6"/>
+      <c r="K107" s="6"/>
+      <c r="L107" s="6"/>
+      <c r="M107" s="5"/>
+    </row>
+    <row r="108" spans="1:13" customHeight="1" ht="71">
+      <c r="A108" s="6"/>
+      <c r="B108" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D108" s="8">
+        <v>5000000086795</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F108" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G108" s="6">
+        <v>96</v>
+      </c>
+      <c r="H108" s="6"/>
+      <c r="I108" s="6"/>
+      <c r="J108" s="6"/>
+      <c r="K108" s="6"/>
+      <c r="L108" s="6"/>
+      <c r="M108" s="5"/>
+    </row>
+    <row r="109" spans="1:13" customHeight="1" ht="71">
+      <c r="A109" s="6"/>
+      <c r="B109" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D109" s="8">
+        <v>5000000086832</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F109" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G109" s="6">
+        <v>96</v>
+      </c>
+      <c r="H109" s="6"/>
+      <c r="I109" s="6"/>
+      <c r="J109" s="6"/>
+      <c r="K109" s="6"/>
+      <c r="L109" s="6"/>
+      <c r="M109" s="5"/>
+    </row>
+    <row r="110" spans="1:13" customHeight="1" ht="71">
+      <c r="A110" s="6"/>
+      <c r="B110" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D110" s="8">
+        <v>2000066925321</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F110" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G110" s="6">
+        <v>11475</v>
+      </c>
+      <c r="H110" s="6"/>
+      <c r="I110" s="6"/>
+      <c r="J110" s="6"/>
+      <c r="K110" s="6"/>
+      <c r="L110" s="6"/>
+      <c r="M110" s="5"/>
+    </row>
+    <row r="111" spans="1:13" customHeight="1" ht="71">
+      <c r="A111" s="6"/>
+      <c r="B111" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D111" s="8">
+        <v>5000000080458</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F111" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G111" s="6">
+        <v>270</v>
+      </c>
+      <c r="H111" s="6"/>
+      <c r="I111" s="6"/>
+      <c r="J111" s="6"/>
+      <c r="K111" s="6"/>
+      <c r="L111" s="6"/>
+      <c r="M111" s="5"/>
+    </row>
+    <row r="112" spans="1:13" customHeight="1" ht="71">
+      <c r="A112" s="6"/>
+      <c r="B112" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D112" s="8">
+        <v>2000066925338</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="F112" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112" s="6">
+        <v>11475</v>
+      </c>
+      <c r="H112" s="6"/>
+      <c r="I112" s="6"/>
+      <c r="J112" s="6"/>
+      <c r="K112" s="6"/>
+      <c r="L112" s="6"/>
+      <c r="M112" s="5"/>
+    </row>
+    <row r="113" spans="1:13" customHeight="1" ht="71">
+      <c r="A113" s="6"/>
+      <c r="B113" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D113" s="8">
+        <v>5000000018789</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F113" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G113" s="6">
+        <v>270</v>
+      </c>
+      <c r="H113" s="6"/>
+      <c r="I113" s="6"/>
+      <c r="J113" s="6"/>
+      <c r="K113" s="6"/>
+      <c r="L113" s="6"/>
+      <c r="M113" s="5"/>
+    </row>
+    <row r="114" spans="1:13" customHeight="1" ht="71">
+      <c r="A114" s="6"/>
+      <c r="B114" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D114" s="8">
+        <v>2000066925345</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G114" s="6">
+        <v>11475</v>
+      </c>
+      <c r="H114" s="6"/>
+      <c r="I114" s="6"/>
+      <c r="J114" s="6"/>
+      <c r="K114" s="6"/>
+      <c r="L114" s="6"/>
+      <c r="M114" s="5"/>
+    </row>
+    <row r="115" spans="1:13" customHeight="1" ht="71">
+      <c r="A115" s="6"/>
+      <c r="B115" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="D115" s="8">
+        <v>5000000018796</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F115" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G115" s="6">
+        <v>270</v>
+      </c>
+      <c r="H115" s="6"/>
+      <c r="I115" s="6"/>
+      <c r="J115" s="6"/>
+      <c r="K115" s="6"/>
+      <c r="L115" s="6"/>
+      <c r="M115" s="5"/>
+    </row>
+    <row r="116" spans="1:13" customHeight="1" ht="71">
+      <c r="A116" s="6"/>
+      <c r="B116" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D116" s="8">
+        <v>2000066925376</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G116" s="6">
+        <v>11475</v>
+      </c>
+      <c r="H116" s="6"/>
+      <c r="I116" s="6"/>
+      <c r="J116" s="6"/>
+      <c r="K116" s="6"/>
+      <c r="L116" s="6"/>
+      <c r="M116" s="5"/>
+    </row>
+    <row r="117" spans="1:13" customHeight="1" ht="71">
+      <c r="A117" s="6"/>
+      <c r="B117" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D117" s="8">
+        <v>5000000018826</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F117" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G117" s="6">
+        <v>270</v>
+      </c>
+      <c r="H117" s="6"/>
+      <c r="I117" s="6"/>
+      <c r="J117" s="6"/>
+      <c r="K117" s="6"/>
+      <c r="L117" s="6"/>
+      <c r="M117" s="5"/>
+    </row>
+    <row r="118" spans="1:13" customHeight="1" ht="71">
+      <c r="A118" s="6"/>
+      <c r="B118" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D118" s="8">
+        <v>5000000018734</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G118" s="6">
+        <v>270</v>
+      </c>
+      <c r="H118" s="6"/>
+      <c r="I118" s="6"/>
+      <c r="J118" s="6"/>
+      <c r="K118" s="6"/>
+      <c r="L118" s="6"/>
+      <c r="M118" s="5"/>
+    </row>
+    <row r="119" spans="1:13" customHeight="1" ht="71">
+      <c r="A119" s="6"/>
+      <c r="B119" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D119" s="8">
+        <v>2000066925581</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G119" s="6">
+        <v>11475</v>
+      </c>
+      <c r="H119" s="6"/>
+      <c r="I119" s="6"/>
+      <c r="J119" s="6"/>
+      <c r="K119" s="6"/>
+      <c r="L119" s="6"/>
+      <c r="M119" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>