--- v1 (2026-07-19)
+++ v2 (2026-09-16)
@@ -14,285 +14,381 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Папірусний папір тішью</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>19.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:37</t>
+    <t>13:18</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Папір тішью 5103 сірий (75см х 50см) 17г/м² 5000шт. 2-66925505</t>
-[...19 lines deleted...]
-    <t>5-18918</t>
+    <t>Папір тішью 3401 крафтовий (75см х 50см) 17г/м² 100шт. 5-18871</t>
+  </si>
+  <si>
+    <t>5-18871</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:75 см
 Ширина:50 см
 Щільність:17г/м²
 Тип упаковки:100 шт.
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 100шт.</t>
   </si>
   <si>
+    <t>Папір тіш&amp;#039;ю MF1380 (75см х 50см) 17г/м² 100шт. 5-93298</t>
+  </si>
+  <si>
+    <t>5-93298</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю MF1381 (75см х 50см) 17г/м² 100шт. 5-93304</t>
+  </si>
+  <si>
+    <t>5-93304</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю MF4182 (75см х 50см) 17г/м² 100шт. 5-93328</t>
+  </si>
+  <si>
+    <t>5-93328</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю MF4183 (75см х 50см) 17г/м² 100шт. 5-93335</t>
+  </si>
+  <si>
+    <t>5-93335</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю MF7180 (75см х 50см) 17г/м² 100шт. 5-93359</t>
+  </si>
+  <si>
+    <t>5-93359</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю MF8480 (75см х 50см) 17г/м² 100шт. 5-93342</t>
+  </si>
+  <si>
+    <t>5-93342</t>
+  </si>
+  <si>
+    <t>Папір тішью 5103 сірий (75см х 50см) 17г/м² 100шт. 5-18918</t>
+  </si>
+  <si>
+    <t>5-18918</t>
+  </si>
+  <si>
     <t>Папір тишью 5201 чорний (75см х 50см) 17г/м² 100шт. 5-19861</t>
   </si>
   <si>
     <t>5-19861</t>
   </si>
   <si>
-    <t>Папір тішью 5201 чорний (75см х 50см) 17г/м² 100шт. 2-66925512</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тишью 001 білий (75см х 50см) 17г/м² 100шт. 5-18710</t>
   </si>
   <si>
     <t>5-18710</t>
   </si>
   <si>
-    <t>Папір тішью 001 білий (75см х 50см) 17г/м² 5000шт. 2-66925314</t>
-[...8 lines deleted...]
-    <t>5-79711</t>
+    <t>Папір тишью 1301 червоний (75см х 50см) 17г/м² 100шт. 5-18819</t>
+  </si>
+  <si>
+    <t>5-18819</t>
+  </si>
+  <si>
+    <t>Папір тішью 7301 кораловий (75см х 50см) 17г/м² 100шт. 5-18741</t>
+  </si>
+  <si>
+    <t>5-18741</t>
+  </si>
+  <si>
+    <t>Папір тішью 6202 блакитний (75см х 50см) 17г/м² 100шт. 5-18932</t>
+  </si>
+  <si>
+    <t>5-18932</t>
+  </si>
+  <si>
+    <t>Папір тішью 6102 світло-блакитний (75см х 50см) 17г/м² 100шт. 5-18925</t>
+  </si>
+  <si>
+    <t>5-18925</t>
+  </si>
+  <si>
+    <t>Папір тішью 6301 синій (75см х 50см) 17г/м² 100шт. 5-18949</t>
+  </si>
+  <si>
+    <t>5-18949</t>
+  </si>
+  <si>
+    <t>Бумага тишью 7503 сирень (75см х 50см) 17г/м² 100шт. 5-18758</t>
+  </si>
+  <si>
+    <t>5-18758</t>
+  </si>
+  <si>
+    <t>Папір тішью 7102 лавандовий (75см х 50см) 17г/м² 100шт. 5-18956</t>
+  </si>
+  <si>
+    <t>5-18956</t>
+  </si>
+  <si>
+    <t>Папір тішью 7403 фуксія (75см х 50см) 17г/м² 100шт. 5-18970</t>
+  </si>
+  <si>
+    <t>5-18970</t>
+  </si>
+  <si>
+    <t>Папір тішью 7305 фіолетовий (75см х 50см) 17г/м² 100шт. 5-18963</t>
+  </si>
+  <si>
+    <t>5-18963</t>
+  </si>
+  <si>
+    <t>Папір тішью 4108 тифані (75см х 50см) 17г/м² 100шт. 5-18772</t>
+  </si>
+  <si>
+    <t>5-18772</t>
+  </si>
+  <si>
+    <t>Папір тішью 4105 салатовий (75см х 50см) 17г/м² 100шт. 5-18895</t>
+  </si>
+  <si>
+    <t>5-18895</t>
+  </si>
+  <si>
+    <t>Папір тішью 4301 зелений (75см х 50см) 17г/м² 100шт. 5-18901</t>
+  </si>
+  <si>
+    <t>5-18901</t>
+  </si>
+  <si>
+    <t>Папір тішью 3101 жовтий (75см х 50см) 17г/м² 100шт. 5-18857</t>
+  </si>
+  <si>
+    <t>5-18857</t>
+  </si>
+  <si>
+    <t>Папір тішью 3201 яскраво-жовтий (75см х 50см) 17г/м² 100шт. 5-18864</t>
+  </si>
+  <si>
+    <t>5-18864</t>
+  </si>
+  <si>
+    <t>Папір тішью 2304 помаранчевий (75см х 50см) 17г/м² 100шт. 5-18840</t>
+  </si>
+  <si>
+    <t>5-18840</t>
+  </si>
+  <si>
+    <t>Папір тішью 2201 блідо-жовтогарячий (75см х 50см) 17г/м² 100шт. 5-18833</t>
+  </si>
+  <si>
+    <t>5-18833</t>
+  </si>
+  <si>
+    <t>Папір тішью 1403 малинова (75см х 50см) 17г/м² 100шт. 5-18826</t>
+  </si>
+  <si>
+    <t>5-18826</t>
+  </si>
+  <si>
+    <t>Папір тішью 28-19 тіфані (75см х 50см) 28г/м² 100шт. 5-84142</t>
+  </si>
+  <si>
+    <t>5-84142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:75 см
+Ширина:50 см
+Щільність:28г/м²
+Тип упаковки:100 шт.
+Дизайн:однотонный
+</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю MF4180 (75см х 50см) 17г/м² 100шт. 5-93311</t>
+  </si>
+  <si>
+    <t>5-93311</t>
+  </si>
+  <si>
+    <t>Папір тішью 28-11 блакитний (75см х 50см) 28г/м² 100шт. 5-50526</t>
+  </si>
+  <si>
+    <t>5-50526</t>
+  </si>
+  <si>
+    <t>Папір тішью 28-14 бузковий (75см х 50см) 28г/м² 100шт. 5-50557</t>
+  </si>
+  <si>
+    <t>5-50557</t>
+  </si>
+  <si>
+    <t>Папір тішью 28-18 синій (75см х 50см) 28г/м² 100шт. 5-50588</t>
+  </si>
+  <si>
+    <t>5-50588</t>
+  </si>
+  <si>
+    <t>Папір тішью 28-19 м&amp;#039;ятний (75см х 50см) 28г/м² 100шт. 5-50595</t>
+  </si>
+  <si>
+    <t>5-50595</t>
+  </si>
+  <si>
+    <t>Папір тішью 28-6 салатовий (75см х 50см) 28г/м² 100шт. 5-50489</t>
+  </si>
+  <si>
+    <t>5-50489</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю 28-7 зелений (75см х 50см) 28г/м² 100шт. 5-50496</t>
+  </si>
+  <si>
+    <t>5-50496</t>
+  </si>
+  <si>
+    <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#171) 5-90938</t>
+  </si>
+  <si>
+    <t>5-90938</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:26 г/м2
 Тип товару:с влагозащитным покрытием
 Тип упаковки:в листах
 Дизайн:однотонная
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 20шт.</t>
   </si>
   <si>
-    <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#171) 5-90938</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#156) 5-90952</t>
   </si>
   <si>
     <t>5-90952</t>
   </si>
   <si>
-    <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#164) 5-90945</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#012) 5-79650</t>
   </si>
   <si>
     <t>5-79650</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#031) 5-79667</t>
   </si>
   <si>
     <t>5-79667</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#155) 5-79674</t>
   </si>
   <si>
     <t>5-79674</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#169) 5-79681</t>
   </si>
   <si>
     <t>5-79681</t>
   </si>
   <si>
     <t>Папір тіш&amp;#039;ю з водовідштовхувальним покриттям 26грм (P.GCNC) (50x70см) (#103) 5-79643</t>
   </si>
   <si>
     <t>5-79643</t>
-  </si>
-[...61 lines deleted...]
-    <t>5-18819</t>
   </si>
   <si>
     <t>Папір тішью крафтовий в рулоні (0.78*20м) 28г/м2 2-66926809</t>
   </si>
   <si>
     <t>2-66926809</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:20 м
 Ширина:78 см
 Щільність:28г/м²
 Тип упаковки:рулон
 Дизайн:однотонный
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Папір тішью чорний в рулоні (0.78*20м) 28г/м2	2-66926793</t>
   </si>
   <si>
     <t>2-66926793</t>
   </si>
   <si>
@@ -338,453 +434,120 @@
   <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90457</t>
   </si>
   <si>
     <t>5-90457</t>
   </si>
   <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90488</t>
   </si>
   <si>
     <t>5-90488</t>
   </si>
   <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90495</t>
   </si>
   <si>
     <t>5-90495</t>
   </si>
   <si>
     <t>Папір тішью "Преміум" двосторонній (50см х 70см) 38г/м² 20шт. 5-90518</t>
   </si>
   <si>
     <t>5-90518</t>
   </si>
   <si>
-    <t>Папір тішью 7301 кораловий (75см х 50см) 17г/м² 100шт. 5-18741</t>
-[...10 lines deleted...]
-  <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90655</t>
   </si>
   <si>
     <t>5-90655</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:19г/м²
 Тип упаковки:20 шт.
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90662</t>
   </si>
   <si>
     <t>5-90662</t>
   </si>
   <si>
-    <t>Папір тішью 6202 блакитний (75см х 50см) 17г/м² 100шт. 5-18932</t>
-[...34 lines deleted...]
-  <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90341</t>
   </si>
   <si>
     <t>5-90341</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90365</t>
   </si>
   <si>
     <t>5-90365</t>
   </si>
   <si>
-    <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90372</t>
-[...4 lines deleted...]
-  <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90556</t>
   </si>
   <si>
     <t>5-90556</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 19г/м² 20шт. 5-90563</t>
   </si>
   <si>
     <t>5-90563</t>
-  </si>
-[...149 lines deleted...]
-    <t>5-18963</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90280</t>
   </si>
   <si>
     <t>5-90280</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:38г/м²
 Тип упаковки:20 шт.
 Дизайн:с градиентом
 </t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90297</t>
   </si>
   <si>
     <t>5-90297</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90303</t>
   </si>
   <si>
     <t>5-90303</t>
   </si>
   <si>
-    <t>Папір тишью з малюнком (50см х 70см) 38г/м² 20шт. 5-90310</t>
-[...126 lines deleted...]
-  <si>
     <t>Папір тишью з малюнком (161) (50см х 70см) 26г/м² 20шт. 5-86702</t>
   </si>
   <si>
     <t>5-86702</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:70 см
 Ширина:50 см
 Щільність:26г/м²
 Тип упаковки:20 шт.
 Дизайн:с рисунком
 </t>
   </si>
   <si>
     <t>Папір тишью з малюнком (31) (50см х 70см) 26г/м² 20шт. 5-86641</t>
   </si>
   <si>
     <t>5-86641</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (243) (50см х 70см) 26г/м² 20шт. 5-86665</t>
   </si>
   <si>
     <t>5-86665</t>
   </si>
@@ -813,110 +576,50 @@
     <t>5-86801</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (165) (50см х 70см) 26г/м² 20шт. 5-86771</t>
   </si>
   <si>
     <t>5-86771</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (161) (50см х 70см) 26г/м² 20шт. 5-86788</t>
   </si>
   <si>
     <t>5-86788</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (33) (50см х 70см) 26г/м² 20шт. 5-86795</t>
   </si>
   <si>
     <t>5-86795</t>
   </si>
   <si>
     <t>Папір тишью з малюнком (3) (50см х 70см) 26г/м² 20шт. 5-86832</t>
   </si>
   <si>
     <t>5-86832</t>
-  </si>
-[...58 lines deleted...]
-    <t>2-66925581</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -991,51 +694,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bdeabd0e4776418d143dedb4789a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab68e0641c69edc59c17e83a86b4bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d2efff3fdfcedaee895d9879f7c2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea0e3e94fd14027b58b5e7d836c9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d0d4a793e3ebc721b58f3e5a1eb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae0eea7c2ffa931406aad1c84302d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ce74fa9d924b07522b7fa5c63ad47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8616b7742a407afc6a2462740553d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393c216296090ed6b2669edc15c52639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee544fa816cfa8e2c9fe86084b5e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415e82543e56bdc1dfba24f73b724a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde27e190d8e47710681a14253826b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472c5870094806c3c7c0a9cba76921213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad028052775eb448779ac43c2d1f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83355ef0e51a977a207352670bab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c2bf4c94763cd3b81402a4dda0d2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93f6198602e7a279c6760e253204017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce222002848f514cda2d9e099bf6e42418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a26defee8cd0f18ccf63db50bfe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861693da0c7d573dbaa1c763cd4dccd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21394e6d7167ad830110da2f174bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67190f132f50b6f4b942c9298355cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedb4b52b3c1d1d19e55784ee9906c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1bf43f6e7a6538a44f1be5a1af69e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba9dc445dacd390da3c3b87a3179625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b541ac6789600be4e5e37d65112526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835047cdcbf7e2db754e2812c3f22927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a9a496b46e83648d8448e0e1a4b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7a864efce6679be1a5c5d6eff17629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76afd08ce361e1cd644cbf1560d950f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701629f4e129d3828586958e8c99e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b579a21717f667e7871bc462bd6264432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55c77addb11ef86f254242c256024933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086b67d589eca6aeab8183780c9a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f564838e4a95dba66e2b2484f31540d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ccb72ea97a21075f263e17d60c9f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798893df6d08e68f67099ba70fe1e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93b511a71da5b2581bdc7723fc65338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830750119fda4f93ce251b7e093cebfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f8f0ec2976da4565a7ac30dda43840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c023abad375f1cd52d4bb9925e96a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b93dd0d627acf3789c0be69cd98d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f6462642c21dadf575da9a6fb45c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63833814e5e913202d2ac326981eae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69998ea525510c25d4bcd246d763b16545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241ea62703e2a4a76c6fa8cbfdf3dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5dab3237401ea1f1b74af9f810e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420c99f1c04f36c6b8eee9568d7ea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28a24e010d140b6527bda3fa9731249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3718274b2dd9d28ea24293bf2eab7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27012c56c455aa37f0eb8e48271160f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ac0bd8401252386b31967e4e775052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c80e2af10f4597c12c7bf1ec195453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057e5a3391eba7ef65d5a24ac9db79b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb984504b6719f71d378258321a270b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa31c81329a5d300abb4511324fb4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff347bbd31f36144eb9e950f880972b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c045bf7b9f272125525e7efb301a69f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290674de9020f3a1d8c64c2b42b3407b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360575435eaa4143e01d170935eef9ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56084bee14a671240b24a75e85cfa161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a43df183c3665a4ef541569d85b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497156f95629f897c74015489af56e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c75777476700fcde4b5d0be988aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2b71ffaa715983e27f8380dbd09e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81366592af680c7d35245a6a6c46e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622d4e06dbe5e279bd0ab90dbefd8bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c055b5fac283ae3b7788b73c64b8e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f3b815b32d83a3ab9628758a64b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04ecfa319adee3adbe58cf383a31370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debd4fa37f855505477120269a85b9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac46020e587c052ecaf4e583d234d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccd6e0be80bec468c9e2164081fb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e7bf02cdde18f867b882f5e93bca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d84c1f8f4edb4d137452cf9ccf9a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d13f27f720dbe0628655c20abd01076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e3cdae2856ffb410cff9529ffa1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912554866698c40a3973029acd28f32978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b3953fc699daac6d112bc5fae8a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9f3505b7b9326fd531bae17eb167f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e056260c4f989563e8897c1ee71fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bacf2691ff8f0dc5fc1fa111288a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c061913e514f52b92cf17fec53d36383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9177688838a376798fa888b4fdc2c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e446e7be5d881ac9d59310f81197485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780130dca3d821dab1b1d199c08c0a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78028e16d7a6268b6eb30ee7c966fbf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bf7c3c54b3438043a71ff72fe90d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63dd217564109e3f9835b92e3eb4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973b71da5a4bb2e72ffb713960419b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a744ae5d9a31e42ed4a06d486233091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef9430d03673b26610bff7b0bf61092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b9668c3bfd0d05d609e3c2494bd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ea5169fda82b4aeaafe86d29d0d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceeeb1e71ee4e0729f3bf153f01cd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cbafcaac5bab36a8577260cbf0d4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd7c58b0203ed209bd6309856bc81697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377fd249d57c71ec6af72b07a964ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd7eb719cdc63c614c2612f798c8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea33180ef5bdafec751d98b53d0641100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83e521b154b8e1f1dfe6fbd8e5b9a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595fdc515f88699ab1ab20a6b8216bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099c6dbd744237df7c897fc6be8493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd1fe327d551c1a9ecd1218521d19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628ef837f7a441ee09a32331498455105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fd3da2d7239183e8740090226701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34319103e38511663f5d4df628856c68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ee3df5ab6cc4762614891246878a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a002e77ae5c60c6b7927c59e85fc9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113b8c43182b6185523a23f80c9f19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7171c3fc11580aceb0e843650f67c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50bb62f85ca7bc9c64af6d9d3964cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd2b0f79217bc836251cc0125d5b4113.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca07b9d27afce02be77c68d013d351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037dc5475b7b959b653b9a812dbf202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9b36416f179b6f332e82033141833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d876c32d0a75cbe1fbb4e03e658d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd69784793b835da3158599891f2ce25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8786a384cb939af3935b08d80d6d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbffbf7a7b09cd1e869e83f49d84d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641554e32639b7748e9b5d12affc86d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7e205b0659f398f1135ff2a870459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815756520803266d1c54a9c9ec796b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab1b373a637782533d9a1d3a36ced211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658476c22d5549e3a13a93745f38a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da3e5b4a1460fcc0d4126f6527c32113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac41a13114e960abd3ab74ef22d06114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59cc2ce133c0adb6aedc27066469fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d395d3ffc11ecf03d6cf87a8827fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0a2b38ef4c2399a75f10487515ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ef9a9f3193e0f745f180f9b41ab118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679be9cb550a05c470fb10340a36b3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45e60593fb43a3d0359ebcc7c419f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c6b2ce5d27e56d6f453664f464b7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a112004db6842108313809782e1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5fc57625bbaf536864fb003696c4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ee5d6ea8b01e76bfbd5c01cd6b10e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba66b85f1ba07e512558d0967f8c5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07a41b3dd9201c5374aa1f9890099926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5da568f82f9418332dd7fc91677f7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7869fc452fc11873e48a32b14a05d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599219c962b85d2bbe9d2c3c5bd9f1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e32543eeeafaa5fbe7fc06ce69e8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1df172b35f348b78ec495cfd28d4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b561995f06f850bde72b4a753f27832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbd37d9c74322ef20beed4a719b75533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c379c5fd59f88d3c3b96c35cd358a9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61ca2a4a23d97d53c98a1f799a50035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530a3e8c7cc69c493c7d4359049d04136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8fcd47ef0a268b5b5483d76b80cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36392e303dd8683581ad6d93821cfdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b795f8c9e2f56e20ccba4b3ad4f3de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61af3141485ac9708c5f2aa372faac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9929fa99790d24c3e5db2dda57757ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d04fe5c0989b84ed827da14b3c45242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4171043c7e4d738277431f0dea88243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4602f0b9551b30523b8049ab4e9e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d06bd1001ae92ac0c88cc59a331b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c41a0dd2d6af42324c77e6865c9f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bdb124ae472e4ca40cc2b86a3f6ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e451e1b109a8eeb88bbe5b7bc22548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25014919ad7b8e5ee3799f881d9d9a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3b9ebf701891fce7d1ad5e5eaa97350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed42341b27edb04e5abfd23b8fd166451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f38d647320503fde3f9e55a77405552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6dca94dad08940aa8b35d5843b5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c79fc8add19f4b9e1cbdffa3253054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d4797cf26dee5f3a5da902ce713cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a669a23dd966466233f7a1f9106b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42dc22ac56e9f40c19a08487c6d8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bca4673d8fe860644ad2c928149b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862460c475438bb5288db4f035dd0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edebb4cb98a59e023daca0bb47efd5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512cf7193cf601389544ec849e8e91661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604c907d3f922c212d063acfc89ac262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696eb4d89263cadbc216f0bfee5773663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9f9e933872f2a8b49c54667275dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306403b08a3276a6054e7e9f54ddbb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f4ccbcca55203041d8d1359567ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6c47049fdb56490d5a95807cfdd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749bd6708fb13b601d0173f44a282f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa1c1422b6f2b254f60a308decd38369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5d8ed97fc3a8d7b2a19a282226fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281f2e38e35e1e1c5744e171babf4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7aa4d4552eeff0e1853c7810b14fc72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3143,1280 +2846,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...1228 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4683,54 +3156,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/papirusnaya-bumaga-tish-yu/336/?utm_source=price&amp;utm_campaign=price_papirusnaya-bumaga-tish-yu" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M119"/>
+  <dimension ref="A1:M78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M119" sqref="M119"/>
+      <selection activeCell="M78" sqref="M78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4826,3089 +3299,1984 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>2000066925505</v>
+        <v>5000000018871</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>11475</v>
+        <v>250</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000018918</v>
+        <v>5000000093298</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000019861</v>
+        <v>5000000093304</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>2000066925512</v>
+        <v>5000000093328</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>11475</v>
+        <v>280</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000018710</v>
+        <v>5000000093335</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>2000066925314</v>
+        <v>5000000093359</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>11475</v>
+        <v>280</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000079711</v>
+        <v>5000000093342</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000090938</v>
+        <v>5000000018918</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000090952</v>
+        <v>5000000019861</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000090945</v>
+        <v>5000000018710</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>5000000079650</v>
+        <v>5000000018819</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>5000000079667</v>
+        <v>5000000018741</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000079674</v>
+        <v>5000000018932</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000079681</v>
+        <v>5000000018925</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000079643</v>
+        <v>5000000018949</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D22" s="8">
-        <v>5000000079704</v>
+        <v>5000000018758</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D23" s="8">
-        <v>5000000018871</v>
+        <v>5000000018956</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D24" s="8">
-        <v>2000066925451</v>
+        <v>5000000018970</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>11475</v>
+        <v>280</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D25" s="8">
-        <v>5000000018727</v>
+        <v>5000000018963</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D26" s="8">
-        <v>2000066925444</v>
+        <v>5000000018772</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>11475</v>
+        <v>280</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000018987</v>
+        <v>5000000018895</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D28" s="8">
-        <v>2000066925611</v>
+        <v>5000000018901</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>11475</v>
+        <v>280</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D29" s="8">
-        <v>2000066925369</v>
+        <v>5000000018857</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>11475</v>
+        <v>280</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000018819</v>
+        <v>5000000018864</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="D31" s="8">
-        <v>2000066926809</v>
+        <v>5000000018840</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>149</v>
+        <v>280</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D32" s="8">
-        <v>2000066926793</v>
+        <v>5000000018833</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>149</v>
+        <v>280</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D33" s="8">
-        <v>2000066926786</v>
+        <v>5000000018826</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>149</v>
+        <v>280</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D34" s="8">
-        <v>5000000090402</v>
+        <v>5000000084142</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="D35" s="8">
-        <v>5000000090419</v>
+        <v>5000000093311</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>82</v>
+        <v>280</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D36" s="8">
-        <v>5000000090426</v>
+        <v>5000000050526</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D37" s="8">
-        <v>5000000090457</v>
+        <v>5000000050557</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D38" s="8">
-        <v>5000000090488</v>
+        <v>5000000050588</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D39" s="8">
-        <v>5000000090495</v>
+        <v>5000000050595</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D40" s="8">
-        <v>5000000090518</v>
+        <v>5000000050489</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D41" s="8">
-        <v>5000000018741</v>
+        <v>5000000050496</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>270</v>
+        <v>340</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D42" s="8">
-        <v>2000066925567</v>
+        <v>5000000090938</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G42" s="6">
-        <v>11475</v>
+        <v>84</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D43" s="8">
-        <v>5000000090655</v>
+        <v>5000000090952</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G43" s="6">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D44" s="8">
-        <v>5000000090662</v>
+        <v>5000000079650</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G44" s="6">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D45" s="8">
-        <v>5000000018932</v>
+        <v>5000000079667</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G45" s="6">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D46" s="8">
-        <v>2000066925536</v>
+        <v>5000000079674</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G46" s="6">
-        <v>11475</v>
+        <v>84</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D47" s="8">
-        <v>5000000018925</v>
+        <v>5000000079681</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G47" s="6">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="D48" s="8">
-        <v>2000066925529</v>
+        <v>5000000079643</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G48" s="6">
-        <v>11475</v>
+        <v>84</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D49" s="8">
-        <v>5000000018949</v>
+        <v>2000066926809</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G49" s="6">
-        <v>270</v>
+        <v>149</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D50" s="8">
-        <v>2000066925543</v>
+        <v>2000066926793</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>108</v>
       </c>
       <c r="G50" s="6">
-        <v>11475</v>
+        <v>149</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D51" s="8">
-        <v>5000000090341</v>
+        <v>2000066926786</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="G51" s="6">
-        <v>84</v>
+        <v>149</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D52" s="8">
-        <v>5000000090365</v>
+        <v>5000000090402</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G52" s="6">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D53" s="8">
-        <v>5000000090372</v>
+        <v>5000000090419</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G53" s="6">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D54" s="8">
-        <v>5000000090556</v>
+        <v>5000000090426</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G54" s="6">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D55" s="8">
-        <v>5000000090563</v>
+        <v>5000000090457</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G55" s="6">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D56" s="8">
-        <v>2000066926359</v>
-[...1 lines deleted...]
-      <c r="E56" s="7"/>
+        <v>5000000090488</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>115</v>
+      </c>
       <c r="F56" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G56" s="6">
-        <v>15500</v>
+        <v>82</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D57" s="8">
-        <v>5000000050526</v>
+        <v>5000000090495</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G57" s="6">
-        <v>310</v>
+        <v>82</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D58" s="8">
-        <v>2000066925659</v>
+        <v>5000000090518</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G58" s="6">
-        <v>13175</v>
+        <v>82</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D59" s="8">
-        <v>5000000050557</v>
+        <v>5000000090655</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G59" s="6">
-        <v>310</v>
+        <v>96</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D60" s="8">
-        <v>2000066925680</v>
+        <v>5000000090662</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G60" s="6">
-        <v>13175</v>
+        <v>96</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D61" s="8">
-        <v>2000066925697</v>
+        <v>5000000090341</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G61" s="6">
-        <v>13175</v>
+        <v>84</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000050588</v>
+        <v>5000000090365</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G62" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D63" s="8">
-        <v>2000066925703</v>
+        <v>5000000090556</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G63" s="6">
-        <v>13175</v>
+        <v>84</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D64" s="8">
-        <v>5000000050595</v>
+        <v>5000000090563</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G64" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D65" s="8">
-        <v>5000000050489</v>
+        <v>5000000090280</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G65" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D66" s="8">
-        <v>2000066925765</v>
+        <v>5000000090297</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G66" s="6">
-        <v>13175</v>
+        <v>84</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000084159</v>
+        <v>5000000090303</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G67" s="6">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C68" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="8">
-        <v>2000066926366</v>
+        <v>5000000086702</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G68" s="6">
-        <v>15500</v>
+        <v>96</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D69" s="8">
-        <v>2000066925604</v>
+        <v>5000000086641</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G69" s="6">
-        <v>11475</v>
+        <v>96</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000018758</v>
+        <v>5000000086665</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G70" s="6">
-        <v>270</v>
+        <v>96</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000018956</v>
+        <v>5000000086689</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G71" s="6">
-        <v>270</v>
+        <v>96</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D72" s="8">
-        <v>2000066925550</v>
+        <v>5000000086672</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G72" s="6">
-        <v>11475</v>
+        <v>96</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000018970</v>
+        <v>5000000086658</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G73" s="6">
-        <v>270</v>
+        <v>96</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D74" s="8">
-        <v>2000066925598</v>
+        <v>5000000086801</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G74" s="6">
-        <v>11475</v>
+        <v>96</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D75" s="8">
-        <v>2000066925574</v>
+        <v>5000000086771</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="G75" s="6">
-        <v>11475</v>
+        <v>96</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000018963</v>
+        <v>5000000086788</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="G76" s="6">
-        <v>270</v>
+        <v>96</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000090280</v>
+        <v>5000000086795</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G77" s="6">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000090297</v>
+        <v>5000000086832</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G78" s="6">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
-    </row>
-[...1105 lines deleted...]
-      <c r="M119" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>