--- v0 (2026-06-04)
+++ v1 (2026-06-15)
@@ -14,98 +14,278 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Листівки та конверти</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:51</t>
+    <t>13:33</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Листівка (9*7см) 5-85613</t>
+  </si>
+  <si>
+    <t>5-85613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:7 см
+Вид упаковки:конверт, открытка, листик для пожеланий
+Вид товару:открытки
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 9шт.</t>
+  </si>
+  <si>
+    <t>Листівка "А" (12,3 * 8,5 см) 5-83022</t>
+  </si>
+  <si>
+    <t>5-83022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:12,3 см
+Ширина:8,5 см
+Вид упаковки:конверт, открытка, листик для пожеланий
+Вид товару:открытки
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Листівка (8,5*6,5см) 5-85781</t>
+  </si>
+  <si>
+    <t>5-85781</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 16шт.</t>
+  </si>
+  <si>
+    <t>Листівка (15*10см) 5-85866</t>
+  </si>
+  <si>
+    <t>5-85866</t>
+  </si>
+  <si>
+    <t>Листівка (12*12см) 5-85873</t>
+  </si>
+  <si>
+    <t>5-85873</t>
+  </si>
+  <si>
+    <t>Листівка (12*12см) 5-85842</t>
+  </si>
+  <si>
+    <t>5-85842</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5шт.</t>
+  </si>
+  <si>
+    <t>Листівка (12,5 * 18см) 5-85811</t>
+  </si>
+  <si>
+    <t>5-85811</t>
+  </si>
+  <si>
+    <t>Листівка (11,5 * 17см) 5-86023</t>
+  </si>
+  <si>
+    <t>5-86023</t>
+  </si>
+  <si>
+    <t>Листівка (11,5 * 17см) 5-85972</t>
+  </si>
+  <si>
+    <t>5-85972</t>
+  </si>
+  <si>
+    <t>Листівка (11,5 * 17см) 5-85798</t>
+  </si>
+  <si>
+    <t>5-85798</t>
+  </si>
+  <si>
+    <t>Теги "Все буде добре!" 5см*9см  50шт/уп 255-6215</t>
+  </si>
+  <si>
+    <t>255-6215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:9 см
+Ширина:5 см
+Вид упаковки:теги
+Вид товару:теги
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 50шт.</t>
+  </si>
+  <si>
+    <t>Теги з Днем народження"Вуса" 5см*9см  50шт/уп 255-6178</t>
+  </si>
+  <si>
+    <t>255-6178</t>
+  </si>
+  <si>
+    <t>Листівка (12*12см) 5-85903</t>
+  </si>
+  <si>
+    <t>5-85903</t>
+  </si>
+  <si>
+    <t>Листівка (12,3 * 8,5 см) 5-86276</t>
+  </si>
+  <si>
+    <t>5-86276</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86399</t>
+  </si>
+  <si>
+    <t>5-86399</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86405</t>
+  </si>
+  <si>
+    <t>5-86405</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86412</t>
+  </si>
+  <si>
+    <t>5-86412</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86429</t>
+  </si>
+  <si>
+    <t>5-86429</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86436</t>
+  </si>
+  <si>
+    <t>5-86436</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86443</t>
+  </si>
+  <si>
+    <t>5-86443</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86450</t>
+  </si>
+  <si>
+    <t>5-86450</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86467</t>
+  </si>
+  <si>
+    <t>5-86467</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86474</t>
+  </si>
+  <si>
+    <t>5-86474</t>
+  </si>
+  <si>
+    <t>Конверт (11х22см) 5-86481</t>
+  </si>
+  <si>
+    <t>5-86481</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#28) 5-85415</t>
   </si>
   <si>
     <t>5-85415</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:17,5 см
 Ширина:12,5 см
 Вид упаковки:конверт с наклейками
 Вид товару:конверт с наклейками
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#27) 5-85408</t>
   </si>
   <si>
     <t>5-85408</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#52) 5-91300</t>
@@ -231,78 +411,69 @@
   <si>
     <t>Конверт (12,5*17,5см) (#51) 5-91843</t>
   </si>
   <si>
     <t>5-91843</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#40) 5-91294</t>
   </si>
   <si>
     <t>5-91294</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#33) 5-85934</t>
   </si>
   <si>
     <t>5-85934</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#32) 5-85965</t>
   </si>
   <si>
     <t>5-85965</t>
   </si>
   <si>
-    <t>Конверт (12,5*17,5см) (#19) 5-85880</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт 5-85330</t>
   </si>
   <si>
     <t>5-85330</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-91997</t>
   </si>
   <si>
     <t>5-91997</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:24,1 см
 Ширина:10,5 см
 Вид упаковки:конверт с наклейками
 Особливості:Плотность 80 г/м2
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 5шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Конверт (10,5*24,1см) 5-92000</t>
   </si>
   <si>
     <t>5-92000</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-92017</t>
   </si>
   <si>
     <t>5-92017</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-92024</t>
   </si>
   <si>
     <t>5-92024</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-92031</t>
   </si>
   <si>
     <t>5-92031</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-92048</t>
@@ -359,400 +530,217 @@
   <si>
     <t>Конверт (17,5*12,6см) (#6) 5-86085</t>
   </si>
   <si>
     <t>5-86085</t>
   </si>
   <si>
     <t>Конверт (17,5*12,6см) (#4) 5-86160</t>
   </si>
   <si>
     <t>5-86160</t>
   </si>
   <si>
     <t>Конверт (17,5*12,6см) (#4) 5-86061</t>
   </si>
   <si>
     <t>5-86061</t>
   </si>
   <si>
     <t>Конверт (17,5*12,6см) (#10) 5-86092</t>
   </si>
   <si>
     <t>5-86092</t>
   </si>
   <si>
-    <t>Листівка (9*7см) 5-85613</t>
-[...122 lines deleted...]
-    <t>255-6178</t>
+    <t>Конверт (10,5х24,1см) 5-86290</t>
+  </si>
+  <si>
+    <t>5-86290</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86306</t>
+  </si>
+  <si>
+    <t>5-86306</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86313</t>
+  </si>
+  <si>
+    <t>5-86313</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86320</t>
+  </si>
+  <si>
+    <t>5-86320</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86337</t>
+  </si>
+  <si>
+    <t>5-86337</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86344</t>
+  </si>
+  <si>
+    <t>5-86344</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86368</t>
+  </si>
+  <si>
+    <t>5-86368</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86375</t>
+  </si>
+  <si>
+    <t>5-86375</t>
+  </si>
+  <si>
+    <t>Конверт (10,5х24,1см) 5-86382</t>
+  </si>
+  <si>
+    <t>5-86382</t>
+  </si>
+  <si>
+    <t>Конверт (13х18см) 5-86573</t>
+  </si>
+  <si>
+    <t>5-86573</t>
+  </si>
+  <si>
+    <t>Конверт (13х18см) 5-86566</t>
+  </si>
+  <si>
+    <t>5-86566</t>
+  </si>
+  <si>
+    <t>Конверт (13х18см) 5-86580</t>
+  </si>
+  <si>
+    <t>5-86580</t>
+  </si>
+  <si>
+    <t>Конверт (13х18см) 5-86559</t>
+  </si>
+  <si>
+    <t>5-86559</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (помаранчевий) 5-86153</t>
   </si>
   <si>
     <t>5-86153</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (салатовий) 5-86146</t>
   </si>
   <si>
     <t>5-86146</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (рожевий) 5-86108</t>
   </si>
   <si>
     <t>5-86108</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (жовтий) 5-86139</t>
   </si>
   <si>
     <t>5-86139</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (блакитний) 5-86115</t>
   </si>
   <si>
     <t>5-86115</t>
-  </si>
-[...22 lines deleted...]
-    <t>5-86559</t>
   </si>
   <si>
     <t>Конверт 5-85200</t>
   </si>
   <si>
     <t>5-85200</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:11 см
 Ширина:7,5 см
 Вид упаковки:конверт
 Вид товару:конверт
 </t>
   </si>
   <si>
     <t>Конверт 5-85194</t>
   </si>
   <si>
     <t>5-85194</t>
   </si>
   <si>
     <t>Конверт 5-85217</t>
   </si>
   <si>
     <t>5-85217</t>
   </si>
   <si>
-    <t>Конверт (7,5*11см) 5-85163</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт 5-85231</t>
   </si>
   <si>
     <t>5-85231</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85149</t>
   </si>
   <si>
     <t>5-85149</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85095</t>
   </si>
   <si>
     <t>5-85095</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85125</t>
   </si>
   <si>
     <t>5-85125</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85071</t>
   </si>
   <si>
     <t>5-85071</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85118</t>
   </si>
   <si>
     <t>5-85118</t>
-  </si>
-[...103 lines deleted...]
-    <t>5-85798</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -827,51 +815,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dae1bc7826106342053b8b0b3d77041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415d2a3b4c3134c50a743df31622a7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242808900dbff8307ff29453c0b785463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef609d75c06d5c41ed0d7b513003c94b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a4767b454050dd0c4d700ed9d0bf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7d6782b94e8ba25265f6f43148a246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff5f1d3736af2cbda2dbe3ef353b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b326ac931ca74627596713b3aefb47d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e11ce58def3b3aaeb8471164fc2d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd77d5f4e3a55becc7816acf77b95210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395ba53c31ca441ea64be1d9b0b09211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8dd4fece9fed23fcc01bac07b505212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6125a7180e8ed12abcbc7bd95bcb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ed41e99c02ee1d16e06de987616414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef1add4c54e179c4896f491c492f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bd405ccb7b33dae92ee1f55f46e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29df8397bd9bab2646bb7de2715ed517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e916aecf08159d4f460f2a5ab8e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda3f0bd7e5a4ea87f5af3000d2b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e0cddfb2899f6f2b3d813c632b8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b853de2b60327c16a48fba902178a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ca96bee415114b999c7d45c2ffad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60625bbd44e16bd6b5dacf910028023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe625ab146a6ecf82179be897dc1e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82b26be3f201b749d8d18a375e0ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ee7df69d2508e0cdd5390f5c78d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0f0d28eb6d1f193095101ac61c8a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b885324e56791e4b66effa3713f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc166a297c9dcb853a5256b1cea0f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367bc150ef92de835a9aad40a86ec4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51360c6ce05751dcef3144bf1ffb0a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7822d4c6923e3f4743e2323542c6e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e619fe7564551f30ffe1b660f781a4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c932709250e15c5b454cefe0a50a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f0d594981a485871079c1461c29935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbefc7d47eab52f67b13529ac63bd3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b0a478585350e293ad42b0a1aac937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fcb256111121102cb86e07c5b58ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ecfcc81cafb1b17d828fe60cde76c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e79106d276c2b56b21408b88b50a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d3ae3e755172c3547482adb023f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212536ad2095f3d330792ee1be36920742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca95f294d7051ca2624c9cd9fb8cc5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb613a7506cd9ea3074737f39501c3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3e598442d5df8878797b3180c71845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f997431925a84174a08cf0f1d7af2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3da74e161ea12b0ee271e3f7b9ff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10eb99238ac26fae14bf1d1bbc606848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3195ec5bcaaadfd47a1e24e2da756f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca9319a6424cc61cd950207fb1b7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff309082fc4757b00bb9f6bd70cc0c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f74a7fadb46ae42f819127fad2cec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8365328b5d3531cd81884db3246244653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75eb64180724b99203cf9a0942a51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b8d3cf796d9ed0bdad2c3a22968fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7d508446b754238e9acaeb0642c0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d989a1b3cf62bbae5fe89cbd441057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c6ef3f315417f5aed062786b814c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fac2edf5fa1d6011fdd17f6fc55f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527ffde3f8395c86aeb265a3a8595d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9868e4151518ba0cf493bf722cf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265d570f1eb3d79ceadddb908ed8fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f5804f055f987a71dc4dd7d2252463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0908604f21e0949eda1aeffb0ee38564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d55979eb8b582a52db127b964c5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb3bf9ed4632183fadcfb7e4b644a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92f1b262c392d68590d9a87b029b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660617b78c746389d4095bddeb207768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe4c368cb1fc6047e91a5d78b79b1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9774a5c3f3fec4cb5d507584e0b80a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0fe0c1d6804a6a2a7b12257a03db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbefa5a5881d0208312f028c17dd14772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad31f3fa5077360c7bdc3e792e55273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca52cec47d7437ae3442dadd44e607974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaf54c87e5dabf828a8c3c1be0198175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e312a6c91016d7a012a5e14ee973ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fcb3fe28498df0ebcd18010d6d59677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd344d076ecd19ae43ffe7ba556374fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac64e5edff4518308ca00b907262ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4daa752f58ffaf524be59cead4ec5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5ef96f8f52644e75c10313d610f5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c8961d6d022476ae3783b6ccbd1dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd46bfc4bed45c5d0c621e320408083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457237dfbc66ba2dd039e9be77db57084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dec96724bbd18991ec399567c3d9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19edc27a9b296e72d0e6d51c8183b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7c624a1410da37173df6b901ba45587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e08c579adf5eb140c33f1afa1bbf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9d7cdde1697870902b56750164c5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a61495ac1e3919cac4ef30d8bbdeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ac7b73b5c1c4e4d830b43a1d1bbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4f0bbe7568855a85828f4df0538c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abff3476a316b9c38b5f8e1df1b93793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c3b7dfc6886b64a03151353e864894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53d188bb6586a0d5dfbae648bd5f695.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae823ac8a05e5b36978e44ceb3f8541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5a81e4a587f430691f16b7d15ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c6d41bd799f9f2033aad1a471a4db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b16562fbabfcbd6800e41acb9caee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22dda8b76f115ef7571b16865f5435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d1fc4d05c8b7c43629bf160d3a0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f3d6649b1231a728266f40489ddd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31e66cc7ba78fb44f905e94b3a53b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f985e948dfa0a94c7fe36e4af50059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543735e864769c4c38d384d07281e8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454415ecb50c802fa5c5628ec62eb6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0e055003595b5d8bdfa5fadc04e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a946abe1ee90cc368e969ea9aa7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03646506796da04250436bac870c993114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4db27d2a89915af0989515ebef9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bbc09a047d763b096da80fdcdea8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766748801c69c7a2a57b4035249b62b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2baa73479251e6195ce262ebe39118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958ab7552f79fc95d9f1912a788f2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4af6a8b7acc4f2d679d9db54233320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769ad1f9041effedab4e24c1557a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f8983d8eee6f8140817f11cb9b1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eaa0d3eb216173cf4ee28f4509b0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b63fed2db9578d73a2765c99b106724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fad38540542f3a02abb5e4ad3456a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5bb84cc93b202eec68787d5df3e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93be16b42bc1f456379f710a369dbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ca06d1628553d9c7649a39f5aec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068293cf9df978b2b82001493cc1a7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a5940dd669836d8149270a34bff830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722ae9f88b5377bc54bc9a8e981e8b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80aca4ba2a8ab3ad4959165bf374132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ae5b89ff90fcf62b5c84e8ec268233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1bd060933b7fb38afdfdb42a26ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3962a8e3d2fe9e23e7ec9c09d9d7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87e462198e28f6529c0d981c82c1ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ead9bd8344be79d8f993d5bcbdbae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d8ad1afda7d5467ad0c67249d1ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2a2dbca5a1c686c43a481ae1803339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed838a8079deb19b1f944c5c6732d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6248180a322f3592243a6ccc2bf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567440ab83c7823f1e85e408a7c6d3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140879950590be7702131b8644a76c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b13cf43e238772a8870ac1c5d1f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8959d984fd2b1730a88a77e94730e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409258a713ac0aa72d994e5e966795f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3387f0f1927dbf6ee0f287bd33218847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daabf2e9d3987d0b4b851e7a50ce4e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7b8b999d0e2cca36734ff9bf363849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27843d41b41c48839f655d41d010b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877a49cdba470b4ffa42b3a6636aff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198122af0dff4165c9ada5199cbfd6b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61cd33c09b3b6785faef123e1a7c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834218399ebdca98744fa1dff0efba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b8ef61af7a59d6bd99e01bb04993355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124ad69b7b9530ed949b80fd6b71de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058753e5f83a5416ef930c1ffd187657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2601d43ba729071cb3fe7cd5b1e4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739052027831e8861f0222725564d6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dff4e3372371292b71126d0fad8de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa464874c39dbd58fcb059928d9f18161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434792c1e81697c599b2f337c5601f4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae2c5d4b12413bf3f04f67ea137fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803da55c84da8d6bb586d83ac9410d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71c4e28c2db69cb3532991121f68865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e1d5197169346290b8c131c8292b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd0d797d51f029473484ca229a52967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf6f693dc2de48878d0cf61baa843768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c98e475661ebd8872b62711456ac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58542242f9fb7513ab33b8ab019dceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e315ac6453fe07505922c5e9ab4c48f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ee2ad8ae23f37b085436ba1022e0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92e55d503f2e0664abfeb235d27f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24254a8bb2da1f63317794796468fb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0643470312e286e5749eb950733d2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cbe3b04e3883bb94aacdecb685d1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f904f734d2f9c4fcdc5fb7134a15cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5051a960c68c80495613d001252d3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8ee8b792a4743fba4caa646a4e0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f035da0426687a12fe51ffa2bf36cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731718b033ddf21dead918e8fa082c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440501e029feec833fb5896675ea4c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e86c74a6ca38d2f86f9aa78a2ed083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60260ec76297096fe21a112da9cb299184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc39e705eb09ee6bb06c93285470d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a698b9278cc059ab4fe3269d44d1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352fc6c2398ddc57100133cde28e70887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe2f0dcadfa48ebd31572fa61eb03d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f781b48f3b401e82699128085c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb5098ca897674a92b5fd4cac3b5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b99ca49d38e784e565069fec7da1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f4c1430cadc77d29560bc68cce5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e827d6f25eae5031abf8194d69af93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3609,110 +3597,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3979,54 +3907,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/otkrytki-i-konverty/354/?utm_source=price&amp;utm_campaign=price_otkrytki-i-konverty" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M101"/>
+  <dimension ref="A1:M99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M101" sqref="M101"/>
+      <selection activeCell="M99" sqref="M99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4122,2501 +4050,2449 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000085415</v>
+        <v>5000000085613</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>88</v>
+        <v>64.8</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000085408</v>
+        <v>5000000083022</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G8" s="6">
-        <v>88</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000091300</v>
+        <v>5000000085781</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G9" s="6">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000091669</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085866</v>
+      </c>
+      <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G10" s="6">
-        <v>88</v>
+        <v>64.8</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000091676</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085873</v>
+      </c>
+      <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G11" s="6">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000091683</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085842</v>
+      </c>
+      <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G12" s="6">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000091690</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085811</v>
+      </c>
+      <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G13" s="6">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000091706</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086023</v>
+      </c>
+      <c r="E14" s="7"/>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>88</v>
+        <v>79.2</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000091713</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085972</v>
+      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>88</v>
+        <v>79.2</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000091720</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085798</v>
+      </c>
+      <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G16" s="6">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>5000000091737</v>
+        <v>2550000006215</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G17" s="6">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D18" s="8">
-        <v>5000000091744</v>
+        <v>2550000006178</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G18" s="6">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000091751</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085903</v>
+      </c>
+      <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G19" s="6">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000091768</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086276</v>
+      </c>
+      <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>88</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000091775</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086399</v>
+      </c>
+      <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G21" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D22" s="8">
-        <v>5000000091782</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086405</v>
+      </c>
+      <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G22" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D23" s="8">
-        <v>5000000091799</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086412</v>
+      </c>
+      <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G23" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D24" s="8">
-        <v>5000000091805</v>
+        <v>5000000086429</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G24" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D25" s="8">
-        <v>5000000091812</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086436</v>
+      </c>
+      <c r="E25" s="7"/>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G25" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000091829</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086443</v>
+      </c>
+      <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G26" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000091836</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086450</v>
+      </c>
+      <c r="E27" s="7"/>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G27" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D28" s="8">
-        <v>5000000091843</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086467</v>
+      </c>
+      <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G28" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000091294</v>
+        <v>5000000086474</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G29" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000085934</v>
+        <v>5000000086481</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G30" s="6">
-        <v>88</v>
+        <v>47.5</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D31" s="8">
-        <v>5000000085965</v>
-[...1 lines deleted...]
-      <c r="E31" s="7"/>
+        <v>5000000085415</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>74</v>
+      </c>
       <c r="F31" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G31" s="6">
         <v>88</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D32" s="8">
-        <v>5000000085880</v>
-[...1 lines deleted...]
-      <c r="E32" s="7"/>
+        <v>5000000085408</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>74</v>
+      </c>
       <c r="F32" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G32" s="6">
         <v>88</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D33" s="8">
-        <v>5000000085330</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091300</v>
+      </c>
+      <c r="E33" s="7"/>
       <c r="F33" s="9" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G33" s="6">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D34" s="8">
-        <v>5000000091997</v>
+        <v>5000000091669</v>
       </c>
       <c r="E34" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="F34" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="6">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D35" s="8">
-        <v>5000000092000</v>
+        <v>5000000091676</v>
       </c>
       <c r="E35" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="F35" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="6">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D36" s="8">
-        <v>5000000092017</v>
+        <v>5000000091683</v>
       </c>
       <c r="E36" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F36" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="F36" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="6">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C37" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="8">
+        <v>5000000091690</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D37" s="8">
-[...2 lines deleted...]
-      <c r="E37" s="7" t="s">
+      <c r="F37" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="6">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D38" s="8">
-        <v>5000000092031</v>
+        <v>5000000091706</v>
       </c>
       <c r="E38" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F38" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="6">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="D39" s="8">
-        <v>5000000092048</v>
+        <v>5000000091713</v>
       </c>
       <c r="E39" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F39" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="F39" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="6">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C40" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" s="8">
+        <v>5000000091720</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="G40" s="6">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D41" s="8">
-        <v>5000000092079</v>
+        <v>5000000091737</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G41" s="6">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D42" s="8">
-        <v>5000000092086</v>
+        <v>5000000091744</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G42" s="6">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D43" s="8">
-        <v>5000000085774</v>
-[...1 lines deleted...]
-      <c r="E43" s="7"/>
+        <v>5000000091751</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F43" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G43" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D44" s="8">
-        <v>5000000086184</v>
-[...1 lines deleted...]
-      <c r="E44" s="7"/>
+        <v>5000000091768</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F44" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G44" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D45" s="8">
-        <v>5000000086177</v>
-[...1 lines deleted...]
-      <c r="E45" s="7"/>
+        <v>5000000091775</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F45" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G45" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D46" s="8">
-        <v>5000000086085</v>
-[...1 lines deleted...]
-      <c r="E46" s="7"/>
+        <v>5000000091782</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F46" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G46" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D47" s="8">
-        <v>5000000086160</v>
-[...1 lines deleted...]
-      <c r="E47" s="7"/>
+        <v>5000000091799</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F47" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G47" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D48" s="8">
-        <v>5000000086061</v>
+        <v>5000000091805</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G48" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D49" s="8">
-        <v>5000000086092</v>
-[...1 lines deleted...]
-      <c r="E49" s="7"/>
+        <v>5000000091812</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F49" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G49" s="6">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D50" s="8">
-        <v>5000000085613</v>
+        <v>5000000091829</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="G50" s="6">
-        <v>64.8</v>
+        <v>88</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D51" s="8">
-        <v>5000000086399</v>
-[...1 lines deleted...]
-      <c r="E51" s="7"/>
+        <v>5000000091836</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F51" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G51" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D52" s="8">
-        <v>5000000086405</v>
-[...1 lines deleted...]
-      <c r="E52" s="7"/>
+        <v>5000000091843</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="F52" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G52" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D53" s="8">
-        <v>5000000086412</v>
+        <v>5000000091294</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G53" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D54" s="8">
-        <v>5000000086429</v>
+        <v>5000000085934</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G54" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D55" s="8">
-        <v>5000000086436</v>
+        <v>5000000085965</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G55" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D56" s="8">
-        <v>5000000086443</v>
-[...1 lines deleted...]
-      <c r="E56" s="7"/>
+        <v>5000000085330</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>74</v>
+      </c>
       <c r="F56" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G56" s="6">
-        <v>47.5</v>
+        <v>85</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D57" s="8">
-        <v>5000000086450</v>
-[...1 lines deleted...]
-      <c r="E57" s="7"/>
+        <v>5000000091997</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>129</v>
+      </c>
       <c r="F57" s="9" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G57" s="6">
-        <v>47.5</v>
+        <v>15</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D58" s="8">
-        <v>5000000086467</v>
-[...1 lines deleted...]
-      <c r="E58" s="7"/>
+        <v>5000000092000</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>129</v>
+      </c>
       <c r="F58" s="9" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G58" s="6">
-        <v>47.5</v>
+        <v>15</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" s="8">
+        <v>5000000092017</v>
+      </c>
+      <c r="E59" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="7"/>
       <c r="F59" s="9" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G59" s="6">
-        <v>47.5</v>
+        <v>15</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D60" s="8">
-        <v>5000000086481</v>
-[...1 lines deleted...]
-      <c r="E60" s="7"/>
+        <v>5000000092024</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>129</v>
+      </c>
       <c r="F60" s="9" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G60" s="6">
-        <v>47.5</v>
+        <v>15</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D61" s="8">
-        <v>5000000083022</v>
+        <v>5000000092031</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="G61" s="6">
-        <v>65.40000000000001</v>
+        <v>15</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000085903</v>
-[...1 lines deleted...]
-      <c r="E62" s="7"/>
+        <v>5000000092048</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>129</v>
+      </c>
       <c r="F62" s="9" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="G62" s="6">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D63" s="8">
-        <v>5000000086276</v>
-[...1 lines deleted...]
-      <c r="E63" s="7"/>
+        <v>5000000092055</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>142</v>
+      </c>
       <c r="F63" s="9" t="s">
-        <v>112</v>
+        <v>33</v>
       </c>
       <c r="G63" s="6">
-        <v>86.40000000000001</v>
+        <v>49</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C64" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D64" s="8">
+        <v>5000000092079</v>
+      </c>
+      <c r="E64" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="D64" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F64" s="9" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="G64" s="6">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D65" s="8">
-        <v>2550000006178</v>
+        <v>5000000092086</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="G65" s="6">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D66" s="8">
-        <v>5000000086153</v>
+        <v>5000000085774</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G66" s="6">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000086146</v>
+        <v>5000000086184</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G67" s="6">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D68" s="8">
-        <v>5000000086108</v>
+        <v>5000000086177</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G68" s="6">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D69" s="8">
-        <v>5000000086139</v>
+        <v>5000000086085</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G69" s="6">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000086115</v>
+        <v>5000000086160</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G70" s="6">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000086573</v>
+        <v>5000000086061</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G71" s="6">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000086566</v>
+        <v>5000000086092</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G72" s="6">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000086580</v>
+        <v>5000000086290</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G73" s="6">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D74" s="8">
-        <v>5000000086559</v>
+        <v>5000000086306</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G74" s="6">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D75" s="8">
-        <v>5000000085200</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086313</v>
+      </c>
+      <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G75" s="6">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000085194</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086320</v>
+      </c>
+      <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G76" s="6">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000085217</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086337</v>
+      </c>
+      <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G77" s="6">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>173</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000085163</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086344</v>
+      </c>
+      <c r="E78" s="7"/>
       <c r="F78" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G78" s="6">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="8">
-        <v>5000000085231</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086368</v>
+      </c>
+      <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G79" s="6">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D80" s="8">
-        <v>5000000085149</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086375</v>
+      </c>
+      <c r="E80" s="7"/>
       <c r="F80" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G80" s="6">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D81" s="8">
-        <v>5000000085095</v>
+        <v>5000000086382</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G81" s="6">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D82" s="8">
-        <v>5000000085125</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086573</v>
+      </c>
+      <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G82" s="6">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D83" s="8">
-        <v>5000000085071</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086566</v>
+      </c>
+      <c r="E83" s="7"/>
       <c r="F83" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G83" s="6">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D84" s="8">
-        <v>5000000085118</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086580</v>
+      </c>
+      <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G84" s="6">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D85" s="8">
-        <v>5000000086290</v>
+        <v>5000000086559</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G85" s="6">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D86" s="8">
-        <v>5000000086306</v>
+        <v>5000000086153</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G86" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D87" s="8">
-        <v>5000000086313</v>
+        <v>5000000086146</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G87" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D88" s="8">
-        <v>5000000086320</v>
+        <v>5000000086108</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G88" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D89" s="8">
-        <v>5000000086337</v>
+        <v>5000000086139</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G89" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D90" s="8">
-        <v>5000000086344</v>
+        <v>5000000086115</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G90" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D91" s="8">
-        <v>5000000086368</v>
-[...1 lines deleted...]
-      <c r="E91" s="7"/>
+        <v>5000000085200</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F91" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G91" s="6">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D92" s="8">
+        <v>5000000085194</v>
+      </c>
+      <c r="E92" s="7" t="s">
         <v>200</v>
       </c>
-      <c r="C92" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G92" s="6">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D93" s="8">
-        <v>5000000086382</v>
-[...1 lines deleted...]
-      <c r="E93" s="7"/>
+        <v>5000000085217</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F93" s="9" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="G93" s="6">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D94" s="8">
-        <v>5000000085781</v>
-[...1 lines deleted...]
-      <c r="E94" s="7"/>
+        <v>5000000085231</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F94" s="9" t="s">
-        <v>206</v>
+        <v>75</v>
       </c>
       <c r="G94" s="6">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D95" s="8">
-        <v>5000000085866</v>
-[...1 lines deleted...]
-      <c r="E95" s="7"/>
+        <v>5000000085149</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F95" s="9" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="G95" s="6">
-        <v>64.8</v>
+        <v>30</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D96" s="8">
-        <v>5000000085873</v>
+        <v>5000000085095</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="9" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="G96" s="6">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D97" s="8">
-        <v>5000000085842</v>
-[...1 lines deleted...]
-      <c r="E97" s="7"/>
+        <v>5000000085125</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F97" s="9" t="s">
-        <v>76</v>
+        <v>149</v>
       </c>
       <c r="G97" s="6">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D98" s="8">
-        <v>5000000085811</v>
-[...1 lines deleted...]
-      <c r="E98" s="7"/>
+        <v>5000000085071</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F98" s="9" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="G98" s="6">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D99" s="8">
-        <v>5000000086023</v>
-[...1 lines deleted...]
-      <c r="E99" s="7"/>
+        <v>5000000085118</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>200</v>
+      </c>
       <c r="F99" s="9" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="G99" s="6">
-        <v>79.2</v>
+        <v>30</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
-    </row>
-[...48 lines deleted...]
-      <c r="M101" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>