--- v1 (2026-06-15)
+++ v2 (2026-08-02)
@@ -14,302 +14,250 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Листівки та конверти</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>13:33</t>
+    <t>01:30</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
-  </si>
-[...14 lines deleted...]
-    <t>Продається упаковками. В упаковці: 9шт.</t>
   </si>
   <si>
     <t>Листівка "А" (12,3 * 8,5 см) 5-83022</t>
   </si>
   <si>
     <t>5-83022</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:12,3 см
 Ширина:8,5 см
 Вид упаковки:конверт, открытка, листик для пожеланий
 Вид товару:открытки
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
-    <t>Листівка (8,5*6,5см) 5-85781</t>
-[...7 lines deleted...]
-  <si>
     <t>Листівка (15*10см) 5-85866</t>
   </si>
   <si>
     <t>5-85866</t>
   </si>
   <si>
     <t>Листівка (12*12см) 5-85873</t>
   </si>
   <si>
     <t>5-85873</t>
   </si>
   <si>
     <t>Листівка (12*12см) 5-85842</t>
   </si>
   <si>
     <t>5-85842</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5шт.</t>
   </si>
   <si>
     <t>Листівка (12,5 * 18см) 5-85811</t>
   </si>
   <si>
     <t>5-85811</t>
   </si>
   <si>
-    <t>Листівка (11,5 * 17см) 5-86023</t>
-[...4 lines deleted...]
-  <si>
     <t>Листівка (11,5 * 17см) 5-85972</t>
   </si>
   <si>
     <t>5-85972</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 9шт.</t>
   </si>
   <si>
     <t>Листівка (11,5 * 17см) 5-85798</t>
   </si>
   <si>
     <t>5-85798</t>
   </si>
   <si>
     <t>Теги "Все буде добре!" 5см*9см  50шт/уп 255-6215</t>
   </si>
   <si>
     <t>255-6215</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:9 см
 Ширина:5 см
 Вид упаковки:теги
 Вид товару:теги
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 50шт.</t>
   </si>
   <si>
     <t>Теги з Днем народження"Вуса" 5см*9см  50шт/уп 255-6178</t>
   </si>
   <si>
     <t>255-6178</t>
   </si>
   <si>
-    <t>Листівка (12*12см) 5-85903</t>
-[...4 lines deleted...]
-  <si>
     <t>Листівка (12,3 * 8,5 см) 5-86276</t>
   </si>
   <si>
     <t>5-86276</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86399</t>
   </si>
   <si>
     <t>5-86399</t>
   </si>
   <si>
-    <t>Конверт (11х22см) 5-86405</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт (11х22см) 5-86412</t>
   </si>
   <si>
     <t>5-86412</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86429</t>
   </si>
   <si>
     <t>5-86429</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86436</t>
   </si>
   <si>
     <t>5-86436</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86443</t>
   </si>
   <si>
     <t>5-86443</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86450</t>
   </si>
   <si>
     <t>5-86450</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86467</t>
   </si>
   <si>
     <t>5-86467</t>
   </si>
   <si>
     <t>Конверт (11х22см) 5-86474</t>
   </si>
   <si>
     <t>5-86474</t>
   </si>
   <si>
-    <t>Конверт (11х22см) 5-86481</t>
-[...8 lines deleted...]
-    <t>5-85415</t>
+    <t>Конверт (12,5*17,5см) (#27) 5-85408</t>
+  </si>
+  <si>
+    <t>5-85408</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:17,5 см
 Ширина:12,5 см
 Вид упаковки:конверт с наклейками
 Вид товару:конверт с наклейками
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
-    <t>Конверт (12,5*17,5см) (#27) 5-85408</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт (12,5*17,5см) (#52) 5-91300</t>
   </si>
   <si>
     <t>5-91300</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#01) 5-91669</t>
   </si>
   <si>
     <t>5-91669</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:17,5 см
 Ширина:12,5 см
 Вид упаковки:конверт с наклейками
 Особливості:Плотность 250 г/м2
 </t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#02) 5-91676</t>
   </si>
   <si>
     <t>5-91676</t>
   </si>
   <si>
@@ -399,66 +347,54 @@
   <si>
     <t>Конверт (12,5*17,5см) (#45) 5-91829</t>
   </si>
   <si>
     <t>5-91829</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#01) 5-91836</t>
   </si>
   <si>
     <t>5-91836</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#51) 5-91843</t>
   </si>
   <si>
     <t>5-91843</t>
   </si>
   <si>
     <t>Конверт (12,5*17,5см) (#40) 5-91294</t>
   </si>
   <si>
     <t>5-91294</t>
   </si>
   <si>
-    <t>Конверт (12,5*17,5см) (#33) 5-85934</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт (12,5*17,5см) (#32) 5-85965</t>
   </si>
   <si>
     <t>5-85965</t>
-  </si>
-[...4 lines deleted...]
-    <t>5-85330</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-91997</t>
   </si>
   <si>
     <t>5-91997</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:24,1 см
 Ширина:10,5 см
 Вид упаковки:конверт с наклейками
 Особливості:Плотность 80 г/м2
 </t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-92000</t>
   </si>
   <si>
     <t>5-92000</t>
   </si>
   <si>
     <t>Конверт (10,5*24,1см) 5-92017</t>
   </si>
   <si>
     <t>5-92017</t>
@@ -524,92 +460,92 @@
   <si>
     <t>Конверт (17,5*12,6см) (блакитний) 5-86177</t>
   </si>
   <si>
     <t>5-86177</t>
   </si>
   <si>
     <t>Конверт (17,5*12,6см) (#6) 5-86085</t>
   </si>
   <si>
     <t>5-86085</t>
   </si>
   <si>
     <t>Конверт (17,5*12,6см) (#4) 5-86160</t>
   </si>
   <si>
     <t>5-86160</t>
   </si>
   <si>
     <t>Конверт (17,5*12,6см) (#4) 5-86061</t>
   </si>
   <si>
     <t>5-86061</t>
   </si>
   <si>
-    <t>Конверт (17,5*12,6см) (#10) 5-86092</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт (10,5х24,1см) 5-86290</t>
   </si>
   <si>
     <t>5-86290</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86306</t>
   </si>
   <si>
     <t>5-86306</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86313</t>
   </si>
   <si>
     <t>5-86313</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86320</t>
   </si>
   <si>
     <t>5-86320</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86337</t>
   </si>
   <si>
     <t>5-86337</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86344</t>
   </si>
   <si>
     <t>5-86344</t>
   </si>
   <si>
+    <t>Конверт (10,5х24,1см) 5-86351</t>
+  </si>
+  <si>
+    <t>5-86351</t>
+  </si>
+  <si>
     <t>Конверт (10,5х24,1см) 5-86368</t>
   </si>
   <si>
     <t>5-86368</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86375</t>
   </si>
   <si>
     <t>5-86375</t>
   </si>
   <si>
     <t>Конверт (10,5х24,1см) 5-86382</t>
   </si>
   <si>
     <t>5-86382</t>
   </si>
   <si>
     <t>Конверт (13х18см) 5-86573</t>
   </si>
   <si>
     <t>5-86573</t>
   </si>
   <si>
     <t>Конверт (13х18см) 5-86566</t>
@@ -638,109 +574,114 @@
   <si>
     <t>Конверт (21,9*11,1см) (салатовий) 5-86146</t>
   </si>
   <si>
     <t>5-86146</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (рожевий) 5-86108</t>
   </si>
   <si>
     <t>5-86108</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (жовтий) 5-86139</t>
   </si>
   <si>
     <t>5-86139</t>
   </si>
   <si>
     <t>Конверт (21,9*11,1см) (блакитний) 5-86115</t>
   </si>
   <si>
     <t>5-86115</t>
   </si>
   <si>
-    <t>Конверт 5-85200</t>
-[...2 lines deleted...]
-    <t>5-85200</t>
+    <t>Конверт 5-85194</t>
+  </si>
+  <si>
+    <t>5-85194</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:11 см
 Ширина:7,5 см
 Вид упаковки:конверт
 Вид товару:конверт
 </t>
   </si>
   <si>
-    <t>Конверт 5-85194</t>
-[...4 lines deleted...]
-  <si>
     <t>Конверт 5-85217</t>
   </si>
   <si>
     <t>5-85217</t>
   </si>
   <si>
     <t>Конверт 5-85231</t>
   </si>
   <si>
     <t>5-85231</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85149</t>
   </si>
   <si>
     <t>5-85149</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85095</t>
   </si>
   <si>
     <t>5-85095</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85125</t>
   </si>
   <si>
     <t>5-85125</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85071</t>
   </si>
   <si>
     <t>5-85071</t>
   </si>
   <si>
     <t>Конверт (7,5*11см) 5-85118</t>
   </si>
   <si>
     <t>5-85118</t>
+  </si>
+  <si>
+    <t>Конверт (12,5*17,5см) (#29) 5-85422</t>
+  </si>
+  <si>
+    <t>5-85422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:17,5 см
+Ширина:12,5 см
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -815,51 +756,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae823ac8a05e5b36978e44ceb3f8541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5a81e4a587f430691f16b7d15ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c6d41bd799f9f2033aad1a471a4db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b16562fbabfcbd6800e41acb9caee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22dda8b76f115ef7571b16865f5435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d1fc4d05c8b7c43629bf160d3a0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f3d6649b1231a728266f40489ddd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31e66cc7ba78fb44f905e94b3a53b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f985e948dfa0a94c7fe36e4af50059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543735e864769c4c38d384d07281e8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454415ecb50c802fa5c5628ec62eb6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0e055003595b5d8bdfa5fadc04e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a946abe1ee90cc368e969ea9aa7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03646506796da04250436bac870c993114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4db27d2a89915af0989515ebef9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bbc09a047d763b096da80fdcdea8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766748801c69c7a2a57b4035249b62b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2baa73479251e6195ce262ebe39118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958ab7552f79fc95d9f1912a788f2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4af6a8b7acc4f2d679d9db54233320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769ad1f9041effedab4e24c1557a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f8983d8eee6f8140817f11cb9b1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eaa0d3eb216173cf4ee28f4509b0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b63fed2db9578d73a2765c99b106724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fad38540542f3a02abb5e4ad3456a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5bb84cc93b202eec68787d5df3e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93be16b42bc1f456379f710a369dbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ca06d1628553d9c7649a39f5aec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068293cf9df978b2b82001493cc1a7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a5940dd669836d8149270a34bff830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722ae9f88b5377bc54bc9a8e981e8b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80aca4ba2a8ab3ad4959165bf374132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ae5b89ff90fcf62b5c84e8ec268233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1bd060933b7fb38afdfdb42a26ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3962a8e3d2fe9e23e7ec9c09d9d7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87e462198e28f6529c0d981c82c1ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ead9bd8344be79d8f993d5bcbdbae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d8ad1afda7d5467ad0c67249d1ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2a2dbca5a1c686c43a481ae1803339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed838a8079deb19b1f944c5c6732d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6248180a322f3592243a6ccc2bf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567440ab83c7823f1e85e408a7c6d3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140879950590be7702131b8644a76c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b13cf43e238772a8870ac1c5d1f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8959d984fd2b1730a88a77e94730e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409258a713ac0aa72d994e5e966795f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3387f0f1927dbf6ee0f287bd33218847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daabf2e9d3987d0b4b851e7a50ce4e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7b8b999d0e2cca36734ff9bf363849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27843d41b41c48839f655d41d010b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877a49cdba470b4ffa42b3a6636aff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198122af0dff4165c9ada5199cbfd6b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61cd33c09b3b6785faef123e1a7c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834218399ebdca98744fa1dff0efba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b8ef61af7a59d6bd99e01bb04993355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124ad69b7b9530ed949b80fd6b71de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058753e5f83a5416ef930c1ffd187657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2601d43ba729071cb3fe7cd5b1e4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739052027831e8861f0222725564d6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dff4e3372371292b71126d0fad8de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa464874c39dbd58fcb059928d9f18161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434792c1e81697c599b2f337c5601f4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae2c5d4b12413bf3f04f67ea137fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803da55c84da8d6bb586d83ac9410d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71c4e28c2db69cb3532991121f68865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e1d5197169346290b8c131c8292b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd0d797d51f029473484ca229a52967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf6f693dc2de48878d0cf61baa843768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c98e475661ebd8872b62711456ac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58542242f9fb7513ab33b8ab019dceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e315ac6453fe07505922c5e9ab4c48f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ee2ad8ae23f37b085436ba1022e0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92e55d503f2e0664abfeb235d27f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24254a8bb2da1f63317794796468fb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0643470312e286e5749eb950733d2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cbe3b04e3883bb94aacdecb685d1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f904f734d2f9c4fcdc5fb7134a15cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5051a960c68c80495613d001252d3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8ee8b792a4743fba4caa646a4e0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f035da0426687a12fe51ffa2bf36cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731718b033ddf21dead918e8fa082c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440501e029feec833fb5896675ea4c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e86c74a6ca38d2f86f9aa78a2ed083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60260ec76297096fe21a112da9cb299184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc39e705eb09ee6bb06c93285470d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a698b9278cc059ab4fe3269d44d1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352fc6c2398ddc57100133cde28e70887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe2f0dcadfa48ebd31572fa61eb03d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f781b48f3b401e82699128085c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb5098ca897674a92b5fd4cac3b5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b99ca49d38e784e565069fec7da1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f4c1430cadc77d29560bc68cce5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e827d6f25eae5031abf8194d69af93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503696519c7605ea8a25ea8cb28ab881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb74a601707c7dd62ec95bdb95ca0272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f5d836cb2a68b5ac20fac3756676b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ccecb55897a4565cf763d9157f574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdaaceee0ebb2400a23ca54476f3b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d06f325499d85640e007a930e59296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d07c7c81a0a6f232d8582916b5aa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5791f1e03b1f59fdbc6bda7f31a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ab19b10c564863e6788d884aaf7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76ebc6c7a9b981cc02cfffdd0cc41410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae56847fe1410bbb41d8f6120c36e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbadf7be954ee4a6e173623598f200612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d59be1a39af41c806168dd943f7b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dec2d5f4106b038891bb11aba5fc6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3432b6161edc60e0c10d29dfb461ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fee57b7f238c7dc312857fa4eae2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc93801decd177998f421a38c6ff3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f7490533455a3618faf046630993118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf37d53b281aaba1b2370746e09a42919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f66312f08f2a0ba28917113bcd697d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ffe1eb863afd4b2fd195a34add8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111624a20147d1c4f074f020f96806222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73499ae5c50e74411b5709ca269e23d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d530d003ea4310780f46c1182cc8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4648db2630dfa29b0a10367ecf9f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe4442f77e1ecdecef0bb75605df926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdda19dd0255fd61d3fd8a0b16b5a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdae20c83c003f4933e18ea529586928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d49f9426ef69c72e129524980a3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0249ec94e47e7354d5781f899daa5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad018210a6d3c0adeb814d5c268e1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228fa200e2d931362d8cfb799b33c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe1dfdd641b90aec628ea6b6c2ecec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c836867e6630e06282c6fa7992aa8d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5b499fe4106fa413d378d469405a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb96af22f85ac5865331d2919298136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546dee6c0490dfbb3ff70b43848525b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6421ae05bf96ad9c7ff53c84231638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d7f8f403fc4a07b4765d13760cbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922870efa464bc8b8ebc780588e990340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948ca8302f68bbe9e1e350ce60b42241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc19259734471b5e3935adaa33da5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55565cfbac059c1cba49a10f0d0b7d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b737223ac556ad76e4d0a0e18260944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ee903d456c4afd2374d7f808fa7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c613e8b24d0369cf81f0fc8829d63d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef2f902edd97aea6dee01d0ca817d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c044871f8476e3083021a3368344948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c14daa2655d2d511872fbe4f400a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c42700daf4504f11951b57722008950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee6521d26fc2c987cad692f94f15c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ebcdd661965d51748d3508cc4309f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826aa5733e2afb42374e865193a06d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a39d6b9a535afa8005879b9b07aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05021ed2ff14327a04ec137dc242130c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e5a2f8414f240f59b776483236c1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d7b0e71d60417fafc0bda699022257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad2b06c3eaa3ee31b8bf4ccaf8105158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b8a222b7f57a02edb2b858bd3cde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68477a14d622c6977e4c36933568f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5d7c58ffd4211fcd967b471e05ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf421b2e7532aad16e8572efea9d5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6ef259caabd3139ea8438995b8ad163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f8f90e1208199fa9f5ea74140a6cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58c6146455bdfdf367e68b2c6f66065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201beaad3bdb22b68321f5521947e2f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a322fcdff23d532a07ec8c6dba23ea067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c29a454008b72c26e856138785908d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4400bcbf26dacc0f95f9f689566b8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5acd213103b18ad8be30077bdfdf3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69f34e8e04f3e965099da665f4adf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1245e9cf2b10b3ea905b78a8aeb215172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5970101fce8334e885fd33562c1ac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b4b8b3beaa913702fe2ff0edb9dc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47770c4d9f564ebd0fac0188ef12b93875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aee2d83465b4e8832ca76c99a581b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50be23046e1a7ac70da7d331ba9d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f22da953b229dc86c51021c58548b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f790bdf742cd6318470b9562afc8d2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc479f59965f1bec402a9d93d0f599780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f35a67b6ce9cb951db16c8028818081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54248c789f44af6674d67a7141e409e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86433d35727dc70b1b50fde82871483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22de3d104321ee7e33e828025ac56784.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3327,320 +3268,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
-        <a:stretch>
-[...268 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3907,54 +3578,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/otkrytki-i-konverty/354/?utm_source=price&amp;utm_campaign=price_otkrytki-i-konverty" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M99"/>
+  <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M99" sqref="M99"/>
+      <selection activeCell="M90" sqref="M90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4050,2449 +3721,2218 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000085613</v>
+        <v>5000000083022</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>64.8</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000083022</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085866</v>
+      </c>
+      <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>65.40000000000001</v>
+        <v>64.8</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000085781</v>
+        <v>5000000085873</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>136</v>
+        <v>48</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000085866</v>
+        <v>5000000085842</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G10" s="6">
-        <v>64.8</v>
+        <v>40</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000085873</v>
+        <v>5000000085811</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000085842</v>
+        <v>5000000085972</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G12" s="6">
-        <v>40</v>
+        <v>79.2</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000085811</v>
+        <v>5000000085798</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="8">
+        <v>2550000006215</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="F14" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="8">
-[...5 lines deleted...]
-      </c>
       <c r="G14" s="6">
-        <v>79.2</v>
+        <v>50</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000085972</v>
-[...1 lines deleted...]
-      <c r="E15" s="7"/>
+        <v>2550000006178</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>36</v>
+      </c>
       <c r="F15" s="9" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G15" s="6">
-        <v>79.2</v>
+        <v>50</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000085798</v>
+        <v>5000000086276</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="9" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G16" s="6">
-        <v>120</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>2550000006215</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086399</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="G17" s="6">
-        <v>50</v>
+        <v>47.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>2550000006178</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086412</v>
+      </c>
+      <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="G18" s="6">
-        <v>50</v>
+        <v>47.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>5000000085903</v>
+        <v>5000000086429</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G19" s="6">
-        <v>48</v>
+        <v>47.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>5000000086276</v>
+        <v>5000000086436</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G20" s="6">
-        <v>86.40000000000001</v>
+        <v>47.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>5000000086399</v>
+        <v>5000000086443</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G21" s="6">
         <v>47.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D22" s="8">
-        <v>5000000086405</v>
+        <v>5000000086450</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G22" s="6">
         <v>47.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D23" s="8">
-        <v>5000000086412</v>
+        <v>5000000086467</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G23" s="6">
         <v>47.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D24" s="8">
-        <v>5000000086429</v>
+        <v>5000000086474</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G24" s="6">
         <v>47.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="8">
+        <v>5000000085408</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="F25" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D25" s="8">
-[...5 lines deleted...]
-      </c>
       <c r="G25" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="8">
-        <v>5000000086443</v>
+        <v>5000000091300</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="9" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G26" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="8">
-        <v>5000000086450</v>
-[...1 lines deleted...]
-      <c r="E27" s="7"/>
+        <v>5000000091669</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>66</v>
+      </c>
       <c r="F27" s="9" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G27" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="8">
+        <v>5000000091676</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="7"/>
       <c r="F28" s="9" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G28" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D29" s="8">
-        <v>5000000086474</v>
-[...1 lines deleted...]
-      <c r="E29" s="7"/>
+        <v>5000000091683</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>66</v>
+      </c>
       <c r="F29" s="9" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G29" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D30" s="8">
-        <v>5000000086481</v>
-[...1 lines deleted...]
-      <c r="E30" s="7"/>
+        <v>5000000091690</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>66</v>
+      </c>
       <c r="F30" s="9" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G30" s="6">
-        <v>47.5</v>
+        <v>88</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D31" s="8">
-        <v>5000000085415</v>
+        <v>5000000091706</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G31" s="6">
         <v>88</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>5000000085408</v>
+        <v>5000000091713</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G32" s="6">
         <v>88</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>5000000091300</v>
-[...1 lines deleted...]
-      <c r="E33" s="7"/>
+        <v>5000000091720</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>66</v>
+      </c>
       <c r="F33" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G33" s="6">
         <v>88</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>5000000091669</v>
+        <v>5000000091737</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G34" s="6">
         <v>88</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D35" s="8">
-        <v>5000000091676</v>
+        <v>5000000091744</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G35" s="6">
         <v>88</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D36" s="8">
-        <v>5000000091683</v>
+        <v>5000000091751</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G36" s="6">
         <v>88</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D37" s="8">
-        <v>5000000091690</v>
+        <v>5000000091768</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G37" s="6">
         <v>88</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D38" s="8">
-        <v>5000000091706</v>
+        <v>5000000091775</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G38" s="6">
         <v>88</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D39" s="8">
-        <v>5000000091713</v>
+        <v>5000000091782</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G39" s="6">
         <v>88</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D40" s="8">
-        <v>5000000091720</v>
+        <v>5000000091799</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G40" s="6">
         <v>88</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D41" s="8">
-        <v>5000000091737</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091805</v>
+      </c>
+      <c r="E41" s="7"/>
       <c r="F41" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G41" s="6">
         <v>88</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D42" s="8">
-        <v>5000000091744</v>
+        <v>5000000091812</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G42" s="6">
         <v>88</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D43" s="8">
-        <v>5000000091751</v>
+        <v>5000000091829</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G43" s="6">
         <v>88</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D44" s="8">
-        <v>5000000091768</v>
+        <v>5000000091836</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G44" s="6">
         <v>88</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D45" s="8">
-        <v>5000000091775</v>
+        <v>5000000091843</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G45" s="6">
         <v>88</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D46" s="8">
-        <v>5000000091782</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000091294</v>
+      </c>
+      <c r="E46" s="7"/>
       <c r="F46" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G46" s="6">
         <v>88</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D47" s="8">
-        <v>5000000091799</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000085965</v>
+      </c>
+      <c r="E47" s="7"/>
       <c r="F47" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G47" s="6">
         <v>88</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D48" s="8">
+        <v>5000000091997</v>
+      </c>
+      <c r="E48" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="7"/>
       <c r="F48" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G48" s="6">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>5000000091812</v>
+        <v>5000000092000</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G49" s="6">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>5000000091829</v>
+        <v>5000000092017</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G50" s="6">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>5000000091836</v>
+        <v>5000000092024</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G51" s="6">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>5000000091843</v>
+        <v>5000000092031</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G52" s="6">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>5000000091294</v>
-[...1 lines deleted...]
-      <c r="E53" s="7"/>
+        <v>5000000092048</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F53" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G53" s="6">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C54" s="6" t="s">
+      <c r="D54" s="8">
+        <v>5000000092055</v>
+      </c>
+      <c r="E54" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="D54" s="8">
-[...2 lines deleted...]
-      <c r="E54" s="7"/>
       <c r="F54" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G54" s="6">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D55" s="8">
-        <v>5000000085965</v>
-[...1 lines deleted...]
-      <c r="E55" s="7"/>
+        <v>5000000092079</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>122</v>
+      </c>
       <c r="F55" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G55" s="6">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D56" s="8">
-        <v>5000000085330</v>
+        <v>5000000092086</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>74</v>
+        <v>122</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G56" s="6">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D57" s="8">
-        <v>5000000091997</v>
-[...1 lines deleted...]
-      <c r="E57" s="7" t="s">
+        <v>5000000085774</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="6">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="8">
-        <v>5000000092000</v>
-[...1 lines deleted...]
-      <c r="E58" s="7" t="s">
+        <v>5000000086184</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F58" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="6">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D59" s="8">
-        <v>5000000092017</v>
-[...1 lines deleted...]
-      <c r="E59" s="7" t="s">
+        <v>5000000086177</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F59" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="6">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D60" s="8">
-        <v>5000000092024</v>
-[...1 lines deleted...]
-      <c r="E60" s="7" t="s">
+        <v>5000000086085</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F60" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="6">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D61" s="8">
-        <v>5000000092031</v>
-[...1 lines deleted...]
-      <c r="E61" s="7" t="s">
+        <v>5000000086160</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F61" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="6">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>139</v>
       </c>
       <c r="D62" s="8">
-        <v>5000000092048</v>
-[...1 lines deleted...]
-      <c r="E62" s="7" t="s">
+        <v>5000000086061</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="F62" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="6">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D63" s="8">
-        <v>5000000092055</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086290</v>
+      </c>
+      <c r="E63" s="7"/>
       <c r="F63" s="9" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="G63" s="6">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C64" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="C64" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="8">
-        <v>5000000092079</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086306</v>
+      </c>
+      <c r="E64" s="7"/>
       <c r="F64" s="9" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="G64" s="6">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="C65" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="8">
-        <v>5000000092086</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000000086313</v>
+      </c>
+      <c r="E65" s="7"/>
       <c r="F65" s="9" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="G65" s="6">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="C66" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="8">
-        <v>5000000085774</v>
+        <v>5000000086320</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G66" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D67" s="8">
-        <v>5000000086184</v>
+        <v>5000000086337</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G67" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D68" s="8">
-        <v>5000000086177</v>
+        <v>5000000086344</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G68" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D69" s="8">
-        <v>5000000086085</v>
+        <v>5000000086351</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G69" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D70" s="8">
-        <v>5000000086160</v>
+        <v>5000000086368</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G70" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D71" s="8">
-        <v>5000000086061</v>
+        <v>5000000086375</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G71" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D72" s="8">
-        <v>5000000086092</v>
+        <v>5000000086382</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G72" s="6">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D73" s="8">
-        <v>5000000086290</v>
+        <v>5000000086573</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="9" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G73" s="6">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D74" s="8">
-        <v>5000000086306</v>
+        <v>5000000086566</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="9" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G74" s="6">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D75" s="8">
-        <v>5000000086313</v>
+        <v>5000000086580</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="9" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G75" s="6">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D76" s="8">
-        <v>5000000086320</v>
+        <v>5000000086559</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G76" s="6">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D77" s="8">
-        <v>5000000086337</v>
+        <v>5000000086153</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G77" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D78" s="8">
-        <v>5000000086344</v>
+        <v>5000000086146</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G78" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D79" s="8">
-        <v>5000000086368</v>
+        <v>5000000086108</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G79" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D80" s="8">
-        <v>5000000086375</v>
+        <v>5000000086139</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G80" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D81" s="8">
-        <v>5000000086382</v>
+        <v>5000000086115</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G81" s="6">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D82" s="8">
+        <v>5000000085194</v>
+      </c>
+      <c r="E82" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="C82" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="7"/>
       <c r="F82" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G82" s="6">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="C83" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="8">
-        <v>5000000086566</v>
-[...1 lines deleted...]
-      <c r="E83" s="7"/>
+        <v>5000000085217</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="F83" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G83" s="6">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="C84" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="8">
-        <v>5000000086580</v>
-[...1 lines deleted...]
-      <c r="E84" s="7"/>
+        <v>5000000085231</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="F84" s="9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G84" s="6">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="C85" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="8">
-        <v>5000000086559</v>
-[...1 lines deleted...]
-      <c r="E85" s="7"/>
+        <v>5000000085149</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="F85" s="9" t="s">
-        <v>75</v>
+        <v>129</v>
       </c>
       <c r="G85" s="6">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="C86" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="8">
-        <v>5000000086153</v>
+        <v>5000000085095</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G86" s="6">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="C87" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" s="8">
-        <v>5000000086146</v>
-[...1 lines deleted...]
-      <c r="E87" s="7"/>
+        <v>5000000085125</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="F87" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G87" s="6">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="C88" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="8">
-        <v>5000000086108</v>
-[...1 lines deleted...]
-      <c r="E88" s="7"/>
+        <v>5000000085071</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="F88" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G88" s="6">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="C89" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="8">
-        <v>5000000086139</v>
-[...1 lines deleted...]
-      <c r="E89" s="7"/>
+        <v>5000000085118</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="F89" s="9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G89" s="6">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="C90" s="6" t="s">
+      <c r="D90" s="8">
+        <v>5000000085422</v>
+      </c>
+      <c r="E90" s="7" t="s">
         <v>197</v>
       </c>
-      <c r="D90" s="8">
-[...2 lines deleted...]
-      <c r="E90" s="7"/>
       <c r="F90" s="9" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G90" s="6">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
-    </row>
-[...239 lines deleted...]
-      <c r="M99" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>