--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка репсова 6 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:47</t>
+    <t>17:36</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -122,96 +122,90 @@
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-03) 55-10016</t>
   </si>
   <si>
     <t>55-10016</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-07) 55-10030</t>
   </si>
   <si>
     <t>55-10030</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-11) 55-10054</t>
   </si>
   <si>
     <t>55-10054</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-19) 55-10153</t>
   </si>
   <si>
     <t>55-10153</t>
   </si>
   <si>
-    <t>Стрічка репсова 6 мм (# 21) 55-970</t>
-[...2 lines deleted...]
-    <t>55-970</t>
+    <t>Стрічка репсова 0,6 см (91.4 м) (GX-28) 55-10351</t>
+  </si>
+  <si>
+    <t>55-10351</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 0,6 см (91.4 м) (GX-32) 55-10368</t>
+  </si>
+  <si>
+    <t>55-10368</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 0,6 см (91.4 м) (GX-35) 55-10375</t>
+  </si>
+  <si>
+    <t>55-10375</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 0,6 см (91.4 м) (GX-38) 55-10382</t>
+  </si>
+  <si>
+    <t>55-10382</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 6 мм (# 41) 55-1069</t>
+  </si>
+  <si>
+    <t>55-1069</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 м
 Ширина:6 мм
 Матеріал:репс
 Вид пакування:Блок - 10 рулонов
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
-    <t>Стрічка репсова 0,6 см (91.4 м) (GX-28) 55-10351</t>
-[...28 lines deleted...]
-  <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-48) 55-10399</t>
   </si>
   <si>
     <t>55-10399</t>
   </si>
   <si>
     <t>Стрічка репсова 6 мм (# 76) 55-1083</t>
   </si>
   <si>
     <t>55-1083</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-97) 55-10405</t>
   </si>
   <si>
     <t>55-10405</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-108) 55-10047</t>
   </si>
   <si>
     <t>55-10047</t>
   </si>
   <si>
     <t>Стрічка репсова 6 мм (# 155) 55-1724</t>
@@ -312,60 +306,72 @@
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-213) 55-10238</t>
   </si>
   <si>
     <t>55-10238</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-215) 55-10245</t>
   </si>
   <si>
     <t>55-10245</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-217) 55-10252</t>
   </si>
   <si>
     <t>55-10252</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 cм (91.4 м) (GX-219) 55-10269</t>
   </si>
   <si>
     <t>55-10269</t>
   </si>
   <si>
+    <t>Стрічка репсова 6 мм (# 219)</t>
+  </si>
+  <si>
+    <t>55-1250</t>
+  </si>
+  <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-222) 55-10276</t>
   </si>
   <si>
     <t>55-10276</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-226) 55-10283</t>
   </si>
   <si>
     <t>55-10283</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 6 мм (# 226) 55-1267</t>
+  </si>
+  <si>
+    <t>55-1267</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-229) 55-10290</t>
   </si>
   <si>
     <t>55-10290</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-230) 55-10306</t>
   </si>
   <si>
     <t>55-10306</t>
   </si>
   <si>
     <t>Стрічка репсова 6 мм (# 234) 55-1274</t>
   </si>
   <si>
     <t>55-1274</t>
   </si>
   <si>
     <t>Стрічка репсова 0,6 см (91.4 м) (GX-235) 55-10313</t>
   </si>
   <si>
     <t>55-10313</t>
   </si>
@@ -476,51 +482,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b82c3019b940adf7b0b78ad485aa7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a10cdf3dbdabdb7bdcc26b55a7edb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9e999044d4153583aad08cf321be83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea546037847a542b7ea2e37e9c41b2ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6b37c9b0406feb8b6f46bbd91edd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e21784b4d208a0e27bfd7f9b4b52b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cff39ebf0ec08e3465965abaf329077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581b8501229dacb8bfb02a5c5f7c098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6cfa476a1ace96f2fb2c0b709789d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9880f319a0d6406ed6e70f2cc0172b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40818e87ee29c188143c25459929211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e3d1a816ea433ccf7e45bac2fbe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206fe2b9c858ae61cdc9d41f099ac9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770904d7aa2b64a0fb369a232494747114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e0661e75d1b0c2a1543b6d90ca78515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e2afe04acd64acd9e1e51424bda6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2fdebcf958675b9e6ec12eb45488917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa62ff2ddf6662bbf2b3238cad6c0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1a47711d5b8b556ef097c4c5af8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec37ef61010639f849118bb5ab0eeb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11310a55fb1b3257c7374ecebe77f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84d1c34d65b3938bf66c9fcdb8ec8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d03142b2718d3e5bd74fe66003c1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c3f01e98cb90cf8f52948386a3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab5d025d2fd1c0869fd387e3b226e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9779895b62508a79a72ee0f8e3b7b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001b0e72d74b1ea8b7fbfcb078fd8ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718957afaa1248955cc7a187f5d905628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402d678e878f8a9b83625a919ccde629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7131accd9d9bb000e5bc5b5cf25d96f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9bb7e1f1eee4ea0e465c9ceaf9f1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351179a2ad669fb29da15fb5c34232fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf9205ebe47819b3006e4e58bff3ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a860d01a81baf85584eb93157a674b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e42602fa78ba0eb7f3e55171a49a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15524d5057a86baff0a17a6179052d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb009d8b88a35fed2368ae07f05212f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026114a24beb9c40d39051476a0914238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc61e8094d7bcdf723003ce5d242f6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff44b0d036712d6d8c1259fbeefb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabf760a591afdbd4dea8cf210166c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3276d12bfeef8520175e3e17173e1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a115dcf0f9e1b70c6339695cfd1d7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c3468900a671790a63f06b50cacd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c01bfe24800eaa03c6e50ce5ce0ae945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8e3ac8d1e012c3724027f6ab1a5746.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37224a36b044ad57476d0cff76169021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee79b11619abc202fb2c30b9182ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5f6de8b5e451f8d6c8999cb5e8443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20302227f51fa2e5c8636c39a37611b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18dede3d20dc7eb48b1044a4c588f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1901ea11695ee4896087809df7214736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5acf8d32840ce6f53bb7182ef8dcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd1558ed8604d5ddf889530fd9c2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897a653e51eb3fe1e4ce83c811fd0ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f92b1df2a72fe517491edc8fd840bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b75fe765d114766e1ef040c36d79911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b452a68a22a65ed5c14deabc7eb7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5162c9e758916a7de12c8b2510113013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185b531a6e71eef6ea78120545c6ab014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364d24db2cdc7b69b2227b36d796b8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131826b74d9936c0f393fff6b8c274f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c92c4190a0d49ae8b4944727a88117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e7f30707a72e3438988a885a102018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a56a892ba191c739e53bd1fdfa30d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73a372a4d73e429937b7666693db820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf63a00c78638177bb101d40aa351521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a564ed74172c4ba7726ba44f3c4d8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b66d1642edc10b43e24437c07ce68923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1aeca1f4fc58ec72ef3e4764ffad924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b73451c225a84cdb0ca945026767d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8d1e5c3818496225cd098c64818b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217097aa1dee2e691d95b3a0d4de85c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d1876729737d085244f862011f2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944689c83c615060f0e77fc97401f1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d33ce55ec208f44779c5e191e3992b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3e85ca0ad31e5d80fd03f34d731c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454398a6112455b4c09bebbc226b2a4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eaa5d5e456dc82bf43608a614057133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0a372cc1a94e85de722f5189203034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a9674d16043bcadd354f6c627599e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ff34c8477874a7b58142da201ceee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b55ed68b6455c64a48735e3b0f8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d63f42acc240e5573eeeb832d4ff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7286d420b822587b4d123f07e9d48439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e467023144a08835144b248296342d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0931d8256dea32b2b552acc53d938d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e84164a0c0e2bb91e4410f61c3dea842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790f15304e5bcaa1ba3a824077012a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fbd8482a2d41c2041310ce30f107344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fbd1503bfd5d14de846fe8583983a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395b28d77ec8407b23a1171df9e79346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b8d6721fe2a1d725af51dff9f6b847.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1848,50 +1854,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2158,54 +2194,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/lenta-repsovaya-6-mm/360/?utm_source=price&amp;utm_campaign=price_lenta-repsovaya-6-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M52"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M52" sqref="M52"/>
+      <selection activeCell="M53" sqref="M53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2517,843 +2553,843 @@
       <c r="E14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>38</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>5500000000970</v>
+        <v>5500000010351</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>5500000010351</v>
+        <v>5500000010368</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>38</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>5500000010368</v>
+        <v>5500000010375</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
         <v>38</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>5500000010375</v>
+        <v>5500000010382</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
         <v>38</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="8">
+        <v>5500000001069</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="F19" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="G19" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="8">
-        <v>5500000001069</v>
+        <v>5500000010399</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="8">
-        <v>5500000010399</v>
+        <v>5500000001083</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G21" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="8">
-        <v>5500000001083</v>
+        <v>5500000010405</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="8">
-        <v>5500000010405</v>
+        <v>5500000010047</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
         <v>38</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="8">
-        <v>5500000010047</v>
+        <v>5500000001724</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G24" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="8">
-        <v>5500000001724</v>
+        <v>5500000010078</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D26" s="8">
-        <v>5500000010078</v>
+        <v>5500000010085</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
         <v>38</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D27" s="8">
-        <v>5500000010085</v>
+        <v>5500000001755</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G27" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="8">
-        <v>5500000001755</v>
+        <v>5500000010108</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="8">
-        <v>5500000010108</v>
+        <v>5500000010122</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>38</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="8">
-        <v>5500000010122</v>
+        <v>5500000010139</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
         <v>38</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D31" s="8">
-        <v>5500000010139</v>
+        <v>5500000010146</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>38</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="8">
-        <v>5500000010146</v>
+        <v>5500000010160</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
         <v>38</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="8">
-        <v>5500000010160</v>
+        <v>5500000010177</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
         <v>38</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="8">
-        <v>5500000010177</v>
+        <v>5500000001137</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G34" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="8">
-        <v>5500000001137</v>
+        <v>5500000010184</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="8">
-        <v>5500000010184</v>
+        <v>5500000010191</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
         <v>38</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D37" s="8">
-        <v>5500000010191</v>
+        <v>5500000010207</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
         <v>38</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D38" s="8">
-        <v>5500000010207</v>
+        <v>5500000010214</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
         <v>38</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D39" s="8">
-        <v>5500000010214</v>
+        <v>5500000010221</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
         <v>38</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="8">
-        <v>5500000010221</v>
+        <v>5500000010238</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
         <v>38</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="8">
-        <v>5500000010238</v>
+        <v>5500000010245</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
         <v>38</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D42" s="8">
-        <v>5500000010245</v>
+        <v>5500000010252</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
         <v>38</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="8">
-        <v>5500000010252</v>
+        <v>5500000010269</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
         <v>38</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="8">
-        <v>5500000010269</v>
+        <v>5500000001250</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G44" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D45" s="8">
         <v>5500000010276</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
@@ -3381,202 +3417,229 @@
       <c r="E46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
         <v>38</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D47" s="8">
-        <v>5500000010290</v>
+        <v>5500000001267</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G47" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D48" s="8">
-        <v>5500000010306</v>
+        <v>5500000010290</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
         <v>38</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="8">
-        <v>5500000001274</v>
+        <v>5500000010306</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D50" s="8">
-        <v>5500000010313</v>
+        <v>5500000001274</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G50" s="6">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="8">
-        <v>5500000010320</v>
+        <v>5500000010313</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
         <v>38</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="8">
-        <v>5500000010344</v>
+        <v>5500000010320</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
         <v>38</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="71">
+      <c r="A53" s="6"/>
+      <c r="B53" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53" s="8">
+        <v>5500000010344</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="6">
+        <v>38</v>
+      </c>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>