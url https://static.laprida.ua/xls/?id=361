--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка репсова 12 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:11</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -155,56 +155,50 @@
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-03) 55-10412</t>
   </si>
   <si>
     <t>55-10412</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-15) 55-10467</t>
   </si>
   <si>
     <t>55-10467</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-16) 55-10504</t>
   </si>
   <si>
     <t>55-10504</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 см (91.4 м) (GX-180) 55-10528</t>
   </si>
   <si>
     <t>55-10528</t>
   </si>
   <si>
-    <t>Стрічка репсова 1,2 cм (91.4 м) (GX-181) 55-10535</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-191) 55-10573</t>
   </si>
   <si>
     <t>55-10573</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-198) 55-10580</t>
   </si>
   <si>
     <t>55-10580</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-40) 55-10788</t>
   </si>
   <si>
     <t>55-10788</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-05) 55-10429</t>
   </si>
   <si>
     <t>55-10429</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-11) 55-10443</t>
@@ -307,56 +301,50 @@
   </si>
   <si>
     <t>55-10689</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-222) 55-10696</t>
   </si>
   <si>
     <t>55-10696</t>
   </si>
   <si>
     <t>Стрічка репсова 12 мм (# 226) 55-1397</t>
   </si>
   <si>
     <t>55-1397</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 м
 Ширина:12 мм
 Матеріал:репс
 Вид пакування:Блок - 10 рулонов
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
-  </si>
-[...4 lines deleted...]
-    <t>55-10719</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-235) 55-10726</t>
   </si>
   <si>
     <t>55-10726</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-239) 55-10733</t>
   </si>
   <si>
     <t>55-10733</t>
   </si>
   <si>
     <t>Стрічка репсова 1,2 cм (91.4 м) (GX-250) 55-10757</t>
   </si>
   <si>
     <t>55-10757</t>
   </si>
   <si>
     <t>Стрічка репсова 12 мм (# 250) 55-2028</t>
   </si>
   <si>
     <t>55-2028</t>
   </si>
@@ -461,51 +449,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1879df11b91f20980b157ebe5c4a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120af2fe5ad80989ff39d0b486ab7b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7310bc8b4e913da86e3890402e043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a184136bfb1f30ca0f4ad6695bf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2b81182a1b3a710ea0cff41a1db35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea694d6bb19baca6c345eba835d347f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c426239f7fbcccc59b28dd7b8be6e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b26cd42353742576706954ad88fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6071eb848c3f8e82370cfcb5c556929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ecf3a1ae66901169ebe381919fa6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5108fa8f58096e01b8e5ad146044011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd693479fecdf894c84225b1750b4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aa0bddacb75f837294f55dd10c1ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed206b5a66700de4ab05591b9a1abe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb15b15c9c37932123d7252808f4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d459237a0ef64175843be687f6859b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be9130547eb27adeba75cecb393ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f55cb721a0b6705de91a6061504218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f66ae4f124b6b2885db33cda853f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b557a71606911e2666d16b253d556420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4c9766f67047ff5063b30d1066c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc367dfef48267759c1b22529f3984422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81028cfee714438a02ac10004879bcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3252a778a2e346083b851d2a1c498824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f28e39efb8c0f1bad689c94fbaafd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded15b9107c57fddd349fd24e043e92c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf634189a42040da17c73218c9b57f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd0e7cf299050a46dec22f7c3bec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7386c57e694748bee393b8c22b49f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1fbdc32680fe0155808f929f409730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f876fb90c3ac9c752adc5ec742efc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bf987f1cc5db102801559728aad932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae66024932e48d2e959327988a193a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0a9ed87698e2b3734299ea478d9c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91c002032cf1cf5802c37acff0fe2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef624ab6b2de42183d7118f90c29736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d47632ad56ad1809a30cc6db8cc7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd94e5503c8bffb28d08a7de838ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345944fb4f51522d8fd9db09b27a28139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858606ace9dca72cb79674a90b12c6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ecfb6fa010469dc015ffea09756c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a571cbe631708f4ac90984d333eba7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061bbc6d87b3c57fb31edccebacedc243.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1bd64e286f7dd9f5a7bdfcd8d74c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9fc236c5d3984b2bd0ad2e2f3d3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841898ea92ceabc5aee10e5f3d3a88c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c27048edc519f8a91b814df6f7a3d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c07e326bb4126a0d82d830e0fc915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f6b02ee2d56d1b313e5005b3fb696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce18a6f765c4e6031233603057911d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f7a13f3cde532f47f448b50a32e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc7a46367e84e89df9736427bf87f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3322618fba4894c8c7c0f51dcde04be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d72a0862a2ac1c2efac5c9a8f3d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b443aa20e5785c24467ca6ed4966bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda256b9362ba930257a177e9a7f7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613b5cd33b878ee91e24eefea703e0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64246b757603a183c887d11433bca4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e5271b36a4c2bbdcd931b974b26816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b04f6df77ea6435a8e6e02b1ccbd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa89718dae4b92393f6c7c16c7f9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08acf7fd5eb133346d88f353af6fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb641eeb37bb2a37a5bbb7c4b6dc6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe06f9ed72b8720a81737dcca5c277521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b27c7f86496fcf1fb0e4ea6efe613422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae38252bbd3b3dd0049e7c95439c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a58651dc89011b25da43e067b0caf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176076bb0d781e11621b6b551334751325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd888d232c11edb6a9234c44f1008326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf253c5442a52b700e31559170f1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2cccf06b5a0ca12bce6672f8d12d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85c59d6c0a43f1411cd4affd140f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158a41b3a9eb01382b35d1cd04a0b5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947990d68cc4916273a419360a066de731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9bfb61636e17e47f9376479a7102032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2fbc4ecaa4e089690ad2be1c3f77033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0455d0ed3fb13ea2787342892e76c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e084ae0dbfd8173ec089e843f9d1be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2443199fd1b8b76a5d86df1ab97536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e079862839d8b0135495cb27ec2bdfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ebd42a240352f1f0b303b983a8c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff11e67d4c46e0f50631ee8f472ce5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53283547464d99819315f1d4adbce53a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d1ded9252125f77793825a92375f41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1683,110 +1671,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2053,54 +1981,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/lenta-repsovaya-12-mm/361/?utm_source=price&amp;utm_campaign=price_lenta-repsovaya-12-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M49"/>
+  <dimension ref="A1:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M49" sqref="M49"/>
+      <selection activeCell="M47" sqref="M47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2539,850 +2467,796 @@
       <c r="E19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="6">
         <v>102.1</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="8">
-        <v>5500000010535</v>
+        <v>5500000010573</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="6">
-        <v>107.2</v>
+        <v>102.1</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="8">
-        <v>5500000010573</v>
+        <v>5500000010580</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="6">
         <v>102.1</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="8">
-        <v>5500000010580</v>
+        <v>5500000010788</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="6">
         <v>102.1</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="8">
-        <v>5500000010788</v>
+        <v>5500000010429</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="6">
         <v>102.1</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="8">
-        <v>5500000010429</v>
+        <v>5500000010443</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="6">
         <v>102.1</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="8">
-        <v>5500000010443</v>
+        <v>5500000010641</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="6">
         <v>102.1</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="8">
-        <v>5500000010641</v>
+        <v>5500000010795</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="6">
         <v>102.1</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="8">
-        <v>5500000010795</v>
+        <v>5500000010450</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="6">
         <v>102.1</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="8">
-        <v>5500000010450</v>
+        <v>5500000010474</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="6">
         <v>102.1</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="8">
-        <v>5500000010474</v>
+        <v>5500000010481</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="6">
         <v>102.1</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="8">
-        <v>5500000010481</v>
+        <v>5500000010498</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="6">
         <v>102.1</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="8">
-        <v>5500000010498</v>
+        <v>5500000010511</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="6">
         <v>102.1</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="8">
-        <v>5500000010511</v>
+        <v>5500000010542</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="6">
         <v>102.1</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D33" s="8">
-        <v>5500000010542</v>
+        <v>5500000010559</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="6">
         <v>102.1</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="8">
-        <v>5500000010559</v>
+        <v>5500000010597</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="6">
         <v>102.1</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="8">
-        <v>5500000010597</v>
+        <v>5500000010603</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="6">
         <v>102.1</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="8">
-        <v>5500000010603</v>
+        <v>5500000010610</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="6">
         <v>102.1</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D37" s="8">
-        <v>5500000010610</v>
+        <v>5500000010658</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="6">
         <v>102.1</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="8">
-        <v>5500000010658</v>
+        <v>5500000010665</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="6">
         <v>102.1</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="8">
-        <v>5500000010665</v>
+        <v>5500000010672</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="6">
         <v>102.1</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D40" s="8">
-        <v>5500000010672</v>
+        <v>5500000010689</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="6">
         <v>102.1</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D41" s="8">
-        <v>5500000010689</v>
+        <v>5500000010696</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="6">
         <v>102.1</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="8">
-        <v>5500000010696</v>
+        <v>5500000001397</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="G42" s="6">
-        <v>102.1</v>
+        <v>171</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D43" s="8">
-        <v>5500000001397</v>
+        <v>5500000010726</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="G43" s="6">
-        <v>171</v>
+        <v>102.1</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D44" s="8">
-        <v>5500000010719</v>
+        <v>5500000010733</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="6">
         <v>102.1</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="8">
-        <v>5500000010726</v>
+        <v>5500000010757</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="6">
         <v>102.1</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D46" s="8">
-        <v>5500000010733</v>
+        <v>5500000002028</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="G46" s="6">
-        <v>102.1</v>
+        <v>171</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D47" s="8">
-        <v>5500000010757</v>
+        <v>5500000010801</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="6">
         <v>102.1</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
-    </row>
-[...52 lines deleted...]
-      <c r="M49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>