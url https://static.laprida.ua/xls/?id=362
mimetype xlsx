--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка репсова 25 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:10</t>
+    <t>19:53</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -373,51 +373,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8ff158a603d6a587192775376e381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c5726a63bfebf73eede937a2f2c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453502ae2460226e572b3688d8ad4a623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef429a08c3115f27a4d8f1697c51a0814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7c6188ca87fcbd1c9714af8212fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b527e7ec8e11462e80025577c81de756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b623e989d866bbf42738c1b4cbc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173184d1ca258db61b0fa57ee001ed28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aba8b5395a8874d9d594f4693681c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d160659f016b06777e3fef23ae980910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0409b647d570713a86e75d9357629a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6d5e614c7447147c86492458f24f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90451243f254d842480bb2fe58809d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8ba3e50fff4044249125938e3fe614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea539f9c26e14adb66b815b37c0f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaec38e002eef3a77f4a4b9c0d87b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318df07685bb110061ab0b2d03f580b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ccaf69fb31ccfb5b2125f2efd64318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a549af597a9cd82e104a55ea061c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae5a5bbab9513f09c30f6bdee72b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac181781dd5292aa97954995f1f69321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e352bd7fb3eea77288b38c6f7f7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8ce4efa502675c910ce177a8e31f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3262d5791061ecb0ae308c63284024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1990c48a257ff8631b783ca4a590e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98767727d61f10df97b1c95c78ff01a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d5964bb93320ff6a0f804839cc6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb55df6b480b50f97a43481a5671bef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d1881f8a41f964ac484a7cbdd1b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e170bed6831aec6a11d799d3422130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2085ce4ff5319cc8b1961d1f80d571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d831ff2c0ebd846e3f7b09fe6e46092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cae75362224e32af484cdadc00083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783866f8e0e3c4a6538f7a5f71ac134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef959872f4b6eea52ce27c4fd6e505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a281fc1e8b61a36f5d4d715a74996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b65c82d21200c6e79d8ed4beb993f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b367cded08905a7a3728410741498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee680dd50ff90af8aca1b970c9dd0279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e921c8a5a94802670e1272e4af73410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf6b952c149c02905ff0a2d0c70eaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1039ea2d8d35b1e3fb0bbdc1d351bf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76118590527bfcac85d54a62f6984913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c4a0333996f5d1d96471926a6fec514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefc062768c8b575f13c5742b9c6d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a96eb7aabb4f67e4725992617dc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0da3b39c5f0ce2eebdf0c63c7b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cfe4ffae66e0d491e9dd6e3e72d0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96631dab2773b0826dbecc135f3dae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e2b79bb1607c2e777ecda311ff1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7653c645dd907267f00d7fbf396afba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b826b0a74a083b51fdf61ff8ada527722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be802880c608158daaa0a483b2cab1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeaf7a17bf75fd6ebea5b5508cc63f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23850858ea2711029e65453ac206c88125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab21285cd64f0cb4528350633ec89826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c464c80771c1223e9cf340c1473c5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa94a02204df2509d7f767434d742d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80a64dc95f14853a4e641a58271a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4aa39afed5c5d74c29a22be9283630.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>