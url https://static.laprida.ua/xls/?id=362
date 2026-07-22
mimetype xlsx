--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка репсова 25 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -89,158 +89,146 @@
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-42) 55-12133</t>
   </si>
   <si>
     <t>55-12133</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-229) 55-11365</t>
   </si>
   <si>
     <t>55-11365</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:2,5 см
 Матеріал:репс
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
+    <t>Стрічка репсова 2,5 cм (91.4 м) (GX-04) 55-11396</t>
+  </si>
+  <si>
+    <t>55-11396</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 2,5 cм (91.4 м) (GX-39) 55-11419</t>
+  </si>
+  <si>
+    <t>55-11419</t>
+  </si>
+  <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-133) 55-11655</t>
   </si>
   <si>
     <t>55-11655</t>
   </si>
   <si>
-    <t>Стрічка репсова 2,5 см (91.4 м) (GX-03) 55-10825</t>
-[...10 lines deleted...]
-  <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-01) 55-10818</t>
   </si>
   <si>
     <t>55-10818</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-05) 55-10832</t>
   </si>
   <si>
     <t>55-10832</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-48) 55-11372</t>
   </si>
   <si>
     <t>55-11372</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-07) 55-11488</t>
   </si>
   <si>
     <t>55-11488</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-11) 55-10856</t>
   </si>
   <si>
     <t>55-10856</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-26) 55-11105</t>
   </si>
   <si>
     <t>55-11105</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-155) 55-11662</t>
   </si>
   <si>
     <t>55-11662</t>
   </si>
   <si>
-    <t>Стрічка репсова 2,5 cм (91.4 м) (GX-180) 55-11679</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-44) 55-11716</t>
   </si>
   <si>
     <t>55-11716</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-130) 55-10863</t>
   </si>
   <si>
     <t>55-10863</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-15) 55-10870</t>
   </si>
   <si>
     <t>55-10870</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-16) 55-10900</t>
   </si>
   <si>
     <t>55-10900</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-198) 55-10962</t>
   </si>
   <si>
     <t>55-10962</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-201) 55-10979</t>
   </si>
   <si>
     <t>55-10979</t>
   </si>
   <si>
-    <t>Стрічка репсова 2,5 cм (91.4 м) (GX-202) 55-10986</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-235) 55-11075</t>
   </si>
   <si>
     <t>55-11075</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-250) 55-11099</t>
   </si>
   <si>
     <t>55-11099</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-213) 55-11013</t>
   </si>
   <si>
     <t>55-11013</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-21) 55-11006</t>
   </si>
   <si>
     <t>55-11006</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-76) 55-11150</t>
@@ -255,50 +243,66 @@
     <t>55-11167</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 cм (91.4 м) (GX-189) 55-10948</t>
   </si>
   <si>
     <t>55-10948</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-217) 55-11020</t>
   </si>
   <si>
     <t>55-11020</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-222) 55-11044</t>
   </si>
   <si>
     <t>55-11044</t>
   </si>
   <si>
     <t>Стрічка репсова 2,5 см (91.4 м) (GX-226) 55-11051</t>
   </si>
   <si>
     <t>55-11051</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 25 мм (# 186)</t>
+  </si>
+  <si>
+    <t>55-1458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:18 м
+Ширина:25 мм
+Матеріал:репс
+Вид пакування:Блок - 5 рулонов
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5шт.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -373,51 +377,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2085ce4ff5319cc8b1961d1f80d571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d831ff2c0ebd846e3f7b09fe6e46092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cae75362224e32af484cdadc00083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783866f8e0e3c4a6538f7a5f71ac134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef959872f4b6eea52ce27c4fd6e505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a281fc1e8b61a36f5d4d715a74996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b65c82d21200c6e79d8ed4beb993f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b367cded08905a7a3728410741498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee680dd50ff90af8aca1b970c9dd0279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e921c8a5a94802670e1272e4af73410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf6b952c149c02905ff0a2d0c70eaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1039ea2d8d35b1e3fb0bbdc1d351bf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76118590527bfcac85d54a62f6984913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c4a0333996f5d1d96471926a6fec514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefc062768c8b575f13c5742b9c6d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a96eb7aabb4f67e4725992617dc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0da3b39c5f0ce2eebdf0c63c7b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cfe4ffae66e0d491e9dd6e3e72d0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96631dab2773b0826dbecc135f3dae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e2b79bb1607c2e777ecda311ff1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7653c645dd907267f00d7fbf396afba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b826b0a74a083b51fdf61ff8ada527722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be802880c608158daaa0a483b2cab1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeaf7a17bf75fd6ebea5b5508cc63f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23850858ea2711029e65453ac206c88125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab21285cd64f0cb4528350633ec89826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c464c80771c1223e9cf340c1473c5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa94a02204df2509d7f767434d742d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80a64dc95f14853a4e641a58271a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4aa39afed5c5d74c29a22be9283630.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52a74a56ca9d5aa9a295e92139d491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99208c053892d9e74aeb8e97d869d0442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196abb7cd71c708fed11fa753eb33b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca52d663d7a00adf8a47e88b39ed54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601fcdc2a635ac79215b199db7b56215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84a7d20f8a2803d961e86af5a06156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d43e2007c0c6e5ba34a9b1185da2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb684ea27729e0f89f8e77d03ccbf8ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c005694616d5900d8a5dec1b9b6059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9313a689c02bf6e7caaedaa3e2c8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1280a6a1ea7f0d51c3007b35097311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd86bd6c2c9c7eaec5916c3cef2b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07ba4a5ca71aec9a94562a1888107213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a171ea1e42439d2ba9dd6a5936c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2e584c868e6ac5e18dedbf06a887115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2dcbe28afce5af88944f38711d0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d75e1ad604dbd4b1e40c110850ceb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83fbb7431cf35f85b6019735c924518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5494fe2f74e0bd168b6309f1cdec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32480d972f7d8fd4febf2df224efcfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb053becd1f40e6f7d8453e8a827d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f03764d2e7a9cbf72022ad5885cb3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d03ddeab349349c3f65de2b1bc760123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810dfcc6ea6aba720f642298cfb078724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b393356447a1c29aab4631724c97f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29010ced721c527b3d9faf7711e0c8c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e2336006452224e2567952418c65a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bbca3dadada9e0bf7f36ee71ff08128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e495d84373606acb7d98a4d1c8f9629.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1235,80 +1239,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1575,54 +1549,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/lenta-repsovaya-25-mm/362/?utm_source=price&amp;utm_campaign=price_lenta-repsovaya-25-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M36" sqref="M36"/>
+      <selection activeCell="M35" sqref="M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1770,105 +1744,105 @@
       <c r="E8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="6">
         <v>196.6</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>5500000011655</v>
+        <v>5500000011396</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G9" s="6">
         <v>196.6</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>5500000010825</v>
+        <v>5500000011419</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G10" s="6">
         <v>196.6</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>5500000010924</v>
+        <v>5500000011655</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6">
         <v>196.6</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
@@ -2038,526 +2012,499 @@
         <v>5500000011662</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
         <v>186.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="8">
-        <v>5500000011679</v>
+        <v>5500000011716</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="6">
         <v>186.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="8">
-        <v>5500000011716</v>
+        <v>5500000010863</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="6">
         <v>186.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="8">
-        <v>5500000010863</v>
+        <v>5500000010870</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="6">
-        <v>186.5</v>
+        <v>196.6</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="8">
-        <v>5500000010870</v>
+        <v>5500000010900</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="6">
-        <v>196.6</v>
+        <v>186.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="8">
-        <v>5500000010900</v>
+        <v>5500000010962</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="6">
         <v>186.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="8">
-        <v>5500000010962</v>
+        <v>5500000010979</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="6">
-        <v>186.5</v>
+        <v>196.6</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="8">
-        <v>5500000010979</v>
+        <v>5500000011075</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="6">
-        <v>196.6</v>
+        <v>186.5</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="8">
-        <v>5500000010986</v>
+        <v>5500000011099</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="6">
-        <v>196.6</v>
+        <v>169.9</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="8">
-        <v>5500000011075</v>
+        <v>5500000011013</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="6">
-        <v>186.5</v>
+        <v>196.6</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="8">
-        <v>5500000011099</v>
+        <v>5500000011006</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="6">
-        <v>169.9</v>
+        <v>186.5</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="8">
-        <v>5500000011013</v>
+        <v>5500000011150</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="6">
-        <v>196.6</v>
+        <v>186.5</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="8">
-        <v>5500000011006</v>
+        <v>5500000011167</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
-        <v>186.5</v>
+        <v>196.6</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="8">
-        <v>5500000011150</v>
+        <v>5500000010948</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="6">
-        <v>186.5</v>
+        <v>196.6</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="8">
-        <v>5500000011167</v>
+        <v>5500000011020</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
-        <v>196.6</v>
+        <v>186.5</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D33" s="8">
-        <v>5500000010948</v>
+        <v>5500000011044</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
-        <v>196.6</v>
+        <v>186.5</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="8">
-        <v>5500000011020</v>
+        <v>5500000011051</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
         <v>186.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="8">
-        <v>5500000011044</v>
+        <v>5500000001458</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="G35" s="6">
-        <v>186.5</v>
+        <v>153</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
-    </row>
-[...25 lines deleted...]
-      <c r="M36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>