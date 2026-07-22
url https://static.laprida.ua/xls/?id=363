--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка репсова 40 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:56</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -92,50 +92,56 @@
     <t>2-66926915</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:91,4 м
 Ширина:4 см
 Матеріал:репс
 Вид пакування:1 рулон
 </t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-133) 55-11839</t>
   </si>
   <si>
     <t>55-11839</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-108) 55-11815</t>
   </si>
   <si>
     <t>55-11815</t>
   </si>
   <si>
+    <t>Стрічка репсова 4cм (91.4м) (GX-181) 55-11525</t>
+  </si>
+  <si>
+    <t>55-11525</t>
+  </si>
+  <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-200) 55-11877</t>
   </si>
   <si>
     <t>55-11877</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-03) 55-11808</t>
   </si>
   <si>
     <t>55-11808</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-234) 55-11907</t>
   </si>
   <si>
     <t>55-11907</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-171) 55-11853</t>
   </si>
   <si>
     <t>55-11853</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-213) 55-11891</t>
@@ -162,59 +168,50 @@
     <t>55-11860</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-11) 55-11822</t>
   </si>
   <si>
     <t>55-11822</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-39) 55-11471</t>
   </si>
   <si>
     <t>55-11471</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-156) 55-11198</t>
   </si>
   <si>
     <t>55-11198</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-01) 55-11723</t>
   </si>
   <si>
     <t>55-11723</t>
-  </si>
-[...7 lines deleted...]
-    <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-05) 55-11747</t>
   </si>
   <si>
     <t>55-11747</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-07) 55-11754</t>
   </si>
   <si>
     <t>55-11754</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-191) 55-11761</t>
   </si>
   <si>
     <t>55-11761</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-21) 55-11778</t>
   </si>
   <si>
     <t>55-11778</t>
   </si>
@@ -253,50 +250,56 @@
   </si>
   <si>
     <t>55-11310</t>
   </si>
   <si>
     <t>Стрічка репсова 40 мм (# 03) 55-1564</t>
   </si>
   <si>
     <t>55-1564</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:18 м
 Ширина:40 мм
 Матеріал:репс
 Вид пакування:Блок - 5 рулонов
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5шт.</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-15) 55-11181</t>
   </si>
   <si>
     <t>55-11181</t>
+  </si>
+  <si>
+    <t>Стрічка репсова 40 мм (# 21)</t>
+  </si>
+  <si>
+    <t>55-628</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-32) 55-11303</t>
   </si>
   <si>
     <t>55-11303</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-40) 55-11327</t>
   </si>
   <si>
     <t>55-11327</t>
   </si>
   <si>
     <t>Стрічка репсова 40 мм (# 44) 55-2202</t>
   </si>
   <si>
     <t>55-2202</t>
   </si>
   <si>
     <t>Стрічка репсова 4cм (91.4м) (GX-76) 55-11334</t>
   </si>
   <si>
     <t>55-11334</t>
   </si>
@@ -503,51 +506,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66194d091f82fec86a525d9950fd24761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a318af1bd0012d59d70b7c27fee12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2d881522299e34d126457637d1703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f86b246aaf875959231ef03e412dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a9ec33422a8ee7f72a173a17f6285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd3c18e86e4eab085dc78e7d0897c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a63f5f8fb8e748b045caf97abc3387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152b6a7594ca16863c0169a2a4eb218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcebbc2626629d0600c291beb9703819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98bea3078ddd5f77658d10cc095f8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e079b16658835d0cd5fff83c44283e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8dced86354a0502a1f3e7406d207912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace46d9132b69482d78b1f13917bd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea112c700f947b0a339e74245dcf2c3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa849e9a3882059ee6aaff42fef7bf9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58575892eec162f39917e3a2f60f2f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec37d8dfc377d5227b52a921c65a5a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bafc77d13e40271083a03dafec2a9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c49f7c88c16369e4dc5e9f2d70d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f743bf27f0fb2d3535b459ca77f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1fa3371e9a0f088125f134e85df1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952c95957dcc5175b4d80b5af67d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b5e1051f74143e776701db0fa84023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030da449869071a3179613dac383f6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d27fd6b2cc1fed75659fb4d8eed2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3849d786833111bb318144e3ac03626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31242e476cb5be2b9b41909a52d1fa1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57232ade85281e9faa7859d8c87b0cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260af89382213bd351f2f94685984f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36131e7956cfa25f8a8e294137637330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7129dbdecee6428d6b5bb16970ad6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377884dd1d825ef9e53f456c065123732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81e6d9652441fb9618583fe8ab13633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c6ca6024b2c4eb4c9d17d52469cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aad52d87f74fb16c5b38cab43849a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2cf654857b5f5e9312cb69eba069f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf684b40467145ce163f3721ec97937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e42304f2e736a96f95ea0c98c81438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c483530498dbb39057f7a1f8a5848839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e186241158c4ac32ccf51d8e30b93c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228bbdb711b5ea324986840af886f7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7c2384e104bae712684bb39226a4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a8274b9aebb16c483cb65d4a496443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69aec16291ea408e7e46e04773ee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde73554e4aacd1c3154de8ad82d3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a499c55682f898e3fadda8055572446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a701acb3bf51a693fc111a1afb7ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b9006ac36e8b9988fa26bead75aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e4f43ae1a7fadd25b7255a30794cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158553eb127c6ccf8054f4c9e91d449e50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c311f7a4647a559f5e8dc604b0cc7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab6438c4441626ef5fe75e610108362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaaa133a9fcf8dcf29e147ec55fccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff9d2040193f7b4d2fb26c5ea722f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463560d6a68c8c9fbf444b4b7339cdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2bbd438b9a94afb794f6906fbd456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843a0b6f7be2b4ea289702da3e96b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bda66ef0bd86341df2f9ec2999f6838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e480cd336995afeb2f9bf5e281059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02463cb9e1d7d544ee45f65373ca76810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825af45877f8b292b453b1b973da738011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fddcbf0bc2a7fcd203b73a2f2c8d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154b3141c604ae6915973a319db9e6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239421cbfd8116e224c1e52c1e0c99c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9f4669dc8b01469575b8517b563215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69659f3fd268e4274383148a57d3b39316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818e55d3534fc168278bad1c041c67617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355548ab073b62d6ee7ba58e503c8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18eff0aee6f07e7acb98d3192b09f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ddce77ee34663f174865487d9e05120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa572321ac39b2de8bc7bd5bbd2691821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552aa8169ab749f02a719600ccff9e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee517b6b7eba4f75baafddb0b68809d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16b6568221e4be5415242909e837bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b7371666258b2273894a21787a0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd5731dabb49c1b9023ccdb5efdb3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e35c65f84965680904787a20596b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54808799811b65a69d36cd45f0f2cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7384d94686caf112ef7129db7cb12c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dee916ad2fc4be2c15321c4489ef130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a81d89449531465c0412aa63a6bbfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc36f06b56421189a6c02c13f334b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4dfaac113677b2eeef1439a11a69633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a64e9b609058874328d13ef5ecae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937687b5c49436955cf4b84b1fa1ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bba5fabe3ca89127412e6fe2f5ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d2bd2bf62fcc259e5045a1196bae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b4c779fda30c3a3772bc8ab1792a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d622cbbca7b93412d41394e7d80bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde8cac93e4c3c1610f2a13652a2ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d7b7a1962e01c69ec6406551d9ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006eee77e5caf6640cfde9d9877ffc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ec77bfb6a5a0fce4828a8dc7ef8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c94401b2735a9f82c99fc41502c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c9774c1c9bea2616d37956d11f14345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c82039d1647da11a60256906d2268146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846129fa77b88bbe8e17d66462671a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2899a79e73bb3531ab7fab9ed423748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243b29a007616eb4ee582c684d8b0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34df4f0a23bebeec09c2f0dfc791150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11c64c4bbbb82b546fd33aeb831d851.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1995,50 +1998,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2305,54 +2338,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/lenta-repsovaya-40-mm/363/?utm_source=price&amp;utm_campaign=price_lenta-repsovaya-40-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M56"/>
+  <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M56" sqref="M56"/>
+      <selection activeCell="M57" sqref="M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2529,1307 +2562,1334 @@
       <c r="E9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>289.8</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>5500000011877</v>
+        <v>5500000011525</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>289.8</v>
+        <v>305.9</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>5500000011808</v>
+        <v>5500000011877</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
         <v>289.8</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>5500000011907</v>
+        <v>5500000011808</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>289.8</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>5500000011853</v>
+        <v>5500000011907</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>289.8</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>5500000011891</v>
+        <v>5500000011853</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>289.8</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>5500000011846</v>
+        <v>5500000011891</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>305.9</v>
+        <v>289.8</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>5500000011532</v>
+        <v>5500000011846</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>305.9</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>5500000011860</v>
-[...1 lines deleted...]
-      <c r="E17" s="7"/>
+        <v>5500000011532</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>289.8</v>
+        <v>305.9</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>5500000011822</v>
-[...3 lines deleted...]
-      </c>
+        <v>5500000011860</v>
+      </c>
+      <c r="E18" s="7"/>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
         <v>289.8</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="8">
-        <v>5500000011471</v>
+        <v>5500000011822</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>305.9</v>
+        <v>289.8</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="8">
-        <v>5500000011198</v>
+        <v>5500000011471</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
         <v>305.9</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="8">
-        <v>5500000011723</v>
+        <v>5500000011198</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
         <v>305.9</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="8">
-        <v>5500000011730</v>
+        <v>5500000011723</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
         <v>305.9</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D23" s="8">
         <v>5500000011747</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
         <v>289.8</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D24" s="8">
         <v>5500000011754</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
         <v>305.9</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D25" s="8">
         <v>5500000011761</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
         <v>305.9</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D26" s="8">
         <v>5500000011778</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
         <v>289.8</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D27" s="8">
         <v>5500000011785</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
         <v>289.8</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D28" s="8">
         <v>5500000011792</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
         <v>305.9</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D29" s="8">
         <v>5500000011549</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
         <v>289.8</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D30" s="8">
         <v>5500000011556</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
         <v>305.9</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D31" s="8">
         <v>5500000011211</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
         <v>305.9</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D32" s="8">
         <v>5500000011310</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
         <v>289.8</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D33" s="8">
         <v>5500000001564</v>
       </c>
       <c r="E33" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F33" s="9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G33" s="6">
         <v>255.5</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D34" s="8">
         <v>5500000011181</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
         <v>305.9</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8">
-        <v>5500000011303</v>
+        <v>5500000000628</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G35" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>5500000011327</v>
+        <v>5500000011303</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>305.9</v>
+        <v>289.8</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>5500000002202</v>
+        <v>5500000011327</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>255.5</v>
+        <v>305.9</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="8">
-        <v>5500000011334</v>
+        <v>5500000002202</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G38" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="8">
-        <v>5500000011341</v>
+        <v>5500000011334</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
         <v>289.8</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="8">
-        <v>5500000011174</v>
+        <v>5500000011341</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
         <v>289.8</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="8">
-        <v>5500000002264</v>
+        <v>5500000011174</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>255.5</v>
+        <v>289.8</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="8">
-        <v>5500000002271</v>
+        <v>5500000002264</v>
       </c>
       <c r="E42" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F42" s="9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G42" s="6">
         <v>255.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="8">
-        <v>5500000000802</v>
+        <v>5500000002271</v>
       </c>
       <c r="E43" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F43" s="9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G43" s="6">
         <v>255.5</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="8">
-        <v>5500000011228</v>
+        <v>5500000000802</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G44" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>5500000011235</v>
+        <v>5500000011228</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
         <v>289.8</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>5500000002288</v>
+        <v>5500000011235</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>255.5</v>
+        <v>289.8</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="8">
-        <v>5500000011242</v>
+        <v>5500000002288</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G47" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>5500000001625</v>
+        <v>5500000011242</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>255.5</v>
+        <v>289.8</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>5500000011259</v>
+        <v>5500000001625</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G49" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>5500000011266</v>
+        <v>5500000011259</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>289.8</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>5500000001656</v>
+        <v>5500000011266</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G51" s="6">
-        <v>255.5</v>
+        <v>289.8</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>5500000011280</v>
+        <v>5500000001656</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G52" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>5500000001663</v>
+        <v>5500000011280</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>255.5</v>
+        <v>289.8</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>5500000002356</v>
+        <v>5500000001663</v>
       </c>
       <c r="E54" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F54" s="9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G54" s="6">
         <v>255.5</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>5500000011297</v>
+        <v>5500000002356</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="G55" s="6">
-        <v>289.8</v>
+        <v>255.5</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C56" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="8">
-        <v>5500000002363</v>
+        <v>5500000011297</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>255.5</v>
+        <v>289.8</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
+    </row>
+    <row r="57" spans="1:13" customHeight="1" ht="71">
+      <c r="A57" s="6"/>
+      <c r="B57" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D57" s="8">
+        <v>5500000002363</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="6">
+        <v>255.5</v>
+      </c>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+      <c r="M57" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>