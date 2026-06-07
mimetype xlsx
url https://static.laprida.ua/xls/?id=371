--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка парчева 12 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>21:06</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -282,51 +282,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f512f6464a601b8f1a00f290cb068e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6cda24dbc102453d32ca0750609ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed2ace67a8478a40adcc140561bed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188c48a8dc55aa6f791ef7fc7cd9c454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39935262d782e1271fcf01f46683ed4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c1366ccb93bddc102c34b6a6905e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27a3262bbb1cbb8165197839036d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1929a31b8bfc249a135fae0e5d1f068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29db885a50f87264db8967ae9c57289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918137030b264222661ec1762a31d18a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a47e1533e16039aa048c015a11786611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13788ffb8d49c48af01a6e5f1f964012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47450cceda83a6749a74e3d588e51d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953ca4eef26b9fe0288556ba9cee8761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c4103a338fa6a3a8f279f1133433b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512850be14631376ac69980ee7d5c423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da2fb5ff1ee833a441fadb39197d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b495578e7ee07611dc4ad9d16cd8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbf47f7d482934041775e66f03d3d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2787c33defdc5de7bb72b468d1ed27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ce2159f6812435ee684b041abf3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ba7e7919102422aaeaac9d7690e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376088fb6ce49a1fb0517d3a949183510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c97eefb5175a282a71641606e853911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449d387f99597badb037f76c4b49af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bd30f729daa6fb51c4a6f24834f613.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>