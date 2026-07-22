--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,194 +14,169 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка парчева 12 мм</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>21:06</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Лента парчевая золото (1,2см х 23м) 5-75638</t>
   </si>
   <si>
     <t>5-75638</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:1,2 см
 Матеріал:парча
 Вид пакування:Блок - 10 рулонов
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10шт.</t>
   </si>
   <si>
-    <t>Лента парчевая серебро (1,2см х 23м) 5-75645</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка парчова 12мм (21)</t>
   </si>
   <si>
     <t>5-57740</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:23 м
 Ширина:12 мм
 Матеріал:парча
 Вид пакування:Блок - 10 рулонов
 </t>
   </si>
   <si>
-    <t>Стрічка парчова 12мм (28)</t>
-[...4 lines deleted...]
-  <si>
     <t>Стрічка парчова 12мм (39)</t>
   </si>
   <si>
     <t>5-57856</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (40)</t>
   </si>
   <si>
     <t>5-57870</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (54)</t>
   </si>
   <si>
     <t>5-57887</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (70)</t>
   </si>
   <si>
     <t>5-57917</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (128)</t>
   </si>
   <si>
     <t>5-57979</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (10)</t>
   </si>
   <si>
     <t>5-57719</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (69)</t>
   </si>
   <si>
     <t>5-57900</t>
-  </si>
-[...11 lines deleted...]
-</t>
   </si>
   <si>
     <t>Стрічка парчова 12мм (89)</t>
   </si>
   <si>
     <t>5-57931</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -282,51 +257,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953ca4eef26b9fe0288556ba9cee8761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c4103a338fa6a3a8f279f1133433b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512850be14631376ac69980ee7d5c423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da2fb5ff1ee833a441fadb39197d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b495578e7ee07611dc4ad9d16cd8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbf47f7d482934041775e66f03d3d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2787c33defdc5de7bb72b468d1ed27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ce2159f6812435ee684b041abf3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ba7e7919102422aaeaac9d7690e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376088fb6ce49a1fb0517d3a949183510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c97eefb5175a282a71641606e853911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449d387f99597badb037f76c4b49af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bd30f729daa6fb51c4a6f24834f613.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398f1395be5d7d4fe9b675739f4e19f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493884c6682ba10b63ee4fbccb96e5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c195fd239eb9eb5dd4c72650e249793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74325ab89337853be534886bc6de37fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d4b1ac00be8230542f91521cd456c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c088b92853839a4499a6dd5a3bf256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c4835b7c6c9b1d2d64ab8ed081847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f89b991e452f0fac73e757215275c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabef0a4ee86b0d4de4d26c8fba67309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8836895f6a1e71e6a33882b7f4d01a10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -574,140 +549,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -974,54 +859,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/lenta-parchovaya-12-mm/371/?utm_source=price&amp;utm_campaign=price_lenta-parchovaya-12-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M19" sqref="M19"/>
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1144,364 +1029,283 @@
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>175</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000075645</v>
+        <v>5000000057740</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
         <v>175</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="8">
+        <v>5000000057856</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
         <v>175</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000057849</v>
+        <v>5000000057870</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
         <v>175</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000057856</v>
+        <v>5000000057887</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
         <v>175</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000057870</v>
+        <v>5000000057917</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
         <v>175</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>5000000057887</v>
+        <v>5000000057979</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
         <v>175</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000057917</v>
+        <v>5000000057719</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
         <v>175</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="8">
-        <v>5000000057979</v>
+        <v>5000000057900</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>175</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="8">
-        <v>5000000057719</v>
+        <v>5000000057931</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
         <v>175</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
-    </row>
-[...79 lines deleted...]
-      <c r="M19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>