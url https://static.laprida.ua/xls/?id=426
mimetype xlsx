--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрічка декоративна різна</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>21:06</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -284,51 +284,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39042f0dc7bd123b3440b0e3e03f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b1a15ac0302a7782facea012f590f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cf3a2c52296f3984e59f9d1c3f0d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad401e151d607cfb2f87055704273eb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c12f443bcd4cf3c48d51e39d36f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f77eabd02d6cb1048cb1d903308306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d5a54f7c369b9b2ee7759497f57ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d887eb798f26a5c3331550fbcfa06f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d144c04593146bb689bb009f4886d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca2243227c22d631de44071ed4187010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bc19e85c85f500a7dc3d74facd6c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceed69d90001591892ae26501c69e8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b4cfe4d85a1148033b5b198552bfa13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe942dc55ee52878a257d832e055a7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5ccb7cd983258cfb46c1e29a7d922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cf8a204635fd24913eaec0da3e5293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a54a6cda3bd17c06c1a7f1eec289424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243f4255cf07ac5dcc292f4b80ace15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4569a4c89edea11d60822f9c3ae746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f17809e00e679c753d31eee4066007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5a5c3ea308dee01331d3725b07ddb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a629092d651479687052de8ac29bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8be6baee5edbc846b2e2d8a3e242510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166631edd92628cb42d81e3e8ae3d9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f924b7c8f68c81e02851c97e1865012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42059c1298b8d30c93e687a4799fcf813.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>