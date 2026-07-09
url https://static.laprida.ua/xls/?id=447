--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Затискачі для комірців та кардиганів</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>09:48</t>
+    <t>01:29</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -246,51 +246,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1240f5f9b5fa7c5ed7d647f9b3f354a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47001934ecacb6d46313554ff52d4ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635bb0dbf1c0501a723caaa729f367e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e5ebe9acf56fe8ad3a74377537a214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f86dd80f7376bbe5726fb81ecdd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888893db4ffebb3b30bdbd998cbc5c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30813bdab57334241ccf4553039b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9374e766e84b651bad541eb2623b298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b42f41acaff335ec1d337ba94cce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038517229f2158596947be6ba347af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839e29b940f06722b148beae72af41d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625851f6aed6e58caa31e66f02d7fdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6469495894e801d146b6b561478f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd07c4edad98e73599e86c311542614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f548a2b8b4aa8412bddec63b949815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f262d9c81df2b6f7526290870212e16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef9a6475d26bdba0a2450ed86a12f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0430b5c44271db9bcfce19bff55ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ce7ad1c025935aae7a6a2dc73f3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423533ecdbc8d98a7d015496090ab954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c849b2e34bd70bf1e7c74b8065e1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28b7f65cf9845114120bee630496d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871b901741cd6994c5f40b728fca777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e88e394847137f5d9b86d30c420ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cbda36473eecdc1120721462afa2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae060d742c54abc740956b1d999cd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f8088426b7def31a377873b63ede11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dbcb4b02f2f36c7c52cdb6a6d349312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ded83b39814a7babbf05104a133c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb52c4ef9c242a28d03a9f034eb9e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e0c6b72c384a4564f1e81d353a28515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f5ec19deeffe8ef1da64b89e0ebe16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>