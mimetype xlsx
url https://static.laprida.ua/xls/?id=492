--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -14,131 +14,169 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Канекалон</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:56</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Канекалон (B1) 1-189117</t>
-[...2 lines deleted...]
-    <t>1-189117</t>
+    <t>Накладні пасма 1-207002</t>
+  </si>
+  <si>
+    <t>1-207002</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Пасма жовто-блакитні 1-201819</t>
+  </si>
+  <si>
+    <t>1-201819</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:Пряди
+Довжина:50 см
+</t>
+  </si>
+  <si>
+    <t>Пасма ЗІЗІ на гумці (35см) 1-191219</t>
+  </si>
+  <si>
+    <t>1-191219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:Пряди ЗИЗИ микс
+Довжина:45 см
+Матеріал:синтетичне моноволокно
+</t>
+  </si>
+  <si>
+    <t>Канекалон (B33) 1-189360</t>
+  </si>
+  <si>
+    <t>1-189360</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:двухцветное омбре
 Довжина:60 см
 Матеріал:синтетичне моноволокно
 Вага:100 г
 </t>
   </si>
   <si>
+    <t>Продається упаковками. В упаковці: 1шт.</t>
+  </si>
+  <si>
+    <t>Пасма ЗІЗІ на резинці мікс 1-201826</t>
+  </si>
+  <si>
+    <t>1-201826</t>
+  </si>
+  <si>
+    <t>Канекалон (B2) 1-189124</t>
+  </si>
+  <si>
+    <t>1-189124</t>
+  </si>
+  <si>
+    <t>Канекалон (B3) 1-189131</t>
+  </si>
+  <si>
+    <t>1-189131</t>
+  </si>
+  <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Канекалон (B2) 1-189124</t>
-[...13 lines deleted...]
-  <si>
     <t>Канекалон (B6) 1-197747</t>
   </si>
   <si>
     <t>1-197747</t>
   </si>
   <si>
     <t>Канекалон (B12) 1-189193</t>
   </si>
   <si>
     <t>1-189193</t>
   </si>
   <si>
     <t>Канекалон (B13) 1-189209</t>
   </si>
   <si>
     <t>1-189209</t>
   </si>
   <si>
     <t>Канекалон (B15) 1-189216</t>
   </si>
   <si>
     <t>1-189216</t>
   </si>
   <si>
     <t>Канекалон (B17) 1-189230</t>
@@ -173,238 +211,175 @@
   <si>
     <t>Канекалон (B32) 1-189353</t>
   </si>
   <si>
     <t>1-189353</t>
   </si>
   <si>
     <t>Канекалон (B34) 1-189377</t>
   </si>
   <si>
     <t>1-189377</t>
   </si>
   <si>
     <t>Канекалон (B49) 1-189476(1-198430)</t>
   </si>
   <si>
     <t>1-189476</t>
   </si>
   <si>
     <t>Канекалон (B50) 1-189483(1-198447)</t>
   </si>
   <si>
     <t>1-189483</t>
   </si>
   <si>
-    <t>Канекалон (B51) 1-198454</t>
-[...4 lines deleted...]
-  <si>
     <t>Канекалон (B56) 1-198485</t>
   </si>
   <si>
     <t>1-198485</t>
   </si>
   <si>
     <t>Канекалон (B16) 1-189223</t>
   </si>
   <si>
     <t>1-189223</t>
   </si>
   <si>
     <t>Канекалон (B22) 1-189261</t>
   </si>
   <si>
     <t>1-189261</t>
   </si>
   <si>
     <t>Канекалон (B11) 1-189186</t>
   </si>
   <si>
     <t>1-189186</t>
   </si>
   <si>
-    <t>Пасма ЗІЗІ на резинці мікс 1-201826</t>
-[...17 lines deleted...]
-    <t>1-198287</t>
+    <t>Канекалон (A10) 1-188936</t>
+  </si>
+  <si>
+    <t>1-188936</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:однотонный
 Довжина:60 см
 Матеріал:синтетичне моноволокно
 Вага:100 г
 </t>
   </si>
   <si>
+    <t>Канекалон (A1) 1-198287</t>
+  </si>
+  <si>
+    <t>1-198287</t>
+  </si>
+  <si>
     <t>Канекалон (A2) 1-188851</t>
   </si>
   <si>
     <t>1-188851</t>
   </si>
   <si>
     <t>Канекалон (A3) 1-188868</t>
   </si>
   <si>
     <t>1-188868</t>
   </si>
   <si>
     <t>Канекалон (A5) 1-188882</t>
   </si>
   <si>
     <t>1-188882</t>
-  </si>
-[...11 lines deleted...]
-</t>
   </si>
   <si>
     <t>Канекалон (A22) 1-189025</t>
   </si>
   <si>
     <t>1-189025</t>
   </si>
   <si>
     <t>Канекалон (A25) 1-189049</t>
   </si>
   <si>
     <t>1-189049</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:однотонный
 Довжина:60 см
 Вага:100 г
 </t>
   </si>
   <si>
     <t>Канекалон (A26) 1-189056(1-198294)</t>
   </si>
   <si>
     <t>1-189056</t>
   </si>
   <si>
-    <t>Канекалон (A27) 1-189063</t>
-[...4 lines deleted...]
-  <si>
     <t>Канекалон (A28) 1-198300</t>
   </si>
   <si>
     <t>1-198300</t>
   </si>
   <si>
     <t>Канекалон (A29) 1-189070</t>
   </si>
   <si>
     <t>1-189070</t>
   </si>
   <si>
     <t>Канекалон (A33) 1-197662</t>
   </si>
   <si>
     <t>1-197662</t>
   </si>
   <si>
     <t>Канекалон (A34) 1-198317</t>
   </si>
   <si>
     <t>1-198317</t>
   </si>
   <si>
     <t>Канекалон (A38) 1-189331</t>
   </si>
   <si>
     <t>1-189331</t>
   </si>
   <si>
     <t>Канекалон (A40) 1-197709</t>
   </si>
   <si>
     <t>1-197709</t>
   </si>
   <si>
     <t>Канекалон (A41) 1-198348</t>
   </si>
   <si>
     <t>1-198348</t>
-  </si>
-[...27 lines deleted...]
-    <t>1-189360</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -479,51 +454,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c73aa0351e312c2f60bf91aca517c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e743b20999eae5ddd0c1ff1588102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a89eeb1b5da2866c94e5d01ac25f0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505428b9f46d596c7b468294ce0a514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172a2d27a8b9e314537cea92756bdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259120bee401d6183f03a392438aa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd87ec449c2035c977e54729605157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf244c2a15a3cafbdb3be2fdb9a80588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b930b7e875513ea35dee221bc76a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de69e72f513cb927f377afb0966ee010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3138a40830437bd56c10c020912311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1031e402117b7b0c7d9163683895c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0943e5346375e39c839a6de61b89613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69533bf862b12acb82f8de061aa70314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8fe612de4291b5a09e654937b52b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870439a4ab326481d0d4fc531074dbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da097bbd39dfc6b43ba9c4d79a361e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae267f21d895ccf3a1c61f8d7b6dc93118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f11d6eef706e586e7c862bcc148f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac48727244ccc97f991ee1f09749fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24659d917b73c237a9b2daed0eba5d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7f0de60bc339ce9d175900b43b41b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84042d1a06a86f43b9204018a85dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebd3780927a21f658d704daea1a7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28615699096b335a51b8b21a4919f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acf6fb9ffb132856f122f1de92a7df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c941848b7c84bcaed2a31b2ca96e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaae0f0cc5788fde30bc946b37562ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad566abbfa1aa988515eac48868bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5096531c18250a9969cde413617230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9c5149f2df5c1811e001d13abf8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419cf37f01934156e56b3c73c41765732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae96de2cae68e99bb9297dc7b02bc9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e1b12a2dd34d30c162745ce26eea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ffeabacc045d6d1648f19fbe3d37335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecafd273491fcd58fc1116f91923b3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085eff2a7446169ef650af9c1063b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383237e2a58770c94681cf2ca220bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b467a5c10ee567081df76b52b66eaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65b8f989ddab55ce6f9f1ad48f35e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632ab6f99e6b414ee4ad4e028b24b6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2381a947d802aa96967787105bfb25242.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf4ade7c416a260646c9a89fe89a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df042bc421e9540def599c5d7a49e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d9f129beda95cc9e1687df1d5926f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e60486ff19f0a408a3868728b5864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8edd2b3ec2052eaee14e757a978c465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754869f5244089e7bb71a6d2e6e5a9f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dec83f2a7a847b60409a78936b89a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd824de610b29ce647ba198eb4f591508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd985c1147e59e02883372fa30a7f0869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10173af9194c31a1ea489f098b90431b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69b354e2d931dea65741b84deef2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c3a55b133cde3c5b419ec2c352d0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0c92c33f7e35745836ac6523991713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b07b2d71c5a80ee7a8bcf2fb4bee2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a059758f3d8bb664e655881d7590d9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a085f70cb003ff7e9c3726982516a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2514db3cb503e0546a7afa068c50f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e0d8f7104089f49f5514f1c35ee7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699502733afac4538c4aeb1a40af11a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f5cae9ba2b64ed81185c9e243cfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641dcc32e28e1979c35c97bec010ee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3b7d361b8f4993ff709682eac43422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e2b7ad72fac6056459143320e06423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd3f9fec9c9cbd0bd4122f16e6143f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44a49a1da874c06f2e83151a33e4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc3a3c02e72881f343980e763e351226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0b616e111942adcf92c1368c66e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad72be5c7feed6cf469bd03014c6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f334b38b2f7f588493c114fc1de029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e043079e21b564512d53688456efcd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd38e426eed55cb0573a6850ae17931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d4321f9b5fbeb4c8703d9b0ef20332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f3bf3cdfca4ac0003c2232273b6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814ee1c8305bc0833fd74ba9b3b2e3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a54b9e416945e28877e8addfab173635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b57965f0c360a4c7877031357ee836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc1c05b7f7eb6704e4c05794f868537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ae10fde2077ac730101f96279fb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a23a53cdccf0e43c8f6f9f568c1239.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1641,140 +1616,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2041,54 +1926,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/kanekalon/492/?utm_source=price&amp;utm_campaign=price_kanekalon" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M48" sqref="M48"/>
+      <selection activeCell="M45" sqref="M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2184,1172 +2069,1091 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000189117</v>
-[...1 lines deleted...]
-      <c r="E7" s="7" t="s">
+        <v>1000000207002</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="6">
-        <v>73</v>
+        <v>154.8</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="D8" s="8">
+        <v>1000000201819</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="8">
-[...2 lines deleted...]
-      <c r="E8" s="7" t="s">
+      <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F8" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="6">
-        <v>73</v>
+        <v>117.6</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="D9" s="8">
+        <v>1000000191219</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="8">
-[...2 lines deleted...]
-      <c r="E9" s="7" t="s">
+      <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F9" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="6">
-        <v>73</v>
+        <v>150</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000197747</v>
+        <v>1000000189360</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G10" s="6">
         <v>73</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000189193</v>
+        <v>1000000201826</v>
       </c>
       <c r="E11" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="6">
-        <v>73</v>
+        <v>177.6</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000189209</v>
+        <v>1000000189124</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G12" s="6">
         <v>73</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000189216</v>
+        <v>1000000189131</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G13" s="6">
         <v>73</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000189230</v>
+        <v>1000000197747</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G14" s="6">
         <v>73</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="8">
+        <v>1000000189193</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="9" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G15" s="6">
         <v>73</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000189254</v>
+        <v>1000000189209</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G16" s="6">
         <v>73</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000189285</v>
+        <v>1000000189216</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G17" s="6">
         <v>73</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000189346</v>
+        <v>1000000189230</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G18" s="6">
         <v>73</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000189353</v>
+        <v>1000000189247</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G19" s="6">
         <v>73</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000189377</v>
+        <v>1000000189254</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G20" s="6">
         <v>73</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000189476</v>
+        <v>1000000189285</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G21" s="6">
         <v>73</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000189483</v>
+        <v>1000000189346</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G22" s="6">
         <v>73</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000198454</v>
+        <v>1000000189353</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G23" s="6">
         <v>73</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000198485</v>
+        <v>1000000189377</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G24" s="6">
         <v>73</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000189223</v>
+        <v>1000000189476</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G25" s="6">
         <v>73</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000189261</v>
+        <v>1000000189483</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G26" s="6">
         <v>73</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000189186</v>
+        <v>1000000198485</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G27" s="6">
         <v>73</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000201826</v>
+        <v>1000000189223</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="G28" s="6">
-        <v>177.6</v>
+        <v>73</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000198287</v>
+        <v>1000000189261</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G29" s="6">
-        <v>63.5</v>
+        <v>73</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000188851</v>
+        <v>1000000189186</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G30" s="6">
-        <v>63.5</v>
+        <v>73</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000188868</v>
+        <v>1000000188936</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G31" s="6">
         <v>63.5</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" s="8">
+        <v>1000000198287</v>
+      </c>
+      <c r="E32" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G32" s="6">
         <v>63.5</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000188967</v>
+        <v>1000000188851</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G33" s="6">
         <v>63.5</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="8">
-        <v>1000000189025</v>
+        <v>1000000188868</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G34" s="6">
         <v>63.5</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="8">
-        <v>1000000189049</v>
+        <v>1000000188882</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G35" s="6">
         <v>63.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>1000000189056</v>
+        <v>1000000189025</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G36" s="6">
         <v>63.5</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="6" t="s">
+      <c r="D37" s="8">
+        <v>1000000189049</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="D37" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F37" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G37" s="6">
         <v>63.5</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000198300</v>
+        <v>1000000189056</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G38" s="6">
         <v>63.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000189070</v>
+        <v>1000000198300</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G39" s="6">
         <v>63.5</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000197662</v>
+        <v>1000000189070</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G40" s="6">
         <v>63.5</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000198317</v>
+        <v>1000000197662</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G41" s="6">
         <v>63.5</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000189331</v>
+        <v>1000000198317</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G42" s="6">
         <v>63.5</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000197709</v>
+        <v>1000000189331</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G43" s="6">
         <v>63.5</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000198348</v>
+        <v>1000000197709</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G44" s="6">
         <v>63.5</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000207002</v>
-[...1 lines deleted...]
-      <c r="E45" s="7"/>
+        <v>1000000198348</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>72</v>
+      </c>
       <c r="F45" s="9" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="G45" s="6">
-        <v>154.8</v>
+        <v>63.5</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
-    </row>
-[...79 lines deleted...]
-      <c r="M48" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>