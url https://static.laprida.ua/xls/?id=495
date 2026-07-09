--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Прикраса на шию</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>08:37</t>
+    <t>01:28</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -255,51 +255,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8fd158e52a53169d73bd743e727b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0615e53ccc388592a53b6dd3fb0bd9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0ba57636b1611496d2e5e87930bca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711682d9773d66a3fd2bc899cf54f004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948384c66b0b6bba27b2234de7cd3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87f0b642d25ce30c161c35827b56c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c914dd2fa020eda447c16dab331de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d227c71f807ff767bd7e1785740ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134252c4898f84243290b51436f006c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39bb161ee69b1dbcfa515eb0f9210910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf6077e07d44dba5ca307b1de705f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb3a2e722ad5db153a937e89fe21412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad553a99d5addef14f56b70d9339813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccafc2374cabd442a0c476537299d214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ccacc4632d15aae150c51bb74aca21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc521ae3a890f7cde6a6e33e1403b2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455bc095a4cf46c38eafa7016e3b9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6413f90f4c7b730c491cd6ae753d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9973df2184be23461c16df7bf2985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74298d845262d9729b0e020627b4c7416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bbfa01df74bdf3a41a9ffb833358b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb9d91b4fbfd1a23cc9dd49be3b9618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861967e0a9ecd506a772c9ed5311489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e1b92bb6c2375d1c8b0afbafe20710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085664fdad49e3f2c3a7113eee4e611711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b0a8bf8413d8136d8860488ab078212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c895b8b00fc170cfa9dddb1c45e7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933adbd05607c050e76aa0f210b2d7214.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>