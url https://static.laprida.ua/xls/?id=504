--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Аксесуари для флористів</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:10</t>
+    <t>19:53</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -238,51 +238,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8d17b085cf1d56f011a0679b96391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a73cca1e891409a984dcf7602dca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb868242ea8145d3638eca854160273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3e92ddf9067a984604e9653364bf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871b9b42eaf42d9f7ec11d3ced083f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8409f946275681e820e10226b9713576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fc698f42de71330e86c5d097121b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc53602199f4180d622835166f2e408.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7dad25ebb4d670753c766751ed4be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a9bafc829b02f855c3041dc96c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a4d6088c9b6a6f839ca3c62430be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3621c78628fc018d98dbef57c108e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a54ff59e2bd37a9c5d175753b8c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e4b6c5cd892d73e12b6cd28becb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7ea32aee64dd464195c5833b12397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5068ae7e2c34b34840d81dc4c4db578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>