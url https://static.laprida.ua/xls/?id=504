--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -14,156 +14,534 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Аксесуари для флористів</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:53</t>
+    <t>07:32</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Набір кашпо 5-91942</t>
+  </si>
+  <si>
+    <t>5-91942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:19*15cm; 23*20cm; 27*25cm
+Категорія товару:Кашпо
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91881</t>
+  </si>
+  <si>
+    <t>5-91881</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 2шт.</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91874</t>
+  </si>
+  <si>
+    <t>5-91874</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91867</t>
+  </si>
+  <si>
+    <t>5-91867</t>
+  </si>
+  <si>
+    <t>Аквабокс (коробка-ваза) (17*18см) 5-91850</t>
+  </si>
+  <si>
+    <t>5-91850</t>
+  </si>
+  <si>
+    <t>Тримач скріпка для листівок та букетів 5-92116</t>
+  </si>
+  <si>
+    <t>5-92116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Категорія товару:Держатель скрепка
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 25шт.</t>
+  </si>
+  <si>
+    <t>Тримач скріпка для листівок та букетів 5-92123</t>
+  </si>
+  <si>
+    <t>5-92123</t>
+  </si>
+  <si>
+    <t>Тримач скріпка для листівок та букетів 5-92130</t>
+  </si>
+  <si>
+    <t>5-92130</t>
+  </si>
+  <si>
+    <t>Орхидейная колба с держателем 251-22967</t>
+  </si>
+  <si>
+    <t>251-22967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Категорія товару:Орхидейная колба
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 100шт.</t>
+  </si>
+  <si>
+    <t>Анкор стрічка (0,6см * 50м) 5-92093</t>
+  </si>
+  <si>
+    <t>5-92093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:50 м
+Ширина:0,6 см
+Категорія товару:анкор, тейп-лента
+</t>
+  </si>
+  <si>
+    <t>Анкор стрічка (1,2см * 50м) 5-92109</t>
+  </si>
+  <si>
+    <t>5-92109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:50 м
+Ширина:1,2 см
+Категорія товару:анкор, тейп-лента
+</t>
+  </si>
+  <si>
+    <t>Ваза-тримач (12*24*14см) 5-92727</t>
+  </si>
+  <si>
+    <t>5-92727</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:12*24*14см
+Категорія товару:Ваза-держатель
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10шт.</t>
+  </si>
+  <si>
+    <t>Ваза-тримач (12*24*14см) 5-92734</t>
+  </si>
+  <si>
+    <t>5-92734</t>
+  </si>
+  <si>
+    <t>Ваза-тримач (12*24*14см) 5-92741</t>
+  </si>
+  <si>
+    <t>5-92741</t>
+  </si>
+  <si>
+    <t>Основа пластикова для букетів (17*25*13см) 5-92758</t>
+  </si>
+  <si>
+    <t>5-92758</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:17*25*13см
+Категорія товару:Ваза-держатель
+</t>
+  </si>
+  <si>
+    <t>Основа пластикова для букетів (21*31*16см) 5-92765</t>
+  </si>
+  <si>
+    <t>5-92765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:21*31*16см
+Категорія товару:Ваза-держатель
+</t>
+  </si>
+  <si>
+    <t>Ніж флористичний універсальний (36*6см) 5-92246</t>
+  </si>
+  <si>
+    <t>5-92246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:36*6см
+Категорія товару:ножи, ножницы
+</t>
+  </si>
+  <si>
+    <t>Ніж флористичний універсальний (36*6см) 5-92253</t>
+  </si>
+  <si>
+    <t>5-92253</t>
+  </si>
+  <si>
+    <t>Ніж флористичний універсальний (36*6см) 5-92260</t>
+  </si>
+  <si>
+    <t>5-92260</t>
+  </si>
+  <si>
+    <t>Ніж флористичний універсальний (36*6см) 5-92277</t>
+  </si>
+  <si>
+    <t>5-92277</t>
+  </si>
+  <si>
+    <t>Ножиці флористичні (17*10см) 5-92161</t>
+  </si>
+  <si>
+    <t>5-92161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:17*10см
+Категорія товару:ножи, ножницы
+</t>
+  </si>
+  <si>
+    <t>Ножиці флористичні (17*10см) 5-92178</t>
+  </si>
+  <si>
+    <t>5-92178</t>
+  </si>
+  <si>
+    <t>Ножиці флористичні (17*10см) 5-92192</t>
+  </si>
+  <si>
+    <t>5-92192</t>
+  </si>
+  <si>
+    <t>Ножиці флористичні (17*10см) 5-92208</t>
+  </si>
+  <si>
+    <t>5-92208</t>
+  </si>
+  <si>
+    <t>Ножиці флористичні (17*10см) 5-92239</t>
+  </si>
+  <si>
+    <t>5-92239</t>
+  </si>
+  <si>
+    <t>Очищувач стебел (9*11,5см) 5-92284</t>
+  </si>
+  <si>
+    <t>5-92284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір:9*11,5см
+Категорія товару:Очиститель стеблей
+</t>
+  </si>
+  <si>
+    <t>Очищувач стебел (9*11,5см) 5-92291</t>
+  </si>
+  <si>
+    <t>5-92291</t>
+  </si>
+  <si>
+    <t>Очищувач стебел (9*11,5см) 5-92307</t>
+  </si>
+  <si>
+    <t>5-92307</t>
+  </si>
+  <si>
+    <t>Дріт флористичний у паперовій обмотці (#1) (200м) 5-92314</t>
+  </si>
+  <si>
+    <t>5-92314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:200 м
+Категорія товару:Проволока флористическая
+</t>
+  </si>
+  <si>
+    <t>Дріт флористичний у паперовій обмотці (#2) (200м) 5-92321</t>
+  </si>
+  <si>
+    <t>5-92321</t>
+  </si>
+  <si>
+    <t>Дріт флористичний у паперовій обмотці (#3) (200м) 5-92338</t>
+  </si>
+  <si>
+    <t>5-92338</t>
+  </si>
+  <si>
+    <t>Дріт флористичний у паперовій обмотці (#4) (200м) 5-92345</t>
+  </si>
+  <si>
+    <t>5-92345</t>
+  </si>
+  <si>
+    <t>Топпер для карток у букет (2*30см) 5-91973</t>
+  </si>
+  <si>
+    <t>5-91973</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:30 см
+Ширина:2 см
+Категорія товару:Топпер
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20шт.</t>
+  </si>
+  <si>
+    <t>Топпер для карток у букет (2*30см) 5-91980</t>
+  </si>
+  <si>
+    <t>5-91980</t>
+  </si>
+  <si>
+    <t>Топпер для карток у букет (2*30см) 5-92147</t>
+  </si>
+  <si>
+    <t>5-92147</t>
+  </si>
+  <si>
+    <t>Топпер для карток у букет (2*30см) 5-92154</t>
+  </si>
+  <si>
+    <t>5-92154</t>
+  </si>
+  <si>
+    <t>Топпер для карток у букет (3*34см) 5-91959</t>
+  </si>
+  <si>
+    <t>5-91959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:34 см
+Ширина:3 см
+Категорія товару:Топпер
+</t>
+  </si>
+  <si>
+    <t>Топпер для карток у букет (3*34см) 5-91966</t>
+  </si>
+  <si>
+    <t>5-91966</t>
+  </si>
+  <si>
+    <t>Декоративна прикраса  5-86597</t>
+  </si>
+  <si>
+    <t>5-86597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Категорія товару:Топпер
+</t>
+  </si>
+  <si>
+    <t>Декоративна прикраса  5-86603</t>
+  </si>
+  <si>
+    <t>5-86603</t>
+  </si>
+  <si>
+    <t>Декоративне прикраса  5-86610</t>
+  </si>
+  <si>
+    <t>5-86610</t>
+  </si>
+  <si>
     <t>Тейп-стрічка (5-56125)</t>
   </si>
   <si>
     <t>5-56125</t>
   </si>
   <si>
-    <t xml:space="preserve">Тип товару:тейп-лента
+    <t xml:space="preserve">Довжина:27 м
+Ширина:12 мм
+Категорія товару:анкор, тейп-лента
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
+    <t>Двосторонній скотч білий 9 мм</t>
+  </si>
+  <si>
+    <t>5-8476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:≈11 м
+Ширина:9 мм
+Категорія товару:анкор, тейп-лента
+</t>
+  </si>
+  <si>
     <t>Тейп-стрічка (5-86214)</t>
   </si>
   <si>
     <t>5-86214</t>
   </si>
   <si>
+    <t xml:space="preserve">Категорія товару:анкор, тейп-лента
+</t>
+  </si>
+  <si>
     <t>Тейп-стрічка (5-86238)</t>
   </si>
   <si>
     <t>5-86238</t>
   </si>
   <si>
     <t>Тейп-стрічка (5-86221)</t>
   </si>
   <si>
     <t>5-86221</t>
   </si>
   <si>
     <t>Декоративна прикраса для букетів 23см 5-88874</t>
   </si>
   <si>
     <t>5-88874</t>
   </si>
   <si>
+    <t xml:space="preserve">Довжина:23 см
+Категорія товару:Топпер
+</t>
+  </si>
+  <si>
     <t>Продається упаковками. В упаковці: 80шт.</t>
   </si>
   <si>
     <t>Декоративна прикраса для букетів 25см 5-88898</t>
   </si>
   <si>
     <t>5-88898</t>
   </si>
   <si>
+    <t xml:space="preserve">Довжина:25 см
+Категорія товару:Топпер
+</t>
+  </si>
+  <si>
     <t>Декоративна прикраса для букетів 30см 5-88881</t>
   </si>
   <si>
     <t>5-88881</t>
   </si>
   <si>
+    <t xml:space="preserve">Довжина:30 см
+Категорія товару:Топпер
+</t>
+  </si>
+  <si>
     <t>Декоративна прикраса для букетів 34см 5-88867</t>
   </si>
   <si>
     <t>5-88867</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:34 см
+Категорія товару:Топпер
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -238,51 +616,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7dad25ebb4d670753c766751ed4be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a9bafc829b02f855c3041dc96c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a4d6088c9b6a6f839ca3c62430be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3621c78628fc018d98dbef57c108e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a54ff59e2bd37a9c5d175753b8c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e4b6c5cd892d73e12b6cd28becb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7ea32aee64dd464195c5833b12397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5068ae7e2c34b34840d81dc4c4db578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f86f685078b40ad646d8ce4eb4cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a01c16752f2f6a361bb3ba732b3bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab88b198db3a7916a54d294ad020d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a623deb29b392280ec26328d293ad64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1f03a1e2b77fbf3ab064737f37c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3867185da59e814095d53b6df357a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef140bd6aa07825dfde98705395b47a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca8caabed595008689187c564724f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d9f52a6c65826e2d7b1574bfd0f1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ff832e1c4252210b92716d59e82610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10cb5425f0da0b409daef1b5d20afa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80de6edad63c998a6df87717bb64e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38377126ff4d37d6bbf411b5308ccbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7551f563b2b86b5ace510757f20440f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871748e79935834350cfdefe2ef0f8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c45bb438a2c679fcfb65f086fd468816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd09c40433a48b9535cf46704450a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4bf11d682eba49fde643ecdf2f3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f6dc944e1eccd98d7969d5b033f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b0bde1f1bead1aed6098c729724520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786e10ae72f109a848c37739a68ad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93748cbb410725850c580235fbd1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695edb84ac38c5e6f8acf28c11d30a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe61b739b1e995293b25432d1941624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b781a5255ffc3f61bf355771d53704825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240710eb5a403d39a44fbcff3c971826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5573acf1ef0b7841df48350cb8c4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8430dfb7bf58d23161372766dce6feb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46340e70cf3fbafdccd925e92242a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496e8cad22322b7427c2d037fde313630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92769abe86627da4755f086665b0399031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608eea6634cedc9a5bde90e7af8578b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3f502683509d1a615357f5cca69833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b168df68baf7243a35ef07e32a5e0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f28c7e9ea5fe009b4eb302e49387a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6517411c26f3e11c667fa090c158a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94645e8e23e315f6fef7c76abd7d018a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d65cc790ade440111d2ab7c31b03638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e69a78b9c129debec55a352f50af539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abb97c44bdc5bd38915277b2aac95840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96716f02a698919224fdfcee8799e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9d2e31fed3cadb5526d65d343426d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4980872ee6746236f862c4fbc99f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34697efb73d17b50421669e0597ced44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970c2e4abd30dce46520e73702f0fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377f4eba57b323fcd97a51d7b0fff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8d82c0b06bf1521f46563e0d815b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5a60f42951067b2258ae892de0db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc8633a4ffd7623a299e113899f2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4983c637a6419673e230ab73bed2ae50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -470,50 +848,1310 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -780,54 +2418,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/aksessuary-dlya-floristov/504/?utm_source=price&amp;utm_campaign=price_aksessuary-dlya-floristov" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M14"/>
+  <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M14" sqref="M14"/>
+      <selection activeCell="M56" sqref="M56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -923,242 +2561,1382 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>5000000056125</v>
+        <v>5000000091942</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>174</v>
+        <v>740</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>5000000086214</v>
+        <v>5000000091881</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G8" s="6">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>5000000086238</v>
+        <v>5000000091874</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G9" s="6">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>5000000086221</v>
+        <v>5000000091867</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G10" s="6">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>5000000088874</v>
+        <v>5000000091850</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G11" s="6">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>5000000088898</v>
-[...1 lines deleted...]
-      <c r="E12" s="7"/>
+        <v>5000000092116</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>31</v>
+      </c>
       <c r="F12" s="9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G12" s="6">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="8">
+        <v>5000000092123</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="F13" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D13" s="8">
-[...5 lines deleted...]
-      </c>
       <c r="G13" s="6">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14" s="8">
-        <v>5000000088867</v>
-[...1 lines deleted...]
-      <c r="E14" s="7"/>
+        <v>5000000092130</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>31</v>
+      </c>
       <c r="F14" s="9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G14" s="6">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
+    </row>
+    <row r="15" spans="1:13" customHeight="1" ht="71">
+      <c r="A15" s="6"/>
+      <c r="B15" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="8">
+        <v>2510000022967</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="6">
+        <v>250</v>
+      </c>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="5"/>
+    </row>
+    <row r="16" spans="1:13" customHeight="1" ht="71">
+      <c r="A16" s="6"/>
+      <c r="B16" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="8">
+        <v>5000000092093</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="6">
+        <v>79.5</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13" customHeight="1" ht="71">
+      <c r="A17" s="6"/>
+      <c r="B17" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="8">
+        <v>5000000092109</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="6">
+        <v>159.6</v>
+      </c>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" customHeight="1" ht="71">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5000000092727</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="6">
+        <v>298</v>
+      </c>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="71">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="8">
+        <v>5000000092734</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="6">
+        <v>298</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="71">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="8">
+        <v>5000000092741</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="6">
+        <v>298</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="8">
+        <v>5000000092758</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="6">
+        <v>410</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="71">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="8">
+        <v>5000000092765</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="6">
+        <v>520</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="5"/>
+    </row>
+    <row r="23" spans="1:13" customHeight="1" ht="71">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="8">
+        <v>5000000092246</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="6">
+        <v>136</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13" customHeight="1" ht="71">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" s="8">
+        <v>5000000092253</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="6">
+        <v>136</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="71">
+      <c r="A25" s="6"/>
+      <c r="B25" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="8">
+        <v>5000000092260</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="6">
+        <v>136</v>
+      </c>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13" customHeight="1" ht="71">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="8">
+        <v>5000000092277</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="6">
+        <v>136</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13" customHeight="1" ht="71">
+      <c r="A27" s="6"/>
+      <c r="B27" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="8">
+        <v>5000000092161</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="6">
+        <v>208</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="5"/>
+    </row>
+    <row r="28" spans="1:13" customHeight="1" ht="71">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="8">
+        <v>5000000092178</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="6">
+        <v>208</v>
+      </c>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="5"/>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="71">
+      <c r="A29" s="6"/>
+      <c r="B29" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" s="8">
+        <v>5000000092192</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="6">
+        <v>208</v>
+      </c>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="5"/>
+    </row>
+    <row r="30" spans="1:13" customHeight="1" ht="71">
+      <c r="A30" s="6"/>
+      <c r="B30" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D30" s="8">
+        <v>5000000092208</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="6">
+        <v>109</v>
+      </c>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="5"/>
+    </row>
+    <row r="31" spans="1:13" customHeight="1" ht="71">
+      <c r="A31" s="6"/>
+      <c r="B31" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" s="8">
+        <v>5000000092239</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="6">
+        <v>109</v>
+      </c>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="5"/>
+    </row>
+    <row r="32" spans="1:13" customHeight="1" ht="71">
+      <c r="A32" s="6"/>
+      <c r="B32" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="8">
+        <v>5000000092284</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="6">
+        <v>76.90000000000001</v>
+      </c>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="5"/>
+    </row>
+    <row r="33" spans="1:13" customHeight="1" ht="71">
+      <c r="A33" s="6"/>
+      <c r="B33" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="8">
+        <v>5000000092291</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="6">
+        <v>76.90000000000001</v>
+      </c>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="5"/>
+    </row>
+    <row r="34" spans="1:13" customHeight="1" ht="71">
+      <c r="A34" s="6"/>
+      <c r="B34" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="8">
+        <v>5000000092307</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="6">
+        <v>76.90000000000001</v>
+      </c>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="5"/>
+    </row>
+    <row r="35" spans="1:13" customHeight="1" ht="71">
+      <c r="A35" s="6"/>
+      <c r="B35" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="8">
+        <v>5000000092314</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="6">
+        <v>185</v>
+      </c>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="5"/>
+    </row>
+    <row r="36" spans="1:13" customHeight="1" ht="71">
+      <c r="A36" s="6"/>
+      <c r="B36" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D36" s="8">
+        <v>5000000092321</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="6">
+        <v>185</v>
+      </c>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="5"/>
+    </row>
+    <row r="37" spans="1:13" customHeight="1" ht="71">
+      <c r="A37" s="6"/>
+      <c r="B37" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D37" s="8">
+        <v>5000000092338</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="6">
+        <v>185</v>
+      </c>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="5"/>
+    </row>
+    <row r="38" spans="1:13" customHeight="1" ht="71">
+      <c r="A38" s="6"/>
+      <c r="B38" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" s="8">
+        <v>5000000092345</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="6">
+        <v>185</v>
+      </c>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="5"/>
+    </row>
+    <row r="39" spans="1:13" customHeight="1" ht="71">
+      <c r="A39" s="6"/>
+      <c r="B39" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="8">
+        <v>5000000091973</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="G39" s="6">
+        <v>42</v>
+      </c>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="5"/>
+    </row>
+    <row r="40" spans="1:13" customHeight="1" ht="71">
+      <c r="A40" s="6"/>
+      <c r="B40" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D40" s="8">
+        <v>5000000091980</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="G40" s="6">
+        <v>42</v>
+      </c>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="5"/>
+    </row>
+    <row r="41" spans="1:13" customHeight="1" ht="71">
+      <c r="A41" s="6"/>
+      <c r="B41" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D41" s="8">
+        <v>5000000092147</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="G41" s="6">
+        <v>42</v>
+      </c>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="5"/>
+    </row>
+    <row r="42" spans="1:13" customHeight="1" ht="71">
+      <c r="A42" s="6"/>
+      <c r="B42" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" s="8">
+        <v>5000000092154</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="G42" s="6">
+        <v>42</v>
+      </c>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="5"/>
+    </row>
+    <row r="43" spans="1:13" customHeight="1" ht="71">
+      <c r="A43" s="6"/>
+      <c r="B43" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D43" s="8">
+        <v>5000000091959</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G43" s="6">
+        <v>34</v>
+      </c>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="5"/>
+    </row>
+    <row r="44" spans="1:13" customHeight="1" ht="71">
+      <c r="A44" s="6"/>
+      <c r="B44" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D44" s="8">
+        <v>5000000091966</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G44" s="6">
+        <v>34</v>
+      </c>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="5"/>
+    </row>
+    <row r="45" spans="1:13" customHeight="1" ht="71">
+      <c r="A45" s="6"/>
+      <c r="B45" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" s="8">
+        <v>5000000086597</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="6">
+        <v>17.5</v>
+      </c>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="5"/>
+    </row>
+    <row r="46" spans="1:13" customHeight="1" ht="71">
+      <c r="A46" s="6"/>
+      <c r="B46" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" s="8">
+        <v>5000000086603</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="6">
+        <v>17.5</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="5"/>
+    </row>
+    <row r="47" spans="1:13" customHeight="1" ht="71">
+      <c r="A47" s="6"/>
+      <c r="B47" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" s="8">
+        <v>5000000086610</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="6">
+        <v>17.5</v>
+      </c>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="5"/>
+    </row>
+    <row r="48" spans="1:13" customHeight="1" ht="71">
+      <c r="A48" s="6"/>
+      <c r="B48" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="8">
+        <v>5000000056125</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="G48" s="6">
+        <v>174</v>
+      </c>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="5"/>
+    </row>
+    <row r="49" spans="1:13" customHeight="1" ht="71">
+      <c r="A49" s="6"/>
+      <c r="B49" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D49" s="8">
+        <v>5000000008476</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="G49" s="6">
+        <v>190</v>
+      </c>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="5"/>
+    </row>
+    <row r="50" spans="1:13" customHeight="1" ht="71">
+      <c r="A50" s="6"/>
+      <c r="B50" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" s="8">
+        <v>5000000086214</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="G50" s="6">
+        <v>174</v>
+      </c>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="5"/>
+    </row>
+    <row r="51" spans="1:13" customHeight="1" ht="71">
+      <c r="A51" s="6"/>
+      <c r="B51" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="8">
+        <v>5000000086238</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="G51" s="6">
+        <v>174</v>
+      </c>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="5"/>
+    </row>
+    <row r="52" spans="1:13" customHeight="1" ht="71">
+      <c r="A52" s="6"/>
+      <c r="B52" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" s="8">
+        <v>5000000086221</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="G52" s="6">
+        <v>174</v>
+      </c>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="5"/>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="71">
+      <c r="A53" s="6"/>
+      <c r="B53" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D53" s="8">
+        <v>5000000088874</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="G53" s="6">
+        <v>100</v>
+      </c>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="5"/>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="71">
+      <c r="A54" s="6"/>
+      <c r="B54" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5000000088898</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="G54" s="6">
+        <v>100</v>
+      </c>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="5"/>
+    </row>
+    <row r="55" spans="1:13" customHeight="1" ht="71">
+      <c r="A55" s="6"/>
+      <c r="B55" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D55" s="8">
+        <v>5000000088881</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="G55" s="6">
+        <v>140</v>
+      </c>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="5"/>
+    </row>
+    <row r="56" spans="1:13" customHeight="1" ht="71">
+      <c r="A56" s="6"/>
+      <c r="B56" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D56" s="8">
+        <v>5000000088867</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="G56" s="6">
+        <v>140</v>
+      </c>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>