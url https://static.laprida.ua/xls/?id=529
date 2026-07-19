--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,167 +14,313 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дзеркало настільне</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:53</t>
+    <t>17:38</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Дзеркало косметичне (18,5см) 1-218961</t>
+  </si>
+  <si>
+    <t>1-218961</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:зеркало-планшет
+Діаметр:18,5 см
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (18,5см) 1-218947</t>
+  </si>
+  <si>
+    <t>1-218947</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (15,5см) 1-218916</t>
+  </si>
+  <si>
+    <t>1-218916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:зеркало-планшет
+Діаметр:15,5 см
+</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (15,5см) 1-218923</t>
+  </si>
+  <si>
+    <t>1-218923</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (15,5см) 1-218930</t>
+  </si>
+  <si>
+    <t>1-218930</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (18,5см) 1-218954</t>
+  </si>
+  <si>
+    <t>1-218954</t>
+  </si>
+  <si>
+    <t>Зеркало настольное (22*12,5см) 251-229670</t>
+  </si>
+  <si>
+    <t>251-229670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+Діаметр:12,5 см
+Висота:22 см
+</t>
+  </si>
+  <si>
+    <t>Зеркало настольное (25*11см) 251-229687</t>
+  </si>
+  <si>
+    <t>251-229687</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+Діаметр:11 см
+Висота:25 см
+</t>
+  </si>
+  <si>
+    <t>Зеркало настольное (25*11см) 251-229694</t>
+  </si>
+  <si>
+    <t>251-229694</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ширина:11 см
+Тип виробу:настольные зеркала
+Висота:25 см
+</t>
+  </si>
+  <si>
+    <t>Зеркало настольное (21,5*12см) 251-229700</t>
+  </si>
+  <si>
+    <t>251-229700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ширина:12 см
+Тип виробу:настольные зеркала
+Висота:21,5 см
+</t>
+  </si>
+  <si>
+    <t>Зеркало настольное (20,5*12,5см) 251-229717</t>
+  </si>
+  <si>
+    <t>251-229717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ширина:12,5 см
+Тип виробу:настольные зеркала
+Висота:20,5 см
+</t>
+  </si>
+  <si>
+    <t>Дзеркало настільне (12,5*14,5см) 1-218879</t>
+  </si>
+  <si>
+    <t>1-218879</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+Діаметр:12,5 см
+Висота:14,5 см
+</t>
+  </si>
+  <si>
+    <t>Дзеркало настільне (15,5*16,8см) 1-218862</t>
+  </si>
+  <si>
+    <t>1-218862</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+Діаметр:15,5 см
+Висота:16,8 см
+</t>
+  </si>
+  <si>
     <t>Дзеркало настільне LED біле 1-217100</t>
   </si>
   <si>
     <t>1-217100</t>
   </si>
   <si>
-    <t>шт.</t>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+</t>
   </si>
   <si>
     <t>Дзеркало настільне LED рожеве 1-217094</t>
   </si>
   <si>
     <t>1-217094</t>
   </si>
   <si>
     <t>Дзеркало настільне (18см) 1-213218</t>
   </si>
   <si>
     <t>1-213218</t>
   </si>
   <si>
-    <t>Дзеркало настільне (15см) 1-213225</t>
-[...2 lines deleted...]
-    <t>1-213225</t>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+Висота:18 см
+</t>
   </si>
   <si>
     <t>Дзеркало настільне (13см) 1-213232</t>
   </si>
   <si>
     <t>1-213232</t>
   </si>
   <si>
+    <t xml:space="preserve">Тип виробу:настольные зеркала
+Висота:13 см
+</t>
+  </si>
+  <si>
+    <t>Дзеркало-планшет (16,5 * 23см) 1-214451</t>
+  </si>
+  <si>
+    <t>1-214451</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4шт.</t>
+  </si>
+  <si>
+    <t>Дзеркало-планшет блакитне (14*20,5см) 1-214260</t>
+  </si>
+  <si>
+    <t>1-214260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:20,5 см
+Ширина:14 см
+Тип виробу:зеркало-планшет
+</t>
+  </si>
+  <si>
     <t>Дзеркало-планшет чорне (11,5*16см) 1-214277</t>
   </si>
   <si>
     <t>1-214277</t>
   </si>
   <si>
-    <t>Дзеркало настільне LED 30,5см рожеве 1-208597</t>
-[...8 lines deleted...]
-:прямоугольная
+    <t xml:space="preserve">Довжина:16 см
+Ширина:11,5 см
+Тип виробу:зеркало-планшет
 </t>
   </si>
   <si>
     <t>Дзеркало настільне рожеве 1-182101</t>
   </si>
   <si>
     <t>1-182101</t>
   </si>
   <si>
     <t xml:space="preserve">Тип виробу:настольные зеркала
 :круглая
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>1-182118</t>
   </si>
   <si>
     <t>Дзеркало настільне бежеве 1-182125</t>
   </si>
   <si>
     <t>1-182125</t>
   </si>
   <si>
     <t>Дзеркало планшет (10,1х15,2см) 1-186543</t>
   </si>
   <si>
     <t>1-186543</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:15,2 см
 Ширина:10,1 см
 Тип виробу:зеркало-планшет
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6шт.</t>
   </si>
   <si>
     <t>Дзеркало настільне рожеве 1-185331</t>
   </si>
@@ -310,51 +456,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d756d77eb49315f94c921bfa79a471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a8f2f0933c94f1d3feefbbbd80bf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879ea1d45577cfdf6106bcfef378b5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556539ff4c9243792a8578b0e967ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3666025f7d6f2c0f0f234e51e7cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29065107c7bae364c708074b5498ef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75d9e6ed5ebe624be138e5e479ae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147047d61b95cbfb4d9fd79ad9c28828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa6738fe0922f974a82e53aef92599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef216afa405f469e0fad1a44e973610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40510db14ec809a05732558ecc9c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420280de609c155963ddb937b69f42db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b5600fb87535b5e72252cb98d83513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017418d9be255ad6b13be53127dc47c914.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1fac1be0985882a4e1dce94d0eee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41332d0b0bd7e5209356a9509f8a7c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623b1bb74020ad3caa73230f1fb5ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf166f9e8fe84e4b542fd07f0437864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307c39b4cd54ff321163276d42657d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd3d47e3a1449554acdfe403e5f1b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b1ea63e5136374e772757cbc79477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e30490df2367c22e0d7b8cce619d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb24278e7e45445a2ee3b9028e7ef79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd25c25e8303f61e198095ea4dc0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e53a0e2c981cd00334b76f8cb5443d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224c497f45fc1dc50e248b3c338f29d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7ff11f47323e90b3787487eb711a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ef68b8b25a252c64b9e7ce65b343014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5debc5db471f5da0a3c09f23317e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3099b452a91b34f2213329f276d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b67d3457baf528986b925a15741017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1fc43ef2a65232b23decf24cd5f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31f3aad408e34cc55d3f5005b046f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584f5277460c861a6ad3afb7fcf92520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646f53ffcb9aa78732dad58b2bb385921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f70eba0992db7cc7ca8fb4cbf35cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085da19119c8dcc90ccd558f7dfa9f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8af8ef47f3d911e76cc13c618dbc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3a819791d8d9ff0df6f138bdcd44b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47f2edfe948ae1e9f83af3b68162f26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -722,50 +868,410 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1032,54 +1538,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zerkalo-nastol-noe/529/?utm_source=price&amp;utm_campaign=price_zerkalo-nastol-noe" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="M32" sqref="M32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1175,406 +1681,740 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000217100</v>
-[...1 lines deleted...]
-      <c r="E7" s="7"/>
+        <v>1000000218961</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F7" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>218.5</v>
+        <v>116.9</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="8">
+        <v>1000000218947</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="G8" s="6">
-        <v>216.5</v>
+        <v>116.9</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000213218</v>
-[...1 lines deleted...]
-      <c r="E9" s="7"/>
+        <v>1000000218916</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>24</v>
+      </c>
       <c r="F9" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>379.5</v>
+        <v>81.5</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="8">
+        <v>1000000218923</v>
+      </c>
+      <c r="E10" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="8">
-[...2 lines deleted...]
-      <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>268.5</v>
+        <v>81.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000213232</v>
-[...1 lines deleted...]
-      <c r="E11" s="7"/>
+        <v>1000000218930</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>24</v>
+      </c>
       <c r="F11" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>208.5</v>
+        <v>81.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000214277</v>
-[...1 lines deleted...]
-      <c r="E12" s="7"/>
+        <v>1000000218954</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F12" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>81.5</v>
+        <v>116.9</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000208597</v>
+        <v>2510000229670</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>196.8</v>
+        <v>112</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000182101</v>
+        <v>2510000229687</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>129.8</v>
+        <v>112</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000182118</v>
+        <v>2510000229694</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>129.8</v>
+        <v>112</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000182125</v>
+        <v>2510000229700</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>129.8</v>
+        <v>112</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000186543</v>
+        <v>2510000229717</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>150.18</v>
+        <v>112</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000185331</v>
+        <v>1000000218879</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>148.01</v>
+        <v>188.5</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000204766</v>
+        <v>1000000218862</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>214.8</v>
+        <v>199.5</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000204735</v>
+        <v>1000000217100</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>148.8</v>
+        <v>218.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1000000217094</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="6">
+        <v>216.5</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="71">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="8">
+        <v>1000000213218</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="6">
+        <v>379.5</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="5"/>
+    </row>
+    <row r="23" spans="1:13" customHeight="1" ht="71">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1000000213232</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="6">
+        <v>208.5</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13" customHeight="1" ht="71">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="8">
+        <v>1000000214451</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="6">
+        <v>262</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="71">
+      <c r="A25" s="6"/>
+      <c r="B25" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1000000214260</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="6">
+        <v>94.5</v>
+      </c>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13" customHeight="1" ht="71">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1000000214277</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="6">
+        <v>81.5</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13" customHeight="1" ht="71">
+      <c r="A27" s="6"/>
+      <c r="B27" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1000000182101</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="6">
+        <v>129.8</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="5"/>
+    </row>
+    <row r="28" spans="1:13" customHeight="1" ht="71">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="8">
+        <v>1000000182125</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="6">
+        <v>129.8</v>
+      </c>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="5"/>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="71">
+      <c r="A29" s="6"/>
+      <c r="B29" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" s="8">
+        <v>1000000186543</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G29" s="6">
+        <v>150.18</v>
+      </c>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="5"/>
+    </row>
+    <row r="30" spans="1:13" customHeight="1" ht="71">
+      <c r="A30" s="6"/>
+      <c r="B30" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1000000185331</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="6">
+        <v>148.01</v>
+      </c>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="5"/>
+    </row>
+    <row r="31" spans="1:13" customHeight="1" ht="71">
+      <c r="A31" s="6"/>
+      <c r="B31" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="8">
+        <v>1000000204766</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G31" s="6">
+        <v>214.8</v>
+      </c>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="5"/>
+    </row>
+    <row r="32" spans="1:13" customHeight="1" ht="71">
+      <c r="A32" s="6"/>
+      <c r="B32" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="8">
+        <v>1000000204735</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" s="6">
+        <v>148.8</v>
+      </c>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>