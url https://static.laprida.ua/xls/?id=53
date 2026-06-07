--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Обручі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:08</t>
+    <t>19:54</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -983,51 +983,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dc5b1bd94ec8284b13e11976af4f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab3125e649eaf09340176f1e48321b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed15818a2a939e4c2f7a28eaf2efed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed4c4ed8326ed3c9b3e3df7d4971d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300e7e2055abd544e89a08324f8f1da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58943a2df6312196282f3e9fcabaf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd22200f5c48ec2e2f1d3e7b024b6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ef3526ce697898ab3ba9c5180d7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f9d74586550c11af4732dfa3cd499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54ef54b1188970e11523490b445ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2b6a4d2dcd02623e27eeafcc386f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19828304a6dc4247db0207c1c42912f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffced1b0b3f6b098a811d3c8da60d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b7586654a5645f5dd50d73d3abe4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99732102bceb8e2318038849c01f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc336a091f357702701ffc7e5333d1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636896225e41d50482a6d5fb666837517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401920135c48b9841468ddc08ec214818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8967b1dc54bbb43cc61750531e1f1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16e3a8adb42fdedca9dfa02a4a6e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174df865e8aeae33f7790e267a5a5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad81b960ed4e127edb069c49abb2d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af86d5833e13a2f8d3a1d7709f90623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fdf9b4a56da351d17709a73ea20fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19413581bd98ad8f7b84104899ffa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1372dad78d09d6a21d2b34117fcf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c6c239f5285ed419c5ff17bb594627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d6b8f230d2d9a2a6c43947b6c7bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173fd2ac25ba31c1617f926bd33c89229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8304c6e3c360264994de97ef219fec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79e70d7053781f0cc15ae9172975031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ef6e752e2893e52e00ac0c55082632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70466321b2d4baddd14cff5271fe4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d7cb31f9ef938fb864ad993f4c09034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc994af7e8ec626c49f4568789b15a6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f232ffc50209489c524a02e598e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa8ae7afe9bd5dd08ca2fb60bd710837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5074f5e19f96ec135db90937d0e4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d1b1a84ba299aec345cba26a144eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb44bf09a9e135c9c40a6471a0de80440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ccd04c6c5e96fc83d0cbe5f5feb3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b4a12abc42ad5bb7d29d77c2ff73342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23125ce23dc782448aa18c58eb9015a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc32721bc31b5292461aa68cd668ce644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a21d53225709cdf49868454eff986145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17ea4781817741888792564bb12ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71779cb061eba64bfe33691c547e102d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646694921458044e04e90db287595fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad343c8281f72a18718e3c9502ee849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b65d2b61ff11121ac8766085aa32c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e600b70a544595d182e42717a53b56351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370871b00e73297a9b8939ebd6e48c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467edb05d0738e4947d86ec94905ade353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a992c36bc553027bac78402cf9cf1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6c67318ba4184e808159a9b7e6a0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41a7d55434e2e34727f1403a9b7f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd785af71757230337f0d0c7748fced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447c683bb8e44a17f4cb1dc9d6cf5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae569eadf888e344d922fbbd34a023859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e0c12899abc5f2c6dba4f4aa64da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537a5455d9a2b1f170f108c3d3700861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a98ad04197ab02dcb67c18f7bba2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f756c8cf297c9e93610b7e0d57d9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6cfcac917190a3aa73ae3776d5b3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32cf633b0e50645d139adbd2dbcc5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc79cdd50b8a40917ed03f9d65ded866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67bce6f3de5ceab26ca5d53c3c712e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9c7c5d908b6c0364d24a950fd933368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0521346279f6b0e0f84be74a5d2dd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb6714f6843f4777fd60f2385f70a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ba026c3840d5f385d0a469095b9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aadb75501dedb2bf8061e64ab7c8d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca55dcf530859eea7aed2d56557c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1720bac6c07d12b41cbd4a6e8bbe3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd5692cffedf703b421d78acf0ebc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2005e8fee14ffd93c4a2b4e19833a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d4e298e4328c43c7174b8e0e3cfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446b4144dd18a974c0b42380b65dd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b2e8fc94a13b46d93cedc6ff2a3f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354887c47551d8db2557538cf8cd2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd18cdba0e1b0bce12a79277416d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d388500e8e42ab49675bf2f26ca340382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f31bd65db1cc74e6bf2c87b64217883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b5e705431ee6f30b4fe8ff98e11b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecff954d9e169d82286c4cbbb5e34885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2db988b01c8e4591ac9945907231886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe75592c58ac8b4772590059b959387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622260bb10dec85b168de59db78b87788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ee2ab4d37831f74efdfdb6650da189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df190ddcb002b8ad853d82ffecf0882290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aafeb50b317ab369e1e12e036a11d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc58165afb9cc44ec92c63c161f059892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c67c034178b06c503b1a22a79b664193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee1c4408a4d0fca8d1b321cd77e2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad07163348a079f758e42153d61b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22d6550f96e9c22abbb2e08123623096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d719edb1509a095d414fc1ba3b5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58680958e3764cba7275ac918cd87c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff60e8d4817a5a0778c387e75e2b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce9b2351e7f39feebfc9db1352978100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b22b96a3f3ed0147d5f634d4d101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f78e66b6501ee8e56ba27b44f5f7c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48006e97d129ad902c9159e38dffc35e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3956250f1a7548a2c2a4a8bb6fafb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4be331f2634ad2498fd31ca29d32e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648567b18c73a54dac7aeebd09638ade106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def79acef3b812855216b9204f23294107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916475b6c5d92ea02a45c941e9b903dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced61657ae5b6845ca2d3f99e1635787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3acaf19be865c0f2e7b477245a36c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aadbd47cdece7704b8da3e4711b8e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2f92dae156de83b7c9d2ad105bc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57da4b9fa07fae2bed17de98ed724113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079451a5b8de606a38c77b9b96aec4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d8fc3bbfeabc2be928ed3fb78a658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafb43c278d63cde11a9a390b2305d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3eb3939ca6872ed827d4c2cc4ae71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac352876a7c24b1f080f6c7d5d14ebb2118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bfc0abe58eb6febfeeb2434c5ba311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa519c69cd26b192ecd0f398a2efe8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203b92d44c854ef6df121eedd6b12f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d814f8553c32686e7b9510c8137d1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99710597dfc12af51147cf3b8e4ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd411dcd995691797a851780a1da9426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c790de09606f2972970428ea96f767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07d1912b539915cfa5f515a77731c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382e0fc6b424674b239a890c1d28c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c54a1d1c08eb38a3885d4e95b3b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5814a0e59ee045f96b318fbaf9259611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff8911a2f3ee99ea53b19f8a64acf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9ce898fe11296b1ae14357aa2f4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecdf4cf7ffeb209ad9fba3797b5dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b26159ec11b3514118ec7ac6588115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740dd769149202d951ca991d6b6557416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1ff8ace799dbdeea95478d8adf89a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b62a6109866d1b430bd25772988618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d56a8a6c111d267a74896eb7339b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8cf119794fc24fccab1d943f58ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db135f7bce33ad5fe5f4501062f406c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b618a960d2f450b77790bf74e30322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683f1c6b6ba364123a7cd67fdcb83e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed8afcb42c17d4595da12a5aa820324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5da25ec10eaf56478d8fac4fa54825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d12941bab892ae94eff3fbce39ca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0928981837de62c792277e658e42927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a79291bcaf2027767ef478667817f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e3c064f12d2c40c650366c194e5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32d68cf67d1cd0f7aaba7e8fb3fe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276221d309a12c6fe3d2affe4d523b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf8b8271c4676330f0069d978269932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b95c00417fb6ff5d5e60ddf23025533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb9177c2e6829999030a3b8ade87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f23087ba6f95de35d975832e8110035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edec3d27adac8f5ad2a64c55f1716836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ebf87a542e357977bfcf49310ba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c5a64d4fef3cf7809f4f669a797f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f3b50e38fdf0940187527f669b6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabd48634c07fae55920bf1796365540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b2636124909f99a55e3ab560606941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7170cf9526090b6729ad6a423bb2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122185acc815c8e2770b707f98e55abc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a297926536033eede2ce82e417da944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c82cfd7fe8f057b71ebbdc7bcfae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c146aa497b080710084d978bcd90f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb16169a5f4955132f6b031e74a76c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498750835319791b5107def467746e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a3a1b6a68082a2d38df84fcb34e5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700670e8f4ffbb3246e11f72b4019a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebbe58eb97da5f07256f5743d6d3e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1a7c5f3b731c22809ecd8950146b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371aad5b3067aca3c95b5d973dbe0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd189ab70da756f9af479c8c584b479f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce556d88e6204b45330651dfb9cb5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d2dbf6d331e26b64b3ac30173cc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb14354fc86315a07dd8c18be5acdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bc4c33579a9eb41ea0878050bcfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030c68f8b29430cf4ec3be0799199d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e354a4df3719ae3b9023ae954dac260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063930b8afd79bea642c273f588ab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7995ef43338d77994f1bf0815975ebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b823fb93b63961147ccbe43e704c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524d27c2808064fb79b456c52aa1ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17502b0eddd22291ba92374d33cd84d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098f5dbcd4ea61c25d185d7d2e5eb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a756bc921f6b140aa2e1b46cbfc64c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e01a0861875b5452f36901504a5c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b455acd123b6aab9789a1cda588669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392f6011a6227149df12841b651b2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef47e2f99e17b6b2c253e79efd6c75471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22684277e0c1156550eea58ae9e24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900175b3038887580ae73609544f54c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d3e001a10dc92f100e00b644fd3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e28fdb0adb048d3c0af8e97a5691575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644da92139f997634fbb26031cc21676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049763c01950cd62c87f7911ac906777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f93a9bb8ce2d48c9af54cdeea22f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443cc0cf595d8589d616ff08ae9a0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beff0c76e11db85b6ada3f5d29cb92a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c4ecf31784aa95ed865e65faa39e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94795ec2065e8eb0ff6196bbc281751b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe7c502d218c0a1a91a29292206bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848835bfa1f020817d7a6f9cd504a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37459382c88da23ddb1c42970bf4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991162f5ec87543eb0f7e70c138d3d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a749ab1996379ab35d4911584f9139a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c398f665b93bbd2fc787a8a42e0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03251aa4cbde04538dbe7293131e0ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72c5c769da5b62258ebc4fb166f17f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761214e5f680a05fa947cf2605f315f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa3d6de966d421211298c06ab6b5d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0029bdbda5c19bfec6986fd3066b0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9984101e98dbf3d0d76c8e7815de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b8732840539966c63830865d8a5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b145ca90ce4597558e1eb232a16b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2380815c3f9b6a7d702943f7b81a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422d7ce7f7ece5920c80f6614aef82698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e39843e56e3953737d06c52e48cf4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7134a15f9326f5d4df961a0ade8152f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea789b76b121f000ce016bc4aaa99b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59de00e861055d3ca3e22fecb51a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61906a58c89284983c4291dd1a0570103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb78fd8bb78ae803d3af732059d00c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b87355e659c6d8e6239f6db22f9f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f3edfb8cb4cbc9227d27cf7511280106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23afed8714a31fab661616050ef0782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90381c54ec05fdf429dc181cdc27c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890735bfc2f18e1c336873c51502254b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe69034dbd37a0c45f05e16bcfa80f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353052674c403a4cee989c1a777c09a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e1cb44a3489b0fd2b8fdbbe48338112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9aae6e894cfb0b14e8f78ecd46b7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3feafd74a51df7ed570cdc1c7be7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4c3d14f127f93345b418e628eba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37222593d4d799ebe279f30ff7a76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5781e84211e28727498d953fe1165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340639ec535a055cf3816b5bc3aa1c7118.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>