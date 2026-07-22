--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,898 +14,949 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Обручі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>19:54</t>
+    <t>23:41</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202755</t>
+  </si>
+  <si>
+    <t>1-202755</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:металл, камешки
+Тип товару:ободок с украшениями
+</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202793</t>
+  </si>
+  <si>
+    <t>1-202793</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202816</t>
+  </si>
+  <si>
+    <t>1-202816</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202830</t>
+  </si>
+  <si>
+    <t>1-202830</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202878</t>
+  </si>
+  <si>
+    <t>1-202878</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202953</t>
+  </si>
+  <si>
+    <t>1-202953</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-202977</t>
+  </si>
+  <si>
+    <t>1-202977</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-203011</t>
+  </si>
+  <si>
+    <t>1-203011</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами золото 1-203035</t>
+  </si>
+  <si>
+    <t>1-203035</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-202786</t>
+  </si>
+  <si>
+    <t>1-202786</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-202823</t>
+  </si>
+  <si>
+    <t>1-202823</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-202885</t>
+  </si>
+  <si>
+    <t>1-202885</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-203004</t>
+  </si>
+  <si>
+    <t>1-203004</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-203042</t>
+  </si>
+  <si>
+    <t>1-203042</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-203080</t>
+  </si>
+  <si>
+    <t>1-203080</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-203103</t>
+  </si>
+  <si>
+    <t>1-203103</t>
+  </si>
+  <si>
+    <t>Обідок металевий з прикрасами срібло 1-203127</t>
+  </si>
+  <si>
+    <t>1-203127</t>
+  </si>
+  <si>
+    <t>Ободок для волосся пластиковий з тканиною "Бант" 1-205091</t>
+  </si>
+  <si>
+    <t>1-205091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик, ткань
+Тип товару:ободок с бантиком
+</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Ободок для волосся пластиковий з тканиною "Бант" 1-205114</t>
+  </si>
+  <si>
+    <t>1-205114</t>
+  </si>
+  <si>
+    <t>Обідок для волосся</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик
+Тип товару:ободок с бантиком
+</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий чорний (0,8см) 1-207170</t>
+  </si>
+  <si>
+    <t>1-207170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик
+Тип товару:классический
+</t>
+  </si>
+  <si>
+    <t>Обідок перли</t>
+  </si>
+  <si>
+    <t>1-175479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик
+Тип товару:ободок с жемчугом
+</t>
+  </si>
+  <si>
+    <t>Обідок 1см 1-208085</t>
+  </si>
+  <si>
+    <t>1-208085</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6шт.</t>
+  </si>
+  <si>
+    <t>Обідок 1см 1-208092</t>
+  </si>
+  <si>
+    <t>1-208092</t>
+  </si>
+  <si>
+    <t>Обідок 2,2см 1-208078</t>
+  </si>
+  <si>
+    <t>1-208078</t>
+  </si>
+  <si>
+    <t>Обідок 2,5см 1-208061</t>
+  </si>
+  <si>
+    <t>1-208061</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (3 см) 1-191547</t>
+  </si>
+  <si>
+    <t>1-191547</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик, ткань
+Тип товару:ободок с глиттером
+</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (2,8см) 1-191554</t>
+  </si>
+  <si>
+    <t>1-191554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик, глиттер
+Тип товару:ободок с глиттером
+</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (2,8см) 1-191561</t>
+  </si>
+  <si>
+    <t>1-191561</t>
+  </si>
+  <si>
+    <t>Обідок 0,8см 1-215694</t>
+  </si>
+  <si>
+    <t>1-215694</t>
   </si>
   <si>
     <t>Обідок з лебедем прикрашений стразами (під золото)</t>
   </si>
   <si>
     <t>1-121223-1</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Тип товару:ободок с украшением
 </t>
   </si>
   <si>
-    <t>шт.</t>
-[...5 lines deleted...]
-    <t>1-207170</t>
+    <t>Обідок бежевий(1см) 1-215250</t>
+  </si>
+  <si>
+    <t>1-215250</t>
+  </si>
+  <si>
+    <t>Обідок кіска 1-215281</t>
+  </si>
+  <si>
+    <t>1-215281</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий чорний 1-192469</t>
+  </si>
+  <si>
+    <t>1-192469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик, экокожа
+Тип товару:ободок-чалма
+</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий синій 1-192476</t>
+  </si>
+  <si>
+    <t>1-192476</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий шампань 1-192506</t>
+  </si>
+  <si>
+    <t>1-192506</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий рожевий 1-192483</t>
+  </si>
+  <si>
+    <t>1-192483</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий срібло 1-192490</t>
+  </si>
+  <si>
+    <t>1-192490</t>
+  </si>
+  <si>
+    <t>Ободок пластиковый (0,8см) 1-202113</t>
+  </si>
+  <si>
+    <t>1-202113</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (1,2см) 1-202120</t>
+  </si>
+  <si>
+    <t>1-202120</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (1,2см) 1-202137</t>
+  </si>
+  <si>
+    <t>1-202137</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-202144</t>
+  </si>
+  <si>
+    <t>1-202144</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:пластик
-Тип товару:классический
+Тип товару:ободок с зубчиками
 </t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12шт.</t>
-[...11 lines deleted...]
-    <t>1-191608</t>
+    <t>Обідок пластиковий 1-202168</t>
+  </si>
+  <si>
+    <t>1-202168</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-217988</t>
+  </si>
+  <si>
+    <t>1-217988</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 0,8см 1-203400</t>
+  </si>
+  <si>
+    <t>1-203400</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-203691</t>
+  </si>
+  <si>
+    <t>1-203691</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-218343</t>
+  </si>
+  <si>
+    <t>1-218343</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий чорний (2,5см) 1-207132</t>
+  </si>
+  <si>
+    <t>1-207132</t>
+  </si>
+  <si>
+    <t>Обідок (1,1см) 1-187281</t>
+  </si>
+  <si>
+    <t>1-187281</t>
+  </si>
+  <si>
+    <t>Обідок "Zaya" (золото) 1-204155</t>
+  </si>
+  <si>
+    <t>1-204155</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл, камешки
 Тип товару:ободок с украшением
 </t>
   </si>
   <si>
-    <t>Обідок металевий 1-191622</t>
-[...8 lines deleted...]
-    <t>1-215694</t>
+    <t>Обідок "Zaya" (срібло) 1-204162</t>
+  </si>
+  <si>
+    <t>1-204162</t>
+  </si>
+  <si>
+    <t>Обідок рожевий (копія) 1-192711</t>
+  </si>
+  <si>
+    <t>1-192711</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:металл, ткань
+Тип товару:ободок-чалма
+</t>
+  </si>
+  <si>
+    <t>Обідок чорний (копія) 1-192728</t>
+  </si>
+  <si>
+    <t>1-192728</t>
+  </si>
+  <si>
+    <t>Обідок бежевий (копія) 1-192773</t>
+  </si>
+  <si>
+    <t>1-192773</t>
+  </si>
+  <si>
+    <t>Обідок рожевий (копія) 1-192780</t>
+  </si>
+  <si>
+    <t>1-192780</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-218138</t>
+  </si>
+  <si>
+    <t>1-218138</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (1см) 1-218367</t>
+  </si>
+  <si>
+    <t>1-218367</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (1,5см) 1-218381</t>
+  </si>
+  <si>
+    <t>1-218381</t>
+  </si>
+  <si>
+    <t>Обідок чорний з метеликами у коричневих стразах</t>
+  </si>
+  <si>
+    <t>1-50813</t>
   </si>
   <si>
     <t>Обідок-чалма 1-187632</t>
   </si>
   <si>
     <t>1-187632</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:пластик, ткань
 Тип товару:ободок-чалма
 </t>
   </si>
   <si>
     <t>Обідок-чалма рожевий 1-187687</t>
   </si>
   <si>
     <t>1-187687</t>
   </si>
   <si>
     <t>Обідок-чалма синій 1-187700</t>
   </si>
   <si>
     <t>1-187700</t>
   </si>
   <si>
-    <t>Обідок пластиковий чорний 1-207156</t>
-[...32 lines deleted...]
-    <t>1-203660</t>
+    <t>Обідок на Halloween помаранчевий</t>
+  </si>
+  <si>
+    <t>1-120721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик, ткань
+Тип товару:ободок-шапочка
+</t>
+  </si>
+  <si>
+    <t>Обідок</t>
+  </si>
+  <si>
+    <t>1-177114</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1см 1-185768</t>
+  </si>
+  <si>
+    <t>1-185768</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-218350</t>
+  </si>
+  <si>
+    <t>1-218350</t>
+  </si>
+  <si>
+    <t>Обідок косичка 1см 1-173499</t>
+  </si>
+  <si>
+    <t>1-173499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик
+Тип товару:ободок с косой
+</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий+тканина 1-202106</t>
+  </si>
+  <si>
+    <t>1-202106</t>
+  </si>
+  <si>
+    <t>Ободок для волосся пластиковий з тканиною "Косичка" 1-205077</t>
+  </si>
+  <si>
+    <t>1-205077</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:пластик, ткань
 Тип товару:классический
 </t>
   </si>
   <si>
-    <t>Ободок для волосся пластиковий з тканиною "Бант" 1-205091</t>
-[...22 lines deleted...]
-    <t>Продається упаковками. В упаковці: 100шт.</t>
+    <t>1-50813-3</t>
   </si>
   <si>
     <t>Обідок чорний 1-192698</t>
   </si>
   <si>
     <t>1-192698</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл, глиттер
 Тип товару:ободок с глиттером
 </t>
   </si>
   <si>
     <t>Ободок металевий 1-194241</t>
   </si>
   <si>
     <t>1-194241</t>
   </si>
   <si>
-    <t xml:space="preserve">Матеріал:металл, камешки
-Тип товару:ободок с украшениями
+    <t>Обідок срібло 1-192704</t>
+  </si>
+  <si>
+    <t>1-192704</t>
+  </si>
+  <si>
+    <t>1-121223</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-218121</t>
+  </si>
+  <si>
+    <t>1-218121</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (1,5 см) 1-191523</t>
+  </si>
+  <si>
+    <t>1-191523</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (2,5 см) 1-191530</t>
+  </si>
+  <si>
+    <t>1-191530</t>
+  </si>
+  <si>
+    <t>Заготівки для обідков (метал.)</t>
+  </si>
+  <si>
+    <t>1-53746</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 100шт.</t>
+  </si>
+  <si>
+    <t>Обідок (0,8см) 1-211238</t>
+  </si>
+  <si>
+    <t>1-211238</t>
+  </si>
+  <si>
+    <t>Ободок (0,8см) 1-213119</t>
+  </si>
+  <si>
+    <t>1-213119</t>
+  </si>
+  <si>
+    <t>Обідок (1,2см) 1-211245</t>
+  </si>
+  <si>
+    <t>1-211245</t>
+  </si>
+  <si>
+    <t>Обідок-чалма бежевий 1-187717</t>
+  </si>
+  <si>
+    <t>1-187717</t>
+  </si>
+  <si>
+    <t>Обідок-чалма рожевий 1-187724</t>
+  </si>
+  <si>
+    <t>1-187724</t>
+  </si>
+  <si>
+    <t>Обідок-чалма чорний 1-187731</t>
+  </si>
+  <si>
+    <t>1-187731</t>
+  </si>
+  <si>
+    <t>Обідок світло-коричневий (1см) 1-215243</t>
+  </si>
+  <si>
+    <t>1-215243</t>
+  </si>
+  <si>
+    <t>Обідок чорний (0,9см) 1-211221</t>
+  </si>
+  <si>
+    <t>1-211221</t>
+  </si>
+  <si>
+    <t>Обідок чорний (1см) 1-215267</t>
+  </si>
+  <si>
+    <t>1-215267</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-218374</t>
+  </si>
+  <si>
+    <t>1-218374</t>
+  </si>
+  <si>
+    <t>Обідок 1-217124</t>
+  </si>
+  <si>
+    <t>1-217124</t>
+  </si>
+  <si>
+    <t>Обідок 3см 1-215458</t>
+  </si>
+  <si>
+    <t>1-215458</t>
+  </si>
+  <si>
+    <t>1-173475</t>
+  </si>
+  <si>
+    <t>1-175837</t>
+  </si>
+  <si>
+    <t>1-178210</t>
+  </si>
+  <si>
+    <t>1-178227</t>
+  </si>
+  <si>
+    <t>Обідок-чалма(2,8см) 1-201604</t>
+  </si>
+  <si>
+    <t>1-201604</t>
+  </si>
+  <si>
+    <t>Обідок-чалма чорний 1-185898</t>
+  </si>
+  <si>
+    <t>1-185898</t>
+  </si>
+  <si>
+    <t>1-50813-2</t>
+  </si>
+  <si>
+    <t>Обідок чорний (4 см) 1-192568</t>
+  </si>
+  <si>
+    <t>1-192568</t>
+  </si>
+  <si>
+    <t>Обідок сірий (4 см) 1-192575</t>
+  </si>
+  <si>
+    <t>1-192575</t>
+  </si>
+  <si>
+    <t>Обідок рожевий (4 см) 1-192582</t>
+  </si>
+  <si>
+    <t>1-192582</t>
+  </si>
+  <si>
+    <t>Обідок коричневий (4 см) 1-192599</t>
+  </si>
+  <si>
+    <t>1-192599</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-218404</t>
+  </si>
+  <si>
+    <t>1-218404</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий темно-синій (3 см) 1-192605</t>
+  </si>
+  <si>
+    <t>1-192605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Матеріал:пластик, экокожа
+Тип товару:классический
 </t>
   </si>
   <si>
-    <t>Обідок срібло 1-192704</t>
-[...5 lines deleted...]
-    <t>1-121223</t>
+    <t>Обідок пластиковий чорний (3 см) 1-192612</t>
+  </si>
+  <si>
+    <t>1-192612</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий сірий (3 см) 1-192629</t>
+  </si>
+  <si>
+    <t>1-192629</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий бежевий (3 см) 1-192636</t>
+  </si>
+  <si>
+    <t>1-192636</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий рожевий (3 см) 1-192643</t>
+  </si>
+  <si>
+    <t>1-192643</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий 1-217971</t>
+  </si>
+  <si>
+    <t>1-217971</t>
   </si>
   <si>
     <t>Обідок-ланцюжок металевий (0,8 см) 1-192445</t>
   </si>
   <si>
     <t>1-192445</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Тип товару:ободок с цепочкой
 </t>
   </si>
   <si>
-    <t>Обідок</t>
-[...1 lines deleted...]
-  <si>
     <t>1-166972</t>
   </si>
   <si>
     <t>Обідок-ланцюжок металевий (1см) 1-192452</t>
   </si>
   <si>
     <t>1-192452</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл, ткань
 Тип товару:ободок-цепочка
 </t>
   </si>
   <si>
-    <t>Ободок пластиковый (0,8см) 1-202113</t>
-[...151 lines deleted...]
-    <t>1-203127</t>
+    <t>Ободок пластиковий 1-203660</t>
+  </si>
+  <si>
+    <t>1-203660</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий (0,5см) 1-218398</t>
+  </si>
+  <si>
+    <t>1-218398</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий чорний 1-207156</t>
+  </si>
+  <si>
+    <t>1-207156</t>
+  </si>
+  <si>
+    <t>Обідок (1,2см) 1-213102</t>
+  </si>
+  <si>
+    <t>1-213102</t>
+  </si>
+  <si>
+    <t>Обідок (2см) 1-211252</t>
+  </si>
+  <si>
+    <t>1-211252</t>
+  </si>
+  <si>
+    <t>Обідок (2см) 1-213096</t>
+  </si>
+  <si>
+    <t>1-213096</t>
+  </si>
+  <si>
+    <t>Обідок 1-213126</t>
+  </si>
+  <si>
+    <t>1-213126</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий чорний (1,2см) 1-207149</t>
+  </si>
+  <si>
+    <t>1-207149</t>
+  </si>
+  <si>
+    <t>Обідок пластиковий чорний 1-207163</t>
+  </si>
+  <si>
+    <t>1-207163</t>
   </si>
   <si>
     <t>Обідок з квітами 1-60867</t>
   </si>
   <si>
     <t>1-60867</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл, ткань, пластик
 Тип товару:ободок с цветами
 </t>
   </si>
   <si>
     <t>Обідок з квітами 1-61819</t>
   </si>
   <si>
     <t>1-61819</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:пластик, ткань
 Тип товару:ободок с цветами
 </t>
   </si>
   <si>
-    <t>Обідок пластиковий чорний 1-192469</t>
-[...39 lines deleted...]
-  <si>
     <t>Ободок пластиковий 1-203677</t>
   </si>
   <si>
     <t>1-203677</t>
   </si>
   <si>
+    <t>Обідок металевий 1-191608</t>
+  </si>
+  <si>
+    <t>1-191608</t>
+  </si>
+  <si>
+    <t>Обідок металевий 1-191622</t>
+  </si>
+  <si>
+    <t>1-191622</t>
+  </si>
+  <si>
     <t>Ободок пластиковий 1-203684</t>
   </si>
   <si>
     <t>1-203684</t>
-  </si>
-[...362 lines deleted...]
-    <t>1-215267</t>
   </si>
   <si>
     <t>1-50813-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -983,51 +1034,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bfc0abe58eb6febfeeb2434c5ba311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa519c69cd26b192ecd0f398a2efe8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203b92d44c854ef6df121eedd6b12f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d814f8553c32686e7b9510c8137d1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99710597dfc12af51147cf3b8e4ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd411dcd995691797a851780a1da9426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c790de09606f2972970428ea96f767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07d1912b539915cfa5f515a77731c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382e0fc6b424674b239a890c1d28c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c54a1d1c08eb38a3885d4e95b3b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5814a0e59ee045f96b318fbaf9259611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff8911a2f3ee99ea53b19f8a64acf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9ce898fe11296b1ae14357aa2f4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecdf4cf7ffeb209ad9fba3797b5dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b26159ec11b3514118ec7ac6588115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740dd769149202d951ca991d6b6557416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1ff8ace799dbdeea95478d8adf89a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b62a6109866d1b430bd25772988618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d56a8a6c111d267a74896eb7339b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8cf119794fc24fccab1d943f58ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db135f7bce33ad5fe5f4501062f406c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b618a960d2f450b77790bf74e30322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683f1c6b6ba364123a7cd67fdcb83e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed8afcb42c17d4595da12a5aa820324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5da25ec10eaf56478d8fac4fa54825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d12941bab892ae94eff3fbce39ca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0928981837de62c792277e658e42927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a79291bcaf2027767ef478667817f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e3c064f12d2c40c650366c194e5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32d68cf67d1cd0f7aaba7e8fb3fe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276221d309a12c6fe3d2affe4d523b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf8b8271c4676330f0069d978269932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b95c00417fb6ff5d5e60ddf23025533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb9177c2e6829999030a3b8ade87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f23087ba6f95de35d975832e8110035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edec3d27adac8f5ad2a64c55f1716836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ebf87a542e357977bfcf49310ba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c5a64d4fef3cf7809f4f669a797f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f3b50e38fdf0940187527f669b6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabd48634c07fae55920bf1796365540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b2636124909f99a55e3ab560606941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7170cf9526090b6729ad6a423bb2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122185acc815c8e2770b707f98e55abc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a297926536033eede2ce82e417da944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c82cfd7fe8f057b71ebbdc7bcfae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c146aa497b080710084d978bcd90f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb16169a5f4955132f6b031e74a76c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498750835319791b5107def467746e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a3a1b6a68082a2d38df84fcb34e5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700670e8f4ffbb3246e11f72b4019a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebbe58eb97da5f07256f5743d6d3e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1a7c5f3b731c22809ecd8950146b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371aad5b3067aca3c95b5d973dbe0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd189ab70da756f9af479c8c584b479f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce556d88e6204b45330651dfb9cb5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d2dbf6d331e26b64b3ac30173cc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb14354fc86315a07dd8c18be5acdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bc4c33579a9eb41ea0878050bcfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030c68f8b29430cf4ec3be0799199d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e354a4df3719ae3b9023ae954dac260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063930b8afd79bea642c273f588ab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7995ef43338d77994f1bf0815975ebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b823fb93b63961147ccbe43e704c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524d27c2808064fb79b456c52aa1ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17502b0eddd22291ba92374d33cd84d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098f5dbcd4ea61c25d185d7d2e5eb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a756bc921f6b140aa2e1b46cbfc64c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e01a0861875b5452f36901504a5c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b455acd123b6aab9789a1cda588669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392f6011a6227149df12841b651b2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef47e2f99e17b6b2c253e79efd6c75471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22684277e0c1156550eea58ae9e24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900175b3038887580ae73609544f54c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d3e001a10dc92f100e00b644fd3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e28fdb0adb048d3c0af8e97a5691575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644da92139f997634fbb26031cc21676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049763c01950cd62c87f7911ac906777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f93a9bb8ce2d48c9af54cdeea22f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443cc0cf595d8589d616ff08ae9a0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beff0c76e11db85b6ada3f5d29cb92a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c4ecf31784aa95ed865e65faa39e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94795ec2065e8eb0ff6196bbc281751b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe7c502d218c0a1a91a29292206bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848835bfa1f020817d7a6f9cd504a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37459382c88da23ddb1c42970bf4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991162f5ec87543eb0f7e70c138d3d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a749ab1996379ab35d4911584f9139a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c398f665b93bbd2fc787a8a42e0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03251aa4cbde04538dbe7293131e0ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72c5c769da5b62258ebc4fb166f17f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761214e5f680a05fa947cf2605f315f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa3d6de966d421211298c06ab6b5d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0029bdbda5c19bfec6986fd3066b0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9984101e98dbf3d0d76c8e7815de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b8732840539966c63830865d8a5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b145ca90ce4597558e1eb232a16b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2380815c3f9b6a7d702943f7b81a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422d7ce7f7ece5920c80f6614aef82698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e39843e56e3953737d06c52e48cf4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7134a15f9326f5d4df961a0ade8152f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea789b76b121f000ce016bc4aaa99b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59de00e861055d3ca3e22fecb51a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61906a58c89284983c4291dd1a0570103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb78fd8bb78ae803d3af732059d00c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b87355e659c6d8e6239f6db22f9f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f3edfb8cb4cbc9227d27cf7511280106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23afed8714a31fab661616050ef0782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90381c54ec05fdf429dc181cdc27c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890735bfc2f18e1c336873c51502254b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe69034dbd37a0c45f05e16bcfa80f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353052674c403a4cee989c1a777c09a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e1cb44a3489b0fd2b8fdbbe48338112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9aae6e894cfb0b14e8f78ecd46b7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3feafd74a51df7ed570cdc1c7be7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4c3d14f127f93345b418e628eba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37222593d4d799ebe279f30ff7a76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5781e84211e28727498d953fe1165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340639ec535a055cf3816b5bc3aa1c7118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c26130274bbfa5ab8c284a770ad6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438141e1a742d9890158cf3cbae3c9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2ecb9afe015c1e9ca2214315ef293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e57cd953b3ee573bfd5016ca36ccf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bae4d3d8cfecefa5937bb1a20b1575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34573632659cf1ed5f6ef7addcc23b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b3f0dc6fe1441819832523956c767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe349b86d34d076229b5ef56accdb908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803769d0cf9b77b068e60765c4283a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8bc2b073816ea4cae3e850c3d9c0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053115d61b96d0687aa7a883e93ca3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f1656cf5bb974bbc4d6d1b626e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e15c9a2167a51d9bf4723aafd6cae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26341fca23b8fcd3a0d287c616c864ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1efb489aca12320a68cdef80e18b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cfc04c4c15b7c3e451086b45e64e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3b8489a0b2ea532abfdda56e788aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6803d1fef2c4aa778a76c261da8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30d015d830fbdb9030b85123760f1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671035e3643869ee2ad602104d4a786f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935547c31b7f54b4d9afab77fb4b47121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db5f21926eddd201654ee616eb72022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543726ec50908d710507fd2154c5ca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be27880854b3665546dc1570d87d71324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe509399255cbf0ec7e84dab8f61f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa7e9621af2fbd84ef3bf11963e34426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54666712832d7c43f50903fce7d1e1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d5e5f17181fd6d0ce306f5f325b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8906eadc34ea743789bc35e73a0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb8c88d08b63e8c5be887ea4e9b8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f30cd34a6ccea0bf1e6d19525cd8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98726bec371262ab42dc099d5b5e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5569e42178dfb99bfca7de708f8c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885e7bdf07bedf1b30e7352cbfcf3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664903f9a018ad68c2fb09aeaa775cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf46d57c1269a010ba4139b186f55936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2feeb747001fa11724eae2033a146e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4806c10e87548afface530545d04c5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556200972049fe39a46cc575b5468d5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f534c5e6170ea31bb80a79209bafc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d380cda6f4257ac4b1272f1165c282641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4e4b41ac5ec076802c6ccf08684b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46a2cc28657fd9345390f70741b49c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a31916f535cbc9211b18e906ec82744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c20455f19f631e907f2ea07c5fa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286227643c3e7f5d91e22e3a2092b2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17210e27127c4519950ec3e876bf8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4ae1df958f86019fb4d79bb3f3c1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf224124d0d97d902c070fbe546b5bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb0435beedea29c9e86a058826ba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520f83bf64e9d57412c10b22fe7750d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f920623bf4cf9b5e9c5a5a39e48dea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af454dd9b3d9afab34b4d6211cecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa429c99936bf11e0b08097bb069c2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a4c142b183c49da39d7e485f9bfa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fb16266673f58ad5729fbcffba1fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e796d88f22f590008d34c2569326c1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072476aadc8f1b85a5af6e688c307b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e750afc4ef2386b51853028313ba09459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83ab1f37a347bda34956877c462f7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58eceddca87657b65af7cfdb0ed00161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f2f79e6976f3ef1a1ed9cf9ba511f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ab2592b89bf8a21de3e6eef505a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bce7096eabd3213e795f1c3ef2da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641541b1a1f1cb9da1c573d6eb197bff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b142e85ca3d2c0c23c078072373522e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b66c59ee939a836dc60ebab265a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d46a93e410d810a740f981c2f11c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9647d41b42e9c979e9b1f45005ce3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c4e3022c37e3fbf94503b8e505cb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a5306b4bc079b1ba38fd75438afe971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e673b97a5b9c26d4897da42e8f56b4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ea09f086cf5d6bb16c42d3c83b52973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27508518039fb1e6e23c8cd5612250874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c28cec5e2717250904bc077d9e0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3813be2d98bc1f5e818871e10bbe13176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13486459d01b2da7edaaff6061a13ba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998cfb6bacf42c011668a1f586d39878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820331acb187356af05b4190ab945b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cafdc5bc3fdd4492787f40fa8eaf4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fd753a5b6315f3c11bbddf4bd60781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159382bee5c9136ac900ccd71381b8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17bc76805cd1a88d96a848e4690b7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c44c586f52d0e726698399214b66884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3afe8ca85d5153a1e3f2f8810d604b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ca069d47e74fc7e0dc6b460586dd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f15be5ffb9aac2e64d6ea599508587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e974ce3c1f2a1d5623bcfe80c0be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c281f83be047346cb04d2d823a1bd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43999a7d3bad2cceda90907443d2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e58657e1ad0c96572816929147d3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea948f61271d99c9085409f173a8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a424a379f444cf8003e064f807325493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44008554d6a8356036fd9fbcbc9b8d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d750f6bad4b453e6c94e002f591295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a99dd4628580c783bf5b96b0977c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba042155c6632d4179b9ab6bc7d1b8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78aadb1f2b080af2bf6bfdc069091898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e716a6c32d90c959a0d166b3c1e29c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e2b390c237d11f0a78a888c7e754100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6e6273aab1fb9355b052043df2b58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db117b91254d9eeca5b896c310583102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0b5625bfb6de863811d2e427702d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd455b4f31095409d4c666512da155104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13f0030b6f34c5796282c82db0aae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e68ce6230c95c9269c8f9a78a76eb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027ac51798242482bbdea6938517d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34711fcddcea49a4adba166224f8fe3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68a5664a807a594ddd1d238f91b7c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27826dcb23d6c2b6a9e93845c63e3812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d3ae8c04307f175941761901b190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b37ed39da493b208b1282c1d3028112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d4ac972dc4d5541433f82a4acb76d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0da431bc6d25d65597293961a9ff6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b676e810d811676169c0900b3ff3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f469508370797ef038dce8dc3fd0e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec62b79c7ae7772963c8308c239aca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96c675f62c7969049419a96cebc03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47767ca550bb9b0e4b813e8fdca07ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242f734b87865898ffaff5cbd63a40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a7d920ba943309367b0c43eb85b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9d03dc2c21e3651d1de3a63a63e8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de45e5dab9b11fcc0b47b6d0e0a0d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f72a87462e9392a9450c48da2a5e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2431c347e978be458972d2032d226125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f35471f0ed78d1fb3e679760200adc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627269a7f7131bedf655a6709edb9cd127.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4515,50 +4566,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4825,54 +5146,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/obruchi/53/?utm_source=price&amp;utm_campaign=price_obruchi" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M124"/>
+  <dimension ref="A1:M133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M124" sqref="M124"/>
+      <selection activeCell="M133" sqref="M133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -4968,3178 +5289,3399 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000121223</v>
+        <v>1000000202755</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>40.21</v>
+        <v>32</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000207170</v>
+        <v>1000000202793</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>114</v>
+        <v>33.8</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>1000000207163</v>
+        <v>1000000202816</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>154.8</v>
+        <v>32</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" s="8">
-        <v>1000000191608</v>
+        <v>1000000202830</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>72.88</v>
+        <v>27.5</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" s="8">
-        <v>1000000191622</v>
+        <v>1000000202878</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>72.88</v>
+        <v>49</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000215694</v>
-[...1 lines deleted...]
-      <c r="E12" s="7"/>
+        <v>1000000202953</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F12" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>238.8</v>
+        <v>49</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000187632</v>
+        <v>1000000202977</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14" s="8">
-        <v>1000000187687</v>
+        <v>1000000203011</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" s="8">
-        <v>1000000187700</v>
+        <v>1000000203035</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" s="8">
-        <v>1000000207156</v>
+        <v>1000000202786</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>162</v>
+        <v>33.8</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D17" s="8">
-        <v>1000000188424</v>
+        <v>1000000202823</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>209.28</v>
+        <v>32</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" s="8">
-        <v>1000000215250</v>
-[...1 lines deleted...]
-      <c r="E18" s="7"/>
+        <v>1000000202885</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>45.5</v>
+        <v>49</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D19" s="8">
-        <v>1000000215281</v>
-[...1 lines deleted...]
-      <c r="E19" s="7"/>
+        <v>1000000203004</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F19" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>402</v>
+        <v>49</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D20" s="8">
-        <v>1000000050813</v>
-[...1 lines deleted...]
-      <c r="E20" s="7"/>
+        <v>1000000203042</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>38.4</v>
+        <v>48</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D21" s="8">
-        <v>1000000203660</v>
+        <v>1000000203080</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>213.6</v>
+        <v>27.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D22" s="8">
-        <v>1000000205091</v>
+        <v>1000000203103</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>258</v>
+        <v>27.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D23" s="8">
-        <v>1000000205114</v>
+        <v>1000000203127</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>258</v>
+        <v>27.5</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D24" s="8">
-        <v>1000000053746</v>
-[...1 lines deleted...]
-      <c r="E24" s="7"/>
+        <v>1000000205091</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>54</v>
+      </c>
       <c r="F24" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="G24" s="6">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D25" s="8">
-        <v>1000000192698</v>
+        <v>1000000205114</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G25" s="6">
-        <v>78.81999999999999</v>
+        <v>258</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>58</v>
+      </c>
+      <c r="C26" s="6">
+        <v>49121</v>
       </c>
       <c r="D26" s="8">
-        <v>1000000194241</v>
+        <v>1000000049121</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G26" s="6">
-        <v>90.97</v>
+        <v>72</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D27" s="8">
-        <v>1000000192704</v>
+        <v>1000000207170</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G27" s="6">
-        <v>78.81999999999999</v>
+        <v>114</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D28" s="8">
-        <v>1000000121223</v>
+        <v>1000000175479</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G28" s="6">
-        <v>40.21</v>
+        <v>130.8</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D29" s="8">
-        <v>1000000192445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000208085</v>
+      </c>
+      <c r="E29" s="7"/>
       <c r="F29" s="9" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="G29" s="6">
-        <v>269.28</v>
+        <v>192</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D30" s="8">
-        <v>1000000166972</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000208092</v>
+      </c>
+      <c r="E30" s="7"/>
       <c r="F30" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G30" s="6">
-        <v>227.76</v>
+        <v>204</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D31" s="8">
-        <v>1000000192452</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000208078</v>
+      </c>
+      <c r="E31" s="7"/>
       <c r="F31" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G31" s="6">
-        <v>380.88</v>
+        <v>420</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D32" s="8">
-        <v>1000000202113</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000208061</v>
+      </c>
+      <c r="E32" s="7"/>
       <c r="F32" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G32" s="6">
-        <v>118.8</v>
+        <v>288</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D33" s="8">
-        <v>1000000202120</v>
+        <v>1000000191547</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G33" s="6">
-        <v>138</v>
+        <v>246.24</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D34" s="8">
-        <v>1000000202137</v>
+        <v>1000000191554</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G34" s="6">
-        <v>162</v>
+        <v>246.24</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D35" s="8">
-        <v>1000000202144</v>
+        <v>1000000191561</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G35" s="6">
-        <v>162</v>
+        <v>246.24</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D36" s="8">
-        <v>1000000202168</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000215694</v>
+      </c>
+      <c r="E36" s="7"/>
       <c r="F36" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G36" s="6">
-        <v>154.8</v>
+        <v>238.8</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000202755</v>
+        <v>1000000121223</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>32</v>
+        <v>40.21</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000202793</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000215250</v>
+      </c>
+      <c r="E38" s="7"/>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>33.8</v>
+        <v>45.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D39" s="8">
-        <v>1000000202816</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000215281</v>
+      </c>
+      <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G39" s="6">
-        <v>32</v>
+        <v>402</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000202830</v>
+        <v>1000000192469</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>27.5</v>
+        <v>45</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000202854</v>
+        <v>1000000192476</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000202878</v>
+        <v>1000000192506</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000202953</v>
+        <v>1000000192483</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000202977</v>
+        <v>1000000192490</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D45" s="8">
-        <v>1000000203011</v>
+        <v>1000000202113</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G45" s="6">
-        <v>48</v>
+        <v>118.8</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000203035</v>
+        <v>1000000202120</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G46" s="6">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000202786</v>
+        <v>1000000202137</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G47" s="6">
-        <v>33.8</v>
+        <v>162</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="8">
+        <v>1000000202144</v>
+      </c>
+      <c r="E48" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G48" s="6">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>1000000202847</v>
+        <v>1000000202168</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G49" s="6">
-        <v>27.5</v>
+        <v>154.8</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C50" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="8">
-        <v>1000000202885</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000217988</v>
+      </c>
+      <c r="E50" s="7"/>
       <c r="F50" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G50" s="6">
-        <v>49</v>
+        <v>294</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>1000000202922</v>
+        <v>1000000203400</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G51" s="6">
-        <v>48</v>
+        <v>118.8</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>1000000203004</v>
+        <v>1000000203691</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G52" s="6">
-        <v>49</v>
+        <v>177.6</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>1000000203042</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218343</v>
+      </c>
+      <c r="E53" s="7"/>
       <c r="F53" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G53" s="6">
-        <v>48</v>
+        <v>225.6</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>1000000203080</v>
+        <v>1000000207132</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G54" s="6">
-        <v>27.5</v>
+        <v>162</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>1000000203103</v>
+        <v>1000000187281</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G55" s="6">
-        <v>27.5</v>
+        <v>318.84</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="D56" s="8">
+        <v>1000000204155</v>
+      </c>
+      <c r="E56" s="7" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>27.5</v>
+        <v>85</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="8">
-        <v>1000000060867</v>
+        <v>1000000204162</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>415.8</v>
+        <v>85</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C58" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="D58" s="8">
+        <v>1000000192711</v>
+      </c>
+      <c r="E58" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="D58" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>790.6799999999999</v>
+        <v>52</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="C59" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="8">
-        <v>1000000192469</v>
+        <v>1000000192728</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D60" s="8">
-        <v>1000000192476</v>
+        <v>1000000192773</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D61" s="8">
-        <v>1000000192506</v>
+        <v>1000000192780</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D62" s="8">
-        <v>1000000192483</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218138</v>
+      </c>
+      <c r="E62" s="7"/>
       <c r="F62" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G62" s="6">
-        <v>45</v>
+        <v>270</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D63" s="8">
-        <v>1000000192490</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218367</v>
+      </c>
+      <c r="E63" s="7"/>
       <c r="F63" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G63" s="6">
-        <v>45</v>
+        <v>162</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D64" s="8">
-        <v>1000000207132</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218381</v>
+      </c>
+      <c r="E64" s="7"/>
       <c r="F64" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G64" s="6">
-        <v>162</v>
+        <v>282</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D65" s="8">
-        <v>1000000203677</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000050813</v>
+      </c>
+      <c r="E65" s="7"/>
       <c r="F65" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G65" s="6">
-        <v>222</v>
+        <v>38.4</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" s="8">
+        <v>1000000187632</v>
+      </c>
+      <c r="E66" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="C66" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F66" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>177.6</v>
+        <v>42</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C67" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="C67" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67" s="8">
-        <v>1000000215458</v>
-[...1 lines deleted...]
-      <c r="E67" s="7"/>
+        <v>1000000187687</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="F67" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>414</v>
+        <v>33</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C68" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="8">
-        <v>1000000192568</v>
+        <v>1000000187700</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C69" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="C69" s="6" t="s">
+      <c r="D69" s="8">
+        <v>1000000120721</v>
+      </c>
+      <c r="E69" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="D69" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G69" s="6">
-        <v>55</v>
+        <v>219.6</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>158</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D70" s="8">
-        <v>1000000192582</v>
+        <v>1000000177114</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G70" s="6">
-        <v>55</v>
+        <v>165.6</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D71" s="8">
-        <v>1000000192599</v>
+        <v>1000000185768</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G71" s="6">
-        <v>55</v>
+        <v>155.16</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
-        <v>73</v>
+        <v>162</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D72" s="8">
-        <v>1000000177114</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218350</v>
+      </c>
+      <c r="E72" s="7"/>
       <c r="F72" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G72" s="6">
-        <v>165.6</v>
+        <v>225.6</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D73" s="8">
-        <v>1000000185768</v>
+        <v>1000000173499</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G73" s="6">
-        <v>155.16</v>
+        <v>132</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D74" s="8">
-        <v>1000000192605</v>
+        <v>1000000202106</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>168</v>
+        <v>59</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="G74" s="6">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D75" s="8">
-        <v>1000000192612</v>
+        <v>1000000205077</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G75" s="6">
-        <v>25</v>
+        <v>414</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
-        <v>171</v>
+        <v>146</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D76" s="8">
-        <v>1000000192629</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000050813</v>
+      </c>
+      <c r="E76" s="7"/>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>25</v>
+        <v>38.4</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D77" s="8">
-        <v>1000000192636</v>
+        <v>1000000192698</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
-        <v>25</v>
+        <v>78.81999999999999</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D78" s="8">
-        <v>1000000192643</v>
+        <v>1000000194241</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>25</v>
+        <v>90.97</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D79" s="8">
-        <v>1000000187717</v>
+        <v>1000000192704</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>35</v>
+        <v>175</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>33</v>
+        <v>78.81999999999999</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>179</v>
+        <v>85</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D80" s="8">
-        <v>1000000187724</v>
+        <v>1000000121223</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>33</v>
+        <v>40.21</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D81" s="8">
-        <v>1000000187731</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218121</v>
+      </c>
+      <c r="E81" s="7"/>
       <c r="F81" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G81" s="6">
-        <v>33</v>
+        <v>306</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>73</v>
+        <v>183</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D82" s="8">
-        <v>1000000173475</v>
+        <v>1000000191523</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G82" s="6">
-        <v>342</v>
+        <v>227.76</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>73</v>
+        <v>185</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D83" s="8">
-        <v>1000000175837</v>
+        <v>1000000191530</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G83" s="6">
-        <v>297.6</v>
+        <v>309.6</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>48</v>
+        <v>187</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D84" s="8">
-        <v>1000000050813</v>
+        <v>1000000053746</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="9" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="G84" s="6">
-        <v>38.4</v>
+        <v>259</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D85" s="8">
-        <v>1000000192711</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000211238</v>
+      </c>
+      <c r="E85" s="7"/>
       <c r="F85" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G85" s="6">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D86" s="8">
-        <v>1000000192728</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000213119</v>
+      </c>
+      <c r="E86" s="7"/>
       <c r="F86" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G86" s="6">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D87" s="8">
-        <v>1000000192773</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000211245</v>
+      </c>
+      <c r="E87" s="7"/>
       <c r="F87" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G87" s="6">
-        <v>52</v>
+        <v>162</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D88" s="8">
-        <v>1000000192780</v>
+        <v>1000000187717</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>188</v>
+        <v>150</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="6">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D89" s="8">
-        <v>1000000203400</v>
+        <v>1000000187724</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G89" s="6">
-        <v>118.8</v>
+        <v>33</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D90" s="8">
-        <v>1000000173499</v>
+        <v>1000000187731</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>199</v>
+        <v>150</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G90" s="6">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D91" s="8">
-        <v>1000000191547</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000215243</v>
+      </c>
+      <c r="E91" s="7"/>
       <c r="F91" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G91" s="6">
-        <v>246.24</v>
+        <v>45.5</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D92" s="8">
-        <v>1000000191554</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000211221</v>
+      </c>
+      <c r="E92" s="7"/>
       <c r="F92" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G92" s="6">
-        <v>246.24</v>
+        <v>126</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D93" s="8">
-        <v>1000000191561</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000215267</v>
+      </c>
+      <c r="E93" s="7"/>
       <c r="F93" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G93" s="6">
-        <v>246.24</v>
+        <v>45.5</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D94" s="8">
-        <v>1000000211238</v>
+        <v>1000000218374</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G94" s="6">
-        <v>138</v>
+        <v>122.4</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D95" s="8">
-        <v>1000000213119</v>
+        <v>1000000217124</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G95" s="6">
-        <v>138</v>
+        <v>390</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D96" s="8">
-        <v>1000000211245</v>
+        <v>1000000215458</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G96" s="6">
-        <v>162</v>
+        <v>414</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D97" s="8">
-        <v>1000000187281</v>
+        <v>1000000173475</v>
       </c>
       <c r="E97" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="F97" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="F97" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="6">
-        <v>318.84</v>
+        <v>342</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C98" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="8">
-        <v>1000000175479</v>
+        <v>1000000175837</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>217</v>
+        <v>111</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G98" s="6">
-        <v>130.8</v>
+        <v>297.6</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D99" s="8">
-        <v>1000000208085</v>
-[...1 lines deleted...]
-      <c r="E99" s="7"/>
+        <v>1000000178210</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="F99" s="9" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G99" s="6">
-        <v>192</v>
+        <v>396</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
-        <v>221</v>
+        <v>158</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D100" s="8">
-        <v>1000000208092</v>
-[...1 lines deleted...]
-      <c r="E100" s="7"/>
+        <v>1000000178227</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="F100" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G100" s="6">
-        <v>204</v>
+        <v>312</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D101" s="8">
-        <v>1000000208078</v>
-[...1 lines deleted...]
-      <c r="E101" s="7"/>
+        <v>1000000201604</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="F101" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G101" s="6">
-        <v>420</v>
+        <v>222</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D102" s="8">
-        <v>1000000208061</v>
-[...1 lines deleted...]
-      <c r="E102" s="7"/>
+        <v>1000000185898</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="F102" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G102" s="6">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="5"/>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="71">
       <c r="A103" s="6"/>
       <c r="B103" s="7" t="s">
-        <v>73</v>
+        <v>146</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D103" s="8">
-        <v>1000000178210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000050813</v>
+      </c>
+      <c r="E103" s="7"/>
       <c r="F103" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G103" s="6">
-        <v>396</v>
+        <v>38.4</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="5"/>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="71">
       <c r="A104" s="6"/>
       <c r="B104" s="7" t="s">
-        <v>73</v>
+        <v>223</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="D104" s="8">
-        <v>1000000178227</v>
+        <v>1000000192568</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="F104" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G104" s="6">
-        <v>312</v>
+        <v>55</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="71">
       <c r="A105" s="6"/>
       <c r="B105" s="7" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D105" s="8">
-        <v>1000000185898</v>
+        <v>1000000192575</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G105" s="6">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="71">
       <c r="A106" s="6"/>
       <c r="B106" s="7" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D106" s="8">
-        <v>1000000207149</v>
+        <v>1000000192582</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G106" s="6">
-        <v>150</v>
+        <v>55</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="5"/>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="71">
       <c r="A107" s="6"/>
       <c r="B107" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D107" s="8">
-        <v>1000000203691</v>
+        <v>1000000192599</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G107" s="6">
-        <v>177.6</v>
+        <v>55</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="5"/>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="71">
       <c r="A108" s="6"/>
       <c r="B108" s="7" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="D108" s="8">
-        <v>1000000204155</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218404</v>
+      </c>
+      <c r="E108" s="7"/>
       <c r="F108" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G108" s="6">
-        <v>85</v>
+        <v>186</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="5"/>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="71">
       <c r="A109" s="6"/>
       <c r="B109" s="7" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D109" s="8">
-        <v>1000000204162</v>
+        <v>1000000192605</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G109" s="6">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="71">
       <c r="A110" s="6"/>
       <c r="B110" s="7" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="D110" s="8">
-        <v>1000000191523</v>
+        <v>1000000192612</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>165</v>
+        <v>235</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G110" s="6">
-        <v>227.76</v>
+        <v>25</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="5"/>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="71">
       <c r="A111" s="6"/>
       <c r="B111" s="7" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D111" s="8">
-        <v>1000000191530</v>
+        <v>1000000192629</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>165</v>
+        <v>235</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G111" s="6">
-        <v>309.6</v>
+        <v>25</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D112" s="8">
-        <v>1000000120721</v>
+        <v>1000000192636</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G112" s="6">
-        <v>219.6</v>
+        <v>25</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D113" s="8">
-        <v>1000000205077</v>
+        <v>1000000192643</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>52</v>
+        <v>235</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G113" s="6">
-        <v>414</v>
+        <v>25</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D114" s="8">
-        <v>1000000217124</v>
+        <v>1000000217971</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G114" s="6">
-        <v>390</v>
+        <v>294</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="5"/>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="71">
       <c r="A115" s="6"/>
       <c r="B115" s="7" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D115" s="8">
-        <v>1000000213102</v>
-[...1 lines deleted...]
-      <c r="E115" s="7"/>
+        <v>1000000192445</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>248</v>
+      </c>
       <c r="F115" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G115" s="6">
-        <v>198</v>
+        <v>269.28</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="71">
       <c r="A116" s="6"/>
       <c r="B116" s="7" t="s">
-        <v>252</v>
+        <v>158</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D116" s="8">
-        <v>1000000211252</v>
-[...1 lines deleted...]
-      <c r="E116" s="7"/>
+        <v>1000000166972</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>175</v>
+      </c>
       <c r="F116" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G116" s="6">
-        <v>186</v>
+        <v>227.76</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D117" s="8">
-        <v>1000000213096</v>
-[...1 lines deleted...]
-      <c r="E117" s="7"/>
+        <v>1000000192452</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>252</v>
+      </c>
       <c r="F117" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G117" s="6">
-        <v>234</v>
+        <v>380.88</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D118" s="8">
-        <v>1000000213126</v>
-[...1 lines deleted...]
-      <c r="E118" s="7"/>
+        <v>1000000203660</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>171</v>
+      </c>
       <c r="F118" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G118" s="6">
-        <v>270</v>
+        <v>213.6</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D119" s="8">
-        <v>1000000202106</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000218398</v>
+      </c>
+      <c r="E119" s="7"/>
       <c r="F119" s="9" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G119" s="6">
-        <v>240</v>
+        <v>174</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
-        <v>48</v>
+        <v>257</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D120" s="8">
-        <v>1000000050813</v>
-[...1 lines deleted...]
-      <c r="E120" s="7"/>
+        <v>1000000207156</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>62</v>
+      </c>
       <c r="F120" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G120" s="6">
-        <v>38.4</v>
+        <v>162</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D121" s="8">
-        <v>1000000215243</v>
+        <v>1000000213102</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G121" s="6">
-        <v>45.5</v>
+        <v>198</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="D122" s="8">
-        <v>1000000211221</v>
+        <v>1000000211252</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="9" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="G122" s="6">
-        <v>126</v>
+        <v>186</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D123" s="8">
-        <v>1000000215267</v>
+        <v>1000000213096</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G123" s="6">
-        <v>45.5</v>
+        <v>234</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
-        <v>48</v>
+        <v>265</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D124" s="8">
-        <v>1000000050813</v>
+        <v>1000000213126</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="9" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G124" s="6">
-        <v>38.4</v>
+        <v>270</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
+    </row>
+    <row r="125" spans="1:13" customHeight="1" ht="71">
+      <c r="A125" s="6"/>
+      <c r="B125" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="D125" s="8">
+        <v>1000000207149</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F125" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G125" s="6">
+        <v>150</v>
+      </c>
+      <c r="H125" s="6"/>
+      <c r="I125" s="6"/>
+      <c r="J125" s="6"/>
+      <c r="K125" s="6"/>
+      <c r="L125" s="6"/>
+      <c r="M125" s="5"/>
+    </row>
+    <row r="126" spans="1:13" customHeight="1" ht="71">
+      <c r="A126" s="6"/>
+      <c r="B126" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="D126" s="8">
+        <v>1000000207163</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F126" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G126" s="6">
+        <v>154.8</v>
+      </c>
+      <c r="H126" s="6"/>
+      <c r="I126" s="6"/>
+      <c r="J126" s="6"/>
+      <c r="K126" s="6"/>
+      <c r="L126" s="6"/>
+      <c r="M126" s="5"/>
+    </row>
+    <row r="127" spans="1:13" customHeight="1" ht="71">
+      <c r="A127" s="6"/>
+      <c r="B127" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D127" s="8">
+        <v>1000000060867</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="F127" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G127" s="6">
+        <v>415.8</v>
+      </c>
+      <c r="H127" s="6"/>
+      <c r="I127" s="6"/>
+      <c r="J127" s="6"/>
+      <c r="K127" s="6"/>
+      <c r="L127" s="6"/>
+      <c r="M127" s="5"/>
+    </row>
+    <row r="128" spans="1:13" customHeight="1" ht="71">
+      <c r="A128" s="6"/>
+      <c r="B128" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="D128" s="8">
+        <v>1000000061819</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F128" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G128" s="6">
+        <v>790.6799999999999</v>
+      </c>
+      <c r="H128" s="6"/>
+      <c r="I128" s="6"/>
+      <c r="J128" s="6"/>
+      <c r="K128" s="6"/>
+      <c r="L128" s="6"/>
+      <c r="M128" s="5"/>
+    </row>
+    <row r="129" spans="1:13" customHeight="1" ht="71">
+      <c r="A129" s="6"/>
+      <c r="B129" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D129" s="8">
+        <v>1000000203677</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="F129" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G129" s="6">
+        <v>222</v>
+      </c>
+      <c r="H129" s="6"/>
+      <c r="I129" s="6"/>
+      <c r="J129" s="6"/>
+      <c r="K129" s="6"/>
+      <c r="L129" s="6"/>
+      <c r="M129" s="5"/>
+    </row>
+    <row r="130" spans="1:13" customHeight="1" ht="71">
+      <c r="A130" s="6"/>
+      <c r="B130" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="D130" s="8">
+        <v>1000000191608</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F130" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G130" s="6">
+        <v>72.88</v>
+      </c>
+      <c r="H130" s="6"/>
+      <c r="I130" s="6"/>
+      <c r="J130" s="6"/>
+      <c r="K130" s="6"/>
+      <c r="L130" s="6"/>
+      <c r="M130" s="5"/>
+    </row>
+    <row r="131" spans="1:13" customHeight="1" ht="71">
+      <c r="A131" s="6"/>
+      <c r="B131" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D131" s="8">
+        <v>1000000191622</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F131" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G131" s="6">
+        <v>72.88</v>
+      </c>
+      <c r="H131" s="6"/>
+      <c r="I131" s="6"/>
+      <c r="J131" s="6"/>
+      <c r="K131" s="6"/>
+      <c r="L131" s="6"/>
+      <c r="M131" s="5"/>
+    </row>
+    <row r="132" spans="1:13" customHeight="1" ht="71">
+      <c r="A132" s="6"/>
+      <c r="B132" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D132" s="8">
+        <v>1000000203684</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="F132" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G132" s="6">
+        <v>177.6</v>
+      </c>
+      <c r="H132" s="6"/>
+      <c r="I132" s="6"/>
+      <c r="J132" s="6"/>
+      <c r="K132" s="6"/>
+      <c r="L132" s="6"/>
+      <c r="M132" s="5"/>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="71">
+      <c r="A133" s="6"/>
+      <c r="B133" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D133" s="8">
+        <v>1000000050813</v>
+      </c>
+      <c r="E133" s="7"/>
+      <c r="F133" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" s="6">
+        <v>38.4</v>
+      </c>
+      <c r="H133" s="6"/>
+      <c r="I133" s="6"/>
+      <c r="J133" s="6"/>
+      <c r="K133" s="6"/>
+      <c r="L133" s="6"/>
+      <c r="M133" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>