--- v0 (2026-06-04)
+++ v1 (2026-07-19)
@@ -14,107 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дзеркало косметичне</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:51</t>
+    <t>17:39</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Дзеркало косметичне 1-218978</t>
+  </si>
+  <si>
+    <t>1-218978</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12шт.</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-219005</t>
+  </si>
+  <si>
+    <t>1-219005</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-219036</t>
+  </si>
+  <si>
+    <t>1-219036</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-219043</t>
+  </si>
+  <si>
+    <t>1-219043</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (8,8см) 1-218886</t>
+  </si>
+  <si>
+    <t>1-218886</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (8,8см) 1-218893</t>
+  </si>
+  <si>
+    <t>1-218893</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне (8,8см) 1-218909</t>
+  </si>
+  <si>
+    <t>1-218909</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-219012</t>
+  </si>
+  <si>
+    <t>1-219012</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-219029</t>
+  </si>
+  <si>
+    <t>1-219029</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-218985</t>
+  </si>
+  <si>
+    <t>1-218985</t>
+  </si>
+  <si>
+    <t>Дзеркало косметичне 1-218992</t>
+  </si>
+  <si>
+    <t>1-218992</t>
+  </si>
+  <si>
     <t>Дзеркало косметичне 1-217117</t>
   </si>
   <si>
     <t>1-217117</t>
-  </si>
-[...1 lines deleted...]
-    <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
     <t>Дзеркало косметичне 1-215519</t>
   </si>
   <si>
     <t>1-215519</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 3шт.</t>
   </si>
   <si>
     <t>Дзеркало косметичне 1-214550</t>
   </si>
   <si>
     <t>1-214550</t>
   </si>
   <si>
     <t>Дзеркало косметичне 1-214543</t>
   </si>
   <si>
     <t>1-214543</t>
   </si>
   <si>
     <t>Дзеркало косметичне (6*8см) 1-213164</t>
   </si>
@@ -228,51 +297,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bddc26aafa42a7cd5cb4377896ebcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf07afa976937d4d335849eb4d05f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af52f1b796d7fd7b38ef82621fd4163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8260a12d1b0ff3aac2e156c158a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010639e44d5261de514f998581a7e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a1a7107f0e4bd36ab87db123b12c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcf32decf2da0cf0702e4afbd3827a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab808c406d7bd66ed555ac59674ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe7d9036c2cd0a8264dadbb4dfad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f4e6ff4fef1b507b165231c513cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cfa8cba443c48baf7198f0951e77f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b0f4e2a5178f436954809dedca175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166be3eb9a690aeb767e3b76bf86e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ae7d1c7095fba139cb3fa14b8219e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b68a4c1bc827791af8067084e795168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbed8b0a396a51f1e6b323b8c6d6bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a64189c2386c81bd6894548a93e6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a724d44a30d28881a4694e2a666f1ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c705034019f00965be809cc94fe89012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fad86e7522b5de198262e6a78d6e7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb379d6f45daa2702952cafd918d0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741455a74efee018553e005c41d901bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea361e562a6cdcc99386da7da98cb1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc087195f88e9dc6a71ec9168194e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b29290d4006dc5bc596017e6d122f918.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -430,50 +499,380 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -740,54 +1139,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/zerkalo-kosmeticheskoe/531/?utm_source=price&amp;utm_campaign=price_zerkalo-kosmeticheskoe" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M13" sqref="M13"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -883,215 +1282,490 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>1000000217117</v>
+        <v>1000000218978</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="6">
-        <v>1194</v>
+        <v>690</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
-        <v>1000000215519</v>
+        <v>1000000219005</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6">
-        <v>199.5</v>
+        <v>954</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>1000000214550</v>
+        <v>1000000219036</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="6">
-        <v>882</v>
+        <v>954</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8">
-        <v>1000000214543</v>
+        <v>1000000219043</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="6">
-        <v>918</v>
+        <v>954</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="8">
-        <v>1000000213164</v>
+        <v>1000000218886</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G11" s="6">
-        <v>894</v>
+        <v>41.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8">
-        <v>1000000213140</v>
+        <v>1000000218893</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G12" s="6">
-        <v>894</v>
+        <v>41.5</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="8">
-        <v>1000000213157</v>
+        <v>1000000218909</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G13" s="6">
-        <v>870</v>
+        <v>41.5</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
+    </row>
+    <row r="14" spans="1:13" customHeight="1" ht="71">
+      <c r="A14" s="6"/>
+      <c r="B14" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="8">
+        <v>1000000219012</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="6">
+        <v>954</v>
+      </c>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="5"/>
+    </row>
+    <row r="15" spans="1:13" customHeight="1" ht="71">
+      <c r="A15" s="6"/>
+      <c r="B15" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="8">
+        <v>1000000219029</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="6">
+        <v>954</v>
+      </c>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="5"/>
+    </row>
+    <row r="16" spans="1:13" customHeight="1" ht="71">
+      <c r="A16" s="6"/>
+      <c r="B16" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1000000218985</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="6">
+        <v>750</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13" customHeight="1" ht="71">
+      <c r="A17" s="6"/>
+      <c r="B17" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1000000218992</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="6">
+        <v>690</v>
+      </c>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" customHeight="1" ht="71">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="8">
+        <v>1000000217117</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1194</v>
+      </c>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="71">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1000000215519</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="6">
+        <v>199.5</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="71">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="8">
+        <v>1000000214550</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="6">
+        <v>882</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="71">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1000000214543</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="6">
+        <v>918</v>
+      </c>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="71">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="8">
+        <v>1000000213164</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="6">
+        <v>894</v>
+      </c>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="5"/>
+    </row>
+    <row r="23" spans="1:13" customHeight="1" ht="71">
+      <c r="A23" s="6"/>
+      <c r="B23" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1000000213140</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="6">
+        <v>894</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13" customHeight="1" ht="71">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="8">
+        <v>1000000213157</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="6">
+        <v>870</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>