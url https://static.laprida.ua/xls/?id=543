--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пакети крафтові однотонні</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>20:56</t>
+    <t>21:06</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -778,51 +778,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138955ee2b317f7907dee40529f13b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2632cab0671eb48719ba5d672c5832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346dd2e90d220b0c88c52cac13d430f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86ecc6006c993477b453ddcd18d4be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805436029c57117e78fe5ffa7a13195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43effb36f43be5b8ec917ee662e129426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc88a5af27358f8cf944c1691fb8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf1f8827d959a5d9ea64a17dfcde78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe708e5ec4b3bb4829eb483684bfa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b541a0fcf67a80e84797649a1297d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372804eacb811931c6b91a0150b4ae411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da2c2cc3e606a4b0c431052ebc98a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4332c1642b2cdc965d39d50d1201c2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923559cd0412e18e303c3a5a3ca0e3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a27aa6258b5b0b240e111cb7fb83ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f73370beb6552376e784c5516b44916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d0384e9d47ccd4374a80f53c370d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155cb41a22da1bac2b1688f4e9390018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71b4af6332da7d91e09c0aa233c5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70879c4404f993349c1889af2e571f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dad45347b2414b6ae22ff9d5753d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e07e805f02ee5fa4825015f1859022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48856a091064b341dbd32848f7bd6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b07ea92524175ad7d9054a4b79e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8ef2be8012e4ce5e1404a0fca7ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a9d8a5e4d1b964a1da8c77e929c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62ac3a501e849bc854098670697c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c561ceb98222994775d182a1554228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e368fcce1bf175e6de988171244530529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564544797392c8aa90ac470cbb5608130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590e8aa09a98e1cdea649e0ab8475f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ceefa871d9358dc3cb478f362a6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449be00b23c97647ce54204a33676a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c02ddeac121c3880503878c58e5ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8138547ad9408ef67ea5f9b710f7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e5732b5c8acc3d1b78c0358f3e0c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79ac44779ec6f9d475bf85f28b52ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4f0fc396f82b66b64d51ebb5642238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db4bbadae85d39338f904d62a210039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179abf8ccb75a9651cdce3267705e60b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b77bf26eedc356e192de7f9ae39ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cf5914f39f18c8cd94154a5fb324d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a6bd0914e5966aaf36f656e1c138443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3673da27049909057880e44cfc2c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f98cc6400395e1f38cc9ba8c5c4fba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24c1b088465dc7ad135f99e4c7fa6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50e09393577049ee4d3b9dedcf47b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6c489576d7bde587382f69449204148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975dfcc487bb33a903ae7ff4fe2644249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdad479a885292062b8c25e6ba30bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7416b2b1df39f9894edcf9aad281251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a126437c8764f354311c5245f9b7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f560bc860d0c113ccd656d7b7606653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfb5b7749da5cca2ffdd9561eeec8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b6b5448a98e7f0b976bee9c49a4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a624ec92a087099ec9e5b79731c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af5c679838c067865e6d56a4c45e3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157e70729422c47039a10d5fa6cd7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252e36900c32c2cb91719ed3885a34059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b8cbc2aca1059c2088b750cd3870360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b17406e5d4c7fc4abc5c773ac9f34061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03f8e4439b09058487be960e14fd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b462d687d7e8b54680f40f9c40d10ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ff41c6c8b0a9ce8bf1a585b2f2d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176ee657132b0a91fb987a11d0be07265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf1842517302a1c6067d6ab35540066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798120ecd348fbb7c5302a24e8160bb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d14dd852b8fd1010402f3cf00b1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9607c594381cd0c2caa0352941ba269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545935361fe69413a6f9afa2326971170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0cc89b6d7d04db6810bced96028bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b901cc63a032098819bc4cd4743b8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3a80f68cc09ce35fd5d28eef41efd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a72dbf80e432fecb19877a156cf7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c563ad14d106e5bd9b251db7e5978675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ae00d6bed726fc09aba41684f7d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4299ec279fad17289388a27235558677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef949a406cfa0c506f1b8723a141878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae738f01a7e21f3c7e4c4690f188d4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b13014934b070a4c9e3bd3e0c1bc0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f784700bac93f574bcff0c7e9806b0481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915756201b034bbb0e1df9f0f198471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe04522d458f98693f647beaa6c98b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad978458777d7b33ff0acc666a56f8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9cc6aedbd539d7cfa173dd86b7f724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffce1155c012c686ccadab07528aa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a89b2332151aa1795df9e3fdad32e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d227ba6d6c09140545ebbe0fd9b057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5623645174c3a07339608606ec04a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a35e4acc3e6f0dc8101703cc8ba1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0faaee8d86d13da9cc1f8c66bddc6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c467bd9239d732d9c2d4f938659411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb415c01129673200183a4d9e548412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8bde7db96442dbef79ce176bf35b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99086a17e422d34ce307e9659a9deb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242e2c944fab74ce2341ed3b5dcb5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba6ff510032a28c3348f045125ae3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3f5674c37399fbfbca67d040ef51917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8b24de1e33c49021a880af0463bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a8d911df7588f6500def0b1e0bc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c741569951544ecd87a816aadfdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e6d737b6af780da9114a006d171121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aaf5d3d215c50edc6392e1c5b78ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e72b547dbf92a1802a5c42cdb375b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6777bd4d8f653fac2cede8cab94424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014a94ae130060e5364bf01c07d3b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437af9139d082bf69ffb3d00a1fd57026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa4d4de20a6989aa4583ceb00181c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f104ef6fa022c0cfb42fcad131d6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365074d188f576be8cbcbb750ca70f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118314f67192e8a831951f3832df34d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175524e732204d5dd6104c18162b880531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff2de7fd5eef1c21f4bb069ba3be432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3782a10f4addc6ee3932b25ee41b2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6135ee80917b7dd72d1daa807158cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b5d78b8a5442e46bc1f9bc208179235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28031c71d62a7493d6852c3273d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3187112335e10c9ddd06f67fc9afad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bdbbba755f3efe335891a04ff086338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459d9b0a51eb49042e7abe45e1fcacf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81139dd1380f0826835a45c0b8d3a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1a41853faaff9f8940ba92c9d89a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6ed677eee02be50a2872b8365bf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff26f7f529f520116d16a9aca8c012643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d64f06c98ab7dee186e80cda1fc7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840e71a2d770af32b89e69e4da264a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5ee51ea7828fadd1c0a584153f0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a699853981f6b5c08a44539f4b2b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe791ced162fd92c0fd38f8512b908248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d5a9a77291ffad00d14a21caae4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60f21ea4d7f50ff2976c5481f3efa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d523ad3197ec0ffa1db889e2d8398f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5385297cd96e4733a3cd388cf9404752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c9a99495be4bd89e942493d8b1c5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7efcb7ac06085df5c9ef7c40871854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c3daca12bcc62c733880125bee5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e418f9871bbf615ef9a914976bc34a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5590f0cdd65bed9d626df752fb239657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe69fd9b8f56b797f7060b38ad15558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e59cf0b2d4422e687ce2a53335ec4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d43aba2b44003c992c54254e03cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5d42720c37cab373c4082041cc5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283be693bb93a90a8d33243851dc57f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1fe6da438309762ce23d3b3e04d9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2480d709ea0b14a4d6ac56345f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7424f557920eed60b6c7b58726ca8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bdd60bfc7ea05f7fed525d23ec58a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0ab1e879f8fc9fb277a8d40615fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292017211e587ecf2b96f56ff82e12968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564787a836574c1774dd61e27cde952a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b52714628c6135713681ea85beeeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db37fd3769eb5e47e631d38567948e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f221e879b7276dc884ca2c8f6730a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165e07a50d521b1876f920dfd3752a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c97e84d1639c343c14b41974d633774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce654ff2464e79edefb61dd245d31a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b58aa3cd1d2748553f31ee50540e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c996ec379c634147b0b91e63e30cc6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a2e3bcf425ccdf0c7afe561beb6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0c9badcf57913a4612019371bae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f145c71c76798304623c60ce814a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab991ee9e42f22e8ff6f917b4914d81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>