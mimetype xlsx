--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -14,175 +14,355 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пакети крафтові однотонні</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>21:06</t>
+    <t>23:42</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² 1-116427</t>
   </si>
   <si>
     <t>1-116427</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:26 см
 Ширина:12 см
 Висота:32 см
 Особливості:однотонные
 Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12шт.</t>
   </si>
   <si>
-    <t>Пакет паперовий крафт "ЧЕРНЫЙ" (22,5*29*11см) двустор 110гр/мкв 12шт\уп  255-7014</t>
-[...2 lines deleted...]
-    <t>255-7014</t>
+    <t>Паперовий пакет білий кольоровий з ручками (320*120*420 мм) жовтий 2-66926441</t>
+  </si>
+  <si>
+    <t>2-66926441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:32 см
+Ширина:12 см
+Висота:42 см
+Особливості:однотонные
+Розмір пакета:M (высота 33 - 42 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Паперовий пакет білий з ручками (400*120*310) мм фіолетовий 2-66926250</t>
+  </si>
+  <si>
+    <t>2-66926250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:40 см
+Ширина:12 см
+Висота:31 см
+Особливості:однотонные
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:Горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Паперовий пакет білий з ручками (400*120*310 мм) жовтий 2-66926274</t>
+  </si>
+  <si>
+    <t>2-66926274</t>
+  </si>
+  <si>
+    <t>Паперовий пакет білий з ручками (400*120*310 мм)  малиновий 2-66926281</t>
+  </si>
+  <si>
+    <t>2-66926281</t>
+  </si>
+  <si>
+    <t>Паперовий пакет бурий з ручками (400*120*310 мм) чорний 2-66926311</t>
+  </si>
+  <si>
+    <t>2-66926311</t>
+  </si>
+  <si>
+    <t>Паперовий пакет бурий з ручками (400*120*310 мм) темно-коричневий 2-66926328</t>
+  </si>
+  <si>
+    <t>2-66926328</t>
+  </si>
+  <si>
+    <t>Паперовий пакет бурий з ручками (400*120*310 мм) темно-синій 2-66926342</t>
+  </si>
+  <si>
+    <t>2-66926342</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² блакитний 3123-8672</t>
+  </si>
+  <si>
+    <t>3123-8672</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:26 см
+Ширина:12 см
+Висота:32 см
+Особливості:однотонные
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² жовтий 3123-8641</t>
+  </si>
+  <si>
+    <t>3123-8641</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² червоний 3123-8634</t>
+  </si>
+  <si>
+    <t>3123-8634</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² малиновий 3123-8658</t>
+  </si>
+  <si>
+    <t>3123-8658</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² мінтол 3123-8733</t>
+  </si>
+  <si>
+    <t>3123-8733</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² рожевий 3123-8757</t>
+  </si>
+  <si>
+    <t>3123-8757</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² сірий 3123-8665</t>
+  </si>
+  <si>
+    <t>3123-8665</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² синій 3123-8689</t>
+  </si>
+  <si>
+    <t>3123-8689</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² бузковий 3123-8740</t>
+  </si>
+  <si>
+    <t>3123-8740</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² темно-зелений 3123-8696</t>
+  </si>
+  <si>
+    <t>3123-8696</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² темно-синій 3123-8719</t>
+  </si>
+  <si>
+    <t>3123-8719</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² фіолетовий 3123-8764</t>
+  </si>
+  <si>
+    <t>3123-8764</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (32*26*12см) 120г/м² чорний 3123-8726</t>
+  </si>
+  <si>
+    <t>3123-8726</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² бежевий 3123-8160</t>
+  </si>
+  <si>
+    <t>3123-8160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:21 см
+Ширина:11 см
+Висота:27 см
+Особливості:однотонные с рамкой
+Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:вертикальный
+</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² графітовий 3123-8191</t>
+  </si>
+  <si>
+    <t>3123-8191</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² жовтий 3123-8177</t>
+  </si>
+  <si>
+    <t>3123-8177</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² крафт 3123-8184</t>
+  </si>
+  <si>
+    <t>3123-8184</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² мінт 3123-8122</t>
+  </si>
+  <si>
+    <t>3123-8122</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² оранжевий 3123-8139</t>
+  </si>
+  <si>
+    <t>3123-8139</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² блакитний 3123-8399</t>
   </si>
   <si>
     <t>3123-8399</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:12 см
 Ширина:6 см
 Висота:15 см
 Особливості:однотонные
 Розмір пакета:XS (высота 10 - 20 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² жовтий 3123-8368</t>
   </si>
   <si>
     <t>3123-8368</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² червоний 3123-8351</t>
   </si>
   <si>
     <t>3123-8351</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² малиновий 3123-8375</t>
   </si>
   <si>
     <t>3123-8375</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² мінтол 3123-8450</t>
   </si>
   <si>
     <t>3123-8450</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² рожевий 3123-8474</t>
   </si>
   <si>
     <t>3123-8474</t>
   </si>
   <si>
-    <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² сірий 3123-8382</t>
-[...4 lines deleted...]
-  <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² синій 3123-8405</t>
   </si>
   <si>
     <t>3123-8405</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² бузковий 3123-8467</t>
   </si>
   <si>
     <t>3123-8467</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² темно-зелений 3123-8412</t>
   </si>
   <si>
     <t>3123-8412</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² темно-червоний 3123-8429</t>
   </si>
   <si>
     <t>3123-8429</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (15*12*6см) 120г/м² темно-синій 3123-8436</t>
@@ -226,257 +406,152 @@
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² червоний 3123-8214</t>
   </si>
   <si>
     <t>3123-8214</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² мінтол 3123-8313</t>
   </si>
   <si>
     <t>3123-8313</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² рожевий 3123-8337</t>
   </si>
   <si>
     <t>3123-8337</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² сірий 3123-8245</t>
   </si>
   <si>
     <t>3123-8245</t>
   </si>
   <si>
-    <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² синій 3123-8269</t>
-[...4 lines deleted...]
-  <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² бузковий 3123-8320</t>
   </si>
   <si>
     <t>3123-8320</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² темно-зелений 3123-8276</t>
   </si>
   <si>
     <t>3123-8276</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² темно-червоний 3123-8283</t>
   </si>
   <si>
     <t>3123-8283</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² темно-синій 3123-8290</t>
   </si>
   <si>
     <t>3123-8290</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² фіолетовий 3123-8344</t>
   </si>
   <si>
     <t>3123-8344</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² чорний 3123-8306</t>
   </si>
   <si>
     <t>3123-8306</t>
   </si>
   <si>
-    <t>Пакет крафт однотонний горизонтальний (42*31*12см) 120г/м² 1-116441</t>
-[...22 lines deleted...]
-Висота:27 см
+    <t>Пакет крафт однотонний вертикальний (22*16*8см) 120г/м² 1-116403</t>
+  </si>
+  <si>
+    <t>1-116403</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (21*15*8см) 120г/м² бежевий 3123-8078</t>
+  </si>
+  <si>
+    <t>3123-8078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:15 см
+Ширина:8 см
+Висота:21 см
 Особливості:однотонные с рамкой
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
-    <t>Пакет крафт однотонний вертикальний (27*21*11см) 120г/м² графітовий 3123-8191</t>
-[...98 lines deleted...]
-    <t>1-116403</t>
+    <t>Пакет крафт однотонний вертикальний (21*15*8см) 120г/м² жовтий 3123-8085</t>
+  </si>
+  <si>
+    <t>3123-8085</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (21*15*8см) 120г/м² крафт 3123-8092</t>
+  </si>
+  <si>
+    <t>3123-8092</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (21*15*8см) 120г/м² оранжевий 3123-8047</t>
+  </si>
+  <si>
+    <t>3123-8047</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² блакитний 3123-8535</t>
   </si>
   <si>
     <t>3123-8535</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:22 см
 Ширина:11 см
 Висота:27 см
 Особливості:однотонные
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:вертикальный
 </t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² жовтий 3123-8504</t>
   </si>
   <si>
     <t>3123-8504</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² червоний 3123-8498</t>
   </si>
   <si>
     <t>3123-8498</t>
   </si>
   <si>
-    <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² малиновий 3123-8511</t>
-[...4 lines deleted...]
-  <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² мінтол 3123-8597</t>
   </si>
   <si>
     <t>3123-8597</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² рожевий 3123-8610</t>
   </si>
   <si>
     <t>3123-8610</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² сірий 3123-8528</t>
   </si>
   <si>
     <t>3123-8528</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² синій 3123-8542</t>
   </si>
   <si>
     <t>3123-8542</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² бузковий 3123-8603</t>
@@ -491,219 +566,120 @@
     <t>3123-8559</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² темно-червоний 3123-8566</t>
   </si>
   <si>
     <t>3123-8566</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² темно-синій 3123-8573</t>
   </si>
   <si>
     <t>3123-8573</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² фіолетовий 3123-8627</t>
   </si>
   <si>
     <t>3123-8627</t>
   </si>
   <si>
     <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² чорний 3123-8580</t>
   </si>
   <si>
     <t>3123-8580</t>
-  </si>
-[...91 lines deleted...]
-    <t>1-116410</t>
   </si>
   <si>
     <t>Пакет крафт однотонний горизонтальний (25*32*12см) 120г/м² 1-116434</t>
   </si>
   <si>
     <t>1-116434</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:32 см
 Ширина:12 см
 Висота:25 см
 Особливості:однотонные
 Розмір пакета:S (высота 21 - 32 см)
+Орієнтація:горизонтальный
+</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний вертикальний (27*22*11см) 120г/м² 1-116410</t>
+  </si>
+  <si>
+    <t>1-116410</t>
+  </si>
+  <si>
+    <t>Пакет паперовий крафт "ЧЕРНЫЙ" (22,5*29*11см) двустор 110гр/мкв 12шт\уп  255-7014</t>
+  </si>
+  <si>
+    <t>255-7014</t>
+  </si>
+  <si>
+    <t>Пакет крафт однотонний горизонтальний (42*31*12см) 120г/м² 1-116441</t>
+  </si>
+  <si>
+    <t>1-116441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина:42 см
+Ширина:12 см
+Висота:31 см
+Особливості:однотонные
+Розмір пакета:M (высота 33 - 42 см)
 Орієнтація:горизонтальный
 </t>
   </si>
   <si>
     <t>Паперовий пакет білий з ручками (320*120*245 мм) жовтий 2-66926533</t>
   </si>
   <si>
     <t>2-66926533</t>
   </si>
   <si>
     <t xml:space="preserve">Довжина:32 см
 Ширина:12 см
 Висота:25 см
 Особливості:однотонные
 Розмір пакета:S (высота 21 - 32 см)
 Орієнтація:Горизонтальный
 Тематика свята:универсальные
 </t>
   </si>
   <si>
     <t>Паперовий пакет білий з ручками (320*120*245 мм) фіолетовий 2-66926557</t>
   </si>
   <si>
     <t>2-66926557</t>
   </si>
   <si>
     <t>Паперовий пакет бурий з ручками (320*120*245 мм) сірий 2-66926595</t>
   </si>
   <si>
     <t>2-66926595</t>
-  </si>
-[...31 lines deleted...]
-    <t>3123-8047</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -778,51 +754,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915756201b034bbb0e1df9f0f198471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe04522d458f98693f647beaa6c98b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad978458777d7b33ff0acc666a56f8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9cc6aedbd539d7cfa173dd86b7f724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffce1155c012c686ccadab07528aa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a89b2332151aa1795df9e3fdad32e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d227ba6d6c09140545ebbe0fd9b057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5623645174c3a07339608606ec04a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a35e4acc3e6f0dc8101703cc8ba1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0faaee8d86d13da9cc1f8c66bddc6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c467bd9239d732d9c2d4f938659411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb415c01129673200183a4d9e548412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8bde7db96442dbef79ce176bf35b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99086a17e422d34ce307e9659a9deb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242e2c944fab74ce2341ed3b5dcb5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba6ff510032a28c3348f045125ae3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3f5674c37399fbfbca67d040ef51917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8b24de1e33c49021a880af0463bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a8d911df7588f6500def0b1e0bc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c741569951544ecd87a816aadfdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e6d737b6af780da9114a006d171121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aaf5d3d215c50edc6392e1c5b78ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e72b547dbf92a1802a5c42cdb375b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6777bd4d8f653fac2cede8cab94424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014a94ae130060e5364bf01c07d3b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437af9139d082bf69ffb3d00a1fd57026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa4d4de20a6989aa4583ceb00181c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f104ef6fa022c0cfb42fcad131d6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365074d188f576be8cbcbb750ca70f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118314f67192e8a831951f3832df34d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175524e732204d5dd6104c18162b880531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff2de7fd5eef1c21f4bb069ba3be432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3782a10f4addc6ee3932b25ee41b2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6135ee80917b7dd72d1daa807158cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b5d78b8a5442e46bc1f9bc208179235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28031c71d62a7493d6852c3273d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3187112335e10c9ddd06f67fc9afad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bdbbba755f3efe335891a04ff086338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459d9b0a51eb49042e7abe45e1fcacf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81139dd1380f0826835a45c0b8d3a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1a41853faaff9f8940ba92c9d89a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6ed677eee02be50a2872b8365bf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff26f7f529f520116d16a9aca8c012643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d64f06c98ab7dee186e80cda1fc7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840e71a2d770af32b89e69e4da264a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5ee51ea7828fadd1c0a584153f0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a699853981f6b5c08a44539f4b2b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe791ced162fd92c0fd38f8512b908248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d5a9a77291ffad00d14a21caae4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60f21ea4d7f50ff2976c5481f3efa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d523ad3197ec0ffa1db889e2d8398f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5385297cd96e4733a3cd388cf9404752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c9a99495be4bd89e942493d8b1c5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7efcb7ac06085df5c9ef7c40871854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5c3daca12bcc62c733880125bee5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e418f9871bbf615ef9a914976bc34a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5590f0cdd65bed9d626df752fb239657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe69fd9b8f56b797f7060b38ad15558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e59cf0b2d4422e687ce2a53335ec4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d43aba2b44003c992c54254e03cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5d42720c37cab373c4082041cc5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283be693bb93a90a8d33243851dc57f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1fe6da438309762ce23d3b3e04d9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2480d709ea0b14a4d6ac56345f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7424f557920eed60b6c7b58726ca8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bdd60bfc7ea05f7fed525d23ec58a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0ab1e879f8fc9fb277a8d40615fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292017211e587ecf2b96f56ff82e12968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564787a836574c1774dd61e27cde952a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b52714628c6135713681ea85beeeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db37fd3769eb5e47e631d38567948e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f221e879b7276dc884ca2c8f6730a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165e07a50d521b1876f920dfd3752a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c97e84d1639c343c14b41974d633774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce654ff2464e79edefb61dd245d31a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b58aa3cd1d2748553f31ee50540e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c996ec379c634147b0b91e63e30cc6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a2e3bcf425ccdf0c7afe561beb6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0c9badcf57913a4612019371bae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f145c71c76798304623c60ce814a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab991ee9e42f22e8ff6f917b4914d81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225d616d56dd9f093be3c06553a88d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746696554f8ef41d30722f4c5c9555e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0911bf2abe9eed2078822f7e3c633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a023c3d8e61846d703d946401a89d174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d235aaa9de4754ef707e20d1210f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21350317296dad2a48ec328d2b26f22d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa1c9580d59df0f7f096d8aa6168ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e5f19ec5f560918ad17257ee083c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4a008904eca5889a7a75dde0afb719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3ae81bf3807f346568f758dfea4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c5db533aac88ac068f113b2b282f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01362c3a656cb7fbc5e76ed77bc4d4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d5024e82f9b32f857d55f8eda1d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b8d7926372bc84347b7b5128bb9e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c0584eac5e3a305b7d28b960961be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b2a363f47d23f12db47e5641790bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28a3e934c83253c2b58846dcc40d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23b079f6193e440ac52bfb190cdb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368526554a96b1622f3f9cbf3ea19d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f32c991567435f6911428835da6b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e764b466299a3150e745f1c0b914f8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ee2872e60d132b7536f94bb6282222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e8ad39aaf575b9de0aec33cfbd80923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd578717c3ce305459c3e7924f868524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fc84096e855ad18b7a15ea0575e7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d89ee5d21e961f610d1899d3ca0f0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ae2ad95acfb3fb26c353cd5372a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545bbe7157de4af65270043ad20b23a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2fd7edb16636f18ee85f5ffd3ef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3918d6e02ce258a0d1dc8bf8a1bc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b11675e43f416fe7d528cd550ca2e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241413eee10e6257eb917aca8999fe7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a68b3db68f600693695332202e74833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcd60e3a5fff602c8c7447043b531c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de55e1b3d3c2934b54f60fff9d6f9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52237101572556ff23fcb5090017acbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd2a3f8e20ac58ac8edbbc63c61e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c4456550f131e65340c762ff944338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823eafb995b0837e9d147571993897939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008641815c43e8f8004a002490240ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106e45f198c8a15149a5bceaa24d4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf82e918b2c33f322ca7ed9c79037f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e51d011c9c73464ac4ea0f246b9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe68dc554685659d5cf4ca744d367b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0133dcdc1c4f68ab50702699cde22645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d758eb82760429906f4b61b0e384e7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3cf52a8561c14fddd0d4d67046cdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad4014cd98eec98ec91ad5e42678e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f95705f69e9b845a4e1ec49d774f9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a1766ee9b1d2e962de483af820c2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bfeee54934a6175966695545ef17a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56557794d136000fa63678f2cefa962052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af95990c3389f2e6aa6b700da3454353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce14028338d15bc635249ee03e588854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792dde48fd1e05bfaef0671e241004355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d326f77db3ceb4116443c92d676e6f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823146ea4b4ee237220bb09be4d36be857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f1fba2c4e625041fedd7091d8ee658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a61918a5656096b80fce4c06184259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f08752d230be0686ee36ec7772d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434a73e716b5f5ecdb8045abf0b799f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da4a476b32cfc9d498b20a1302e0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f57bcf8837e4550224a567306f7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7caba001ffc6626006c6b97253866264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f193e6a4f57c909192dcc4138665ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636137c779ca2f0b8794d6151acdff666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4151e86f6f28208613dc066b20d1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c881688322d1261df149ab5f80ce668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398b5e7aa15cce9242648aca9e773ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85502b49e6010af0369d17f5c3d3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad99698e0c924116d78bb59a3d5ec8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef88f45e00c92dd494843c86aac7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e2959d124a8e7e09a41aca9af1e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eaddec0aef868ede8430ad2899d2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb8d6d6502380587ae327f4aed413a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e977d745cc12c01535814ea3e6cdb8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09347dc0f3be2fa0720be5b8b1db414177.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3080,170 +3056,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3510,54 +3366,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/pakety-kraftovye-odnotonnye/543/?utm_source=price&amp;utm_campaign=price_pakety-kraftovye-odnotonnye" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M87"/>
+  <dimension ref="A1:M83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M87" sqref="M87"/>
+      <selection activeCell="M83" sqref="M83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3680,2198 +3536,2090 @@
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
         <v>165.72</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>2550000007014</v>
-[...1 lines deleted...]
-      <c r="E8" s="7"/>
+        <v>2000066926441</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>22</v>
+      </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>162</v>
+        <v>225.6</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" s="8">
-        <v>3123000008399</v>
+        <v>2000066926250</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>89.52</v>
+        <v>194.4</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="8">
+        <v>2000066926274</v>
+      </c>
+      <c r="E10" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>89.52</v>
+        <v>194.4</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>3123000008351</v>
+        <v>2000066926281</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>89.52</v>
+        <v>194.4</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>3123000008375</v>
+        <v>2000066926311</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>89.52</v>
+        <v>184.2</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" s="8">
-        <v>3123000008450</v>
+        <v>2000066926328</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>89.52</v>
+        <v>184.2</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" s="8">
-        <v>3123000008474</v>
+        <v>2000066926342</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>89.52</v>
+        <v>184.2</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="8">
-        <v>3123000008382</v>
+        <v>3123000008672</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>89.52</v>
+        <v>149.28</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="8">
+        <v>3123000008641</v>
+      </c>
+      <c r="E16" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>89.52</v>
+        <v>165.72</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" s="8">
-        <v>3123000008467</v>
+        <v>3123000008634</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>89.52</v>
+        <v>165.72</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D18" s="8">
-        <v>3123000008412</v>
+        <v>3123000008658</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>89.52</v>
+        <v>165.72</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D19" s="8">
-        <v>3123000008429</v>
+        <v>3123000008733</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>89.52</v>
+        <v>165.72</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D20" s="8">
-        <v>3123000008436</v>
+        <v>3123000008757</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
-        <v>89.52</v>
+        <v>165.72</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D21" s="8">
-        <v>3123000008481</v>
+        <v>3123000008665</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
-        <v>89.52</v>
+        <v>149.28</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D22" s="8">
-        <v>3123000008443</v>
+        <v>3123000008689</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
-        <v>89.52</v>
+        <v>149.28</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D23" s="8">
-        <v>3123000008252</v>
+        <v>3123000008740</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>103.92</v>
+        <v>165.72</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D24" s="8">
-        <v>3123000008221</v>
+        <v>3123000008696</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>103.92</v>
+        <v>165.72</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D25" s="8">
-        <v>3123000008214</v>
+        <v>3123000008719</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="6">
-        <v>103.92</v>
+        <v>149.28</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D26" s="8">
-        <v>3123000008313</v>
+        <v>3123000008764</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>103.92</v>
+        <v>165.72</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D27" s="8">
-        <v>3123000008337</v>
+        <v>3123000008726</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>103.92</v>
+        <v>165.72</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D28" s="8">
-        <v>3123000008245</v>
+        <v>3123000008160</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>103.92</v>
+        <v>108.96</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C29" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" s="8">
+        <v>3123000008191</v>
+      </c>
+      <c r="E29" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D29" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>103.92</v>
+        <v>108.96</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D30" s="8">
-        <v>3123000008320</v>
+        <v>3123000008177</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>103.92</v>
+        <v>108.96</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D31" s="8">
-        <v>3123000008276</v>
+        <v>3123000008184</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>103.92</v>
+        <v>108.96</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D32" s="8">
-        <v>3123000008283</v>
+        <v>3123000008122</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>103.92</v>
+        <v>108.96</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D33" s="8">
-        <v>3123000008290</v>
+        <v>3123000008139</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>103.92</v>
+        <v>108.96</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D34" s="8">
-        <v>3123000008344</v>
+        <v>3123000008399</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>103.92</v>
+        <v>89.52</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D35" s="8">
-        <v>3123000008306</v>
+        <v>3123000008368</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>103.92</v>
+        <v>89.52</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D36" s="8">
+        <v>3123000008351</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>251.4</v>
+        <v>89.52</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D37" s="8">
-        <v>3123000008160</v>
+        <v>3123000008375</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D38" s="8">
-        <v>3123000008191</v>
+        <v>3123000008450</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D39" s="8">
-        <v>3123000008177</v>
+        <v>3123000008474</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D40" s="8">
-        <v>3123000008184</v>
+        <v>3123000008405</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D41" s="8">
-        <v>3123000008122</v>
+        <v>3123000008467</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D42" s="8">
-        <v>3123000008139</v>
+        <v>3123000008412</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D43" s="8">
-        <v>3123000008207</v>
+        <v>3123000008429</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>108.96</v>
+        <v>89.52</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D44" s="8">
-        <v>2000066926441</v>
+        <v>3123000008436</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>225.6</v>
+        <v>89.52</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="8">
-        <v>2000066926250</v>
+        <v>3123000008481</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>194.4</v>
+        <v>89.52</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>2000066926274</v>
+        <v>3123000008443</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>194.4</v>
+        <v>89.52</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="D47" s="8">
+        <v>3123000008252</v>
+      </c>
+      <c r="E47" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="D47" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>194.4</v>
+        <v>103.92</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D48" s="8">
-        <v>2000066926311</v>
+        <v>3123000008221</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>184.2</v>
+        <v>103.92</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="8">
-        <v>2000066926328</v>
+        <v>3123000008214</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
-        <v>184.2</v>
+        <v>103.92</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D50" s="8">
-        <v>2000066926342</v>
+        <v>3123000008313</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
-        <v>184.2</v>
+        <v>103.92</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D51" s="8">
-        <v>1000000116403</v>
+        <v>3123000008337</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
         <v>103.92</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D52" s="8">
-        <v>3123000008535</v>
+        <v>3123000008245</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
-        <v>155.04</v>
+        <v>103.92</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>3123000008504</v>
+        <v>3123000008320</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>155.04</v>
+        <v>103.92</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="8">
-        <v>3123000008498</v>
+        <v>3123000008276</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>143.04</v>
+        <v>103.92</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="8">
-        <v>3123000008511</v>
+        <v>3123000008283</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>143.04</v>
+        <v>103.92</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="C56" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="8">
-        <v>3123000008597</v>
+        <v>3123000008290</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>155.04</v>
+        <v>103.92</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="C57" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="8">
-        <v>3123000008610</v>
+        <v>3123000008344</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>155.04</v>
+        <v>103.92</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="8">
-        <v>3123000008528</v>
+        <v>3123000008306</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>155.04</v>
+        <v>103.92</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="8">
-        <v>3123000008542</v>
+        <v>1000000116403</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>155.04</v>
+        <v>103.92</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="C60" s="6" t="s">
+      <c r="D60" s="8">
+        <v>3123000008078</v>
+      </c>
+      <c r="E60" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="D60" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>143.04</v>
+        <v>72</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D61" s="8">
-        <v>3123000008559</v>
+        <v>3123000008085</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>155.04</v>
+        <v>72</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D62" s="8">
-        <v>3123000008566</v>
+        <v>3123000008092</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>155.04</v>
+        <v>72</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D63" s="8">
-        <v>3123000008573</v>
+        <v>3123000008047</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>155.04</v>
+        <v>72</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D64" s="8">
-        <v>3123000008627</v>
+        <v>3123000008535</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
         <v>155.04</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D65" s="8">
+        <v>3123000008504</v>
+      </c>
+      <c r="E65" s="7" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
         <v>155.04</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D66" s="8">
-        <v>3123000008672</v>
+        <v>3123000008498</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>149.28</v>
+        <v>143.04</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D67" s="8">
-        <v>3123000008641</v>
+        <v>3123000008597</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D68" s="8">
-        <v>3123000008634</v>
+        <v>3123000008610</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="71">
       <c r="A69" s="6"/>
       <c r="B69" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D69" s="8">
-        <v>3123000008658</v>
+        <v>3123000008528</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="71">
       <c r="A70" s="6"/>
       <c r="B70" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D70" s="8">
-        <v>3123000008733</v>
+        <v>3123000008542</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G70" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="5"/>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="71">
       <c r="A71" s="6"/>
       <c r="B71" s="7" t="s">
         <v>154</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D71" s="8">
-        <v>3123000008757</v>
+        <v>3123000008603</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G71" s="6">
-        <v>165.72</v>
+        <v>143.04</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="5"/>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="71">
       <c r="A72" s="6"/>
       <c r="B72" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D72" s="8">
-        <v>3123000008665</v>
+        <v>3123000008559</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="6">
-        <v>149.28</v>
+        <v>155.04</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="5"/>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="71">
       <c r="A73" s="6"/>
       <c r="B73" s="7" t="s">
         <v>158</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D73" s="8">
-        <v>3123000008689</v>
+        <v>3123000008566</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="6">
-        <v>149.28</v>
+        <v>155.04</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="5"/>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="71">
       <c r="A74" s="6"/>
       <c r="B74" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D74" s="8">
-        <v>3123000008740</v>
+        <v>3123000008573</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G74" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="5"/>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="71">
       <c r="A75" s="6"/>
       <c r="B75" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D75" s="8">
-        <v>3123000008696</v>
+        <v>3123000008627</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G75" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="5"/>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="71">
       <c r="A76" s="6"/>
       <c r="B76" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D76" s="8">
-        <v>3123000008719</v>
+        <v>3123000008580</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G76" s="6">
-        <v>149.28</v>
+        <v>155.04</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="5"/>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="71">
       <c r="A77" s="6"/>
       <c r="B77" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D77" s="8">
-        <v>3123000008764</v>
+        <v>1000000116434</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="6">
         <v>165.72</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="71">
       <c r="A78" s="6"/>
       <c r="B78" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D78" s="8">
-        <v>3123000008726</v>
+        <v>1000000116410</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G78" s="6">
-        <v>165.72</v>
+        <v>155.04</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="71">
       <c r="A79" s="6"/>
       <c r="B79" s="7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D79" s="8">
-        <v>1000000116410</v>
-[...3 lines deleted...]
-      </c>
+        <v>2550000007014</v>
+      </c>
+      <c r="E79" s="7"/>
       <c r="F79" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G79" s="6">
-        <v>155.04</v>
+        <v>162</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D80" s="8">
-        <v>1000000116434</v>
+        <v>1000000116441</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G80" s="6">
-        <v>165.72</v>
+        <v>251.4</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D81" s="8">
         <v>2000066926533</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="6">
         <v>169.8</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D82" s="8">
         <v>2000066926557</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="6">
         <v>169.8</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D83" s="8">
         <v>2000066926595</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G83" s="6">
         <v>169.8</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
-    </row>
-[...106 lines deleted...]
-      <c r="M87" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>