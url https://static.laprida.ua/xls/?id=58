--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пов&amp;#039;язка - бандана на голову</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>12:23</t>
+    <t>17:29</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -552,51 +552,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e85e9c979c6496d58048061c14cd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69bdab5708af12cc76a655262c75e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74819410f8b815559ee01bb0d4f4cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074480e48e7d416461435faaf2b9caa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6409a5400e1b107f46d3487a9ed45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a93cdf9f4549866eade5f66b73646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af231247d5aa27cd6deb207fd90c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca419743f1aa24c7b9293946af17038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709164875c0783b71d2060104cd4b829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b38d5add6388c3d51cd7d72abcdc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84140dd3911d49566afe9ad3a353a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c5d225856580a267d9f7fa16a8d8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e40878ca8a9afb04135c4204d70c1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a6c150356d0409fa4753e7f97cd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f02ad2f72714de9452070ad4ca7ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcf4de2ca4cb1d1dfd8f6fdca55ced16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccbd7c399bd0e747c9aa7fe38dd2e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff229af56df47444cccf52f323acf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa93e5190e0602bfede817a56ee93619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a28dd3a7ba1f7804004ab1cf4e72120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675929a1955d2f52e15550aa88d9b68721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e971f468aa538e8b317e4380834a2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10f2ce5b9382dff399d36b790275723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047cfbe4c8ec4e170662849ad4d88c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad267d2d44924c2b56a91f6b4441b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9a56f7cbacf50e846e75a6ff4c11626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a549f0da1687f0a4f6086097428c97e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0243295ce1e2551e7d81a34f5b473328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb660b57193e7837a641e6e3584f47929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e1d878a2a2cbc2b4865400efd7c8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad50199ecb7877e05843b08feab1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3118e8d84e493a4e6de550e194979c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a26feaf26926ab6217a0847a55d12a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4896863ab4a0687efc3882a0392b80034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fc614be465e51dc4f6a8101e8b6f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2f8d96e2221c429ddf17eda42ee036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4535d8cd47b610137dff12edd740f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df60422e2c050ba8dd451bbcbdaac2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87a79bce98f5e98f3996564be3426539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23209795d25c0b43f61829eb9ab0b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f0bd8a88d686469344aa0213914741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd02402b2dc634fa911d7bc890823342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01050bbaa4419a46420e1224283a9cc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba521b0ac2f4f113e103ca46b470bf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ea0ca58aefa218207dda07baa2da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f1e3bc3113992722392667b1297f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f781bd517633915e4d078396e9615d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2afc692de3948df2e89d758e003548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a79e08c8d7fe5b73efe686e1acecf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45cdfce1df26e3716133715ad24b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c584d4478540790f262fbb960adeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a88590c17687735407131076bf64552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49841d275dd7bf7861364480b3f853b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35b062bee1653fd1a5b6e16b636be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a91b70302a0134a5b010196b8e2d5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0dd47578b18fa64f80126a9c649f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243911bc5e3e655a4b868cd1b67a031257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affac28054bc864e36268643357fcc358.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0226ec9b3dc7e2fc37439dbc69ff5f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1730349dd18b2881bd061733f6052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdc25acfc6ad0d90382196f477fec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a33bc90df71bebc1670df8b176c4094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22df75820550d7d8dbc1f2533a72125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37699bff50552ee3fb0183d902c14496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f329e5a9dc4ef7abf296c51d0cae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409812bae2298362d8a77fd0fbbd19458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc29f85893c0bdf51c9a9f67aaa3db09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b48c6cffa21e79e6de2fd8d7c830c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca998908c379d957a8017a72588a04511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117944f754eade63f906f9f9f066ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474099725863f94a81b1bf39b47fe5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4b320c87b6c37be3cfe59330eddd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a283ef627c0dd8e31d897f7f387d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256749b6b99805ae76dbbecefaac1a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b05b04d3ce8b54334c1636c4b129617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdac4d797dda0a8a34051586cb7b3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651a3b64669f2d0c1424a67b9d537319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3b5725d5bd176bed5ac8e6c2ffd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9abc444bd046545678b3f8fd73923b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4df1f3f9adf1ffb9293ef7e04c107322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3970a4f7ae6274d68f34f2f4e8ff123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8ccf438ca3b0d50ec4210c03a83624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce0b76c954c9d14e199b886ab4b5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3131f7c46e810232d0ac1b465c526926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7a20a949521d5a3e37f2234088b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fcb4f9134e72ae82eb6781cdbc92828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691354aaeb8fd4da2cb6219409af24f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7ab60754ddc1708e370bbe6faa9d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c004cd1816faa81136a05900356231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01493e5317e8de3f5d88cd500be4c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085ded66e7ff3fab80cf9cf67779d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13033aa0b49a625ed422c8e41e24a4ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d5d2b67c319e2f8e577747f2969935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7268760dd88e22bed59a6ec4935e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a42506651ee43f0e7fd8dde2e47bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adfb243d9383f839744d4b9c3a4af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44d01910164f002fa1a2e1e7e585639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d7e12f5d7b583446ea4b9047448140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6021b88b24534f8dbc4551175997e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a0163463b5c361fc683d1377d3e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be007feb057913ec8fd78967e2172b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346cdd15b47009516061010652fda1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb62dcb4a5b0ced697122353772c8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013035d05fc55c1498ddadbd0c9acb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a844e4f61ac18c24ab4a735ab0299f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4faa5cb5c9c0ef7b338601052661348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3af1fbb9badce7bb3a8ca274483749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced230881a1a4bae68964a487fdcdc2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf5e4085168866379e845248178f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063dffb2a01ae01bf53fa673e5b676252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6273d06e5316e788fb1518b67e7b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281acc7da227f3fbc916468050bc32b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e586983491b41e828a9b4fa5869e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65defe841b838109302670b49efe155a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf653e2fed4ab7350e098a5136199e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216dc36b512dadcfc1f6e80852b1dbb58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>