--- v1 (2026-06-04)
+++ v2 (2026-07-20)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пов&amp;#039;язка - бандана на голову</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>20.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>17:29</t>
+    <t>08:33</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -269,50 +269,56 @@
   </si>
   <si>
     <t>1-76349</t>
   </si>
   <si>
     <t>Хустка 251-16553</t>
   </si>
   <si>
     <t>251-16553</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:платок
 </t>
   </si>
   <si>
     <t>Хустка 251-16546</t>
   </si>
   <si>
     <t>251-16546</t>
   </si>
   <si>
     <t>1-181463</t>
   </si>
   <si>
     <t>1-181487</t>
+  </si>
+  <si>
+    <t>Пов&amp;#039;язка на голову (9смх20см)</t>
+  </si>
+  <si>
+    <t>1-133462</t>
   </si>
   <si>
     <t>1-169072</t>
   </si>
   <si>
     <t>Грецька пов&amp;#039;язка</t>
   </si>
   <si>
     <t>1-76035-1</t>
   </si>
   <si>
     <t>1-76035</t>
   </si>
   <si>
     <t>Пов&amp;#039;язка на голову вовняна 1-185454</t>
   </si>
   <si>
     <t>1-185454</t>
   </si>
   <si>
     <t>Пов&amp;#039;язка на голову чорна з зеленим</t>
   </si>
   <si>
     <t>1-181685</t>
   </si>
@@ -552,51 +558,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0226ec9b3dc7e2fc37439dbc69ff5f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1730349dd18b2881bd061733f6052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdc25acfc6ad0d90382196f477fec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a33bc90df71bebc1670df8b176c4094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22df75820550d7d8dbc1f2533a72125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37699bff50552ee3fb0183d902c14496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f329e5a9dc4ef7abf296c51d0cae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409812bae2298362d8a77fd0fbbd19458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc29f85893c0bdf51c9a9f67aaa3db09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b48c6cffa21e79e6de2fd8d7c830c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca998908c379d957a8017a72588a04511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117944f754eade63f906f9f9f066ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474099725863f94a81b1bf39b47fe5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4b320c87b6c37be3cfe59330eddd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a283ef627c0dd8e31d897f7f387d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256749b6b99805ae76dbbecefaac1a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b05b04d3ce8b54334c1636c4b129617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdac4d797dda0a8a34051586cb7b3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651a3b64669f2d0c1424a67b9d537319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3b5725d5bd176bed5ac8e6c2ffd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9abc444bd046545678b3f8fd73923b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4df1f3f9adf1ffb9293ef7e04c107322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3970a4f7ae6274d68f34f2f4e8ff123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8ccf438ca3b0d50ec4210c03a83624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce0b76c954c9d14e199b886ab4b5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3131f7c46e810232d0ac1b465c526926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7a20a949521d5a3e37f2234088b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fcb4f9134e72ae82eb6781cdbc92828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691354aaeb8fd4da2cb6219409af24f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7ab60754ddc1708e370bbe6faa9d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c004cd1816faa81136a05900356231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01493e5317e8de3f5d88cd500be4c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085ded66e7ff3fab80cf9cf67779d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13033aa0b49a625ed422c8e41e24a4ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d5d2b67c319e2f8e577747f2969935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7268760dd88e22bed59a6ec4935e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a42506651ee43f0e7fd8dde2e47bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adfb243d9383f839744d4b9c3a4af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44d01910164f002fa1a2e1e7e585639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d7e12f5d7b583446ea4b9047448140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6021b88b24534f8dbc4551175997e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a0163463b5c361fc683d1377d3e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be007feb057913ec8fd78967e2172b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346cdd15b47009516061010652fda1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb62dcb4a5b0ced697122353772c8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013035d05fc55c1498ddadbd0c9acb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a844e4f61ac18c24ab4a735ab0299f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4faa5cb5c9c0ef7b338601052661348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3af1fbb9badce7bb3a8ca274483749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced230881a1a4bae68964a487fdcdc2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf5e4085168866379e845248178f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063dffb2a01ae01bf53fa673e5b676252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6273d06e5316e788fb1518b67e7b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281acc7da227f3fbc916468050bc32b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e586983491b41e828a9b4fa5869e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65defe841b838109302670b49efe155a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf653e2fed4ab7350e098a5136199e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216dc36b512dadcfc1f6e80852b1dbb58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3709cae86de24b4f1cec7433982ee341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9647150f66042af9029377f0a8ffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e07eb9629dc14ec18cc577494ce9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913066533b0af9404fb837dbe3af99e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131119ef3fb1d5da34806af987c404f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b4d1b4df1a328239495dedae2260d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375099f5460997b799e1bdff41c25e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825abc6d6feae7a7d6e382d272926ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7746f91b1fb41196400c39ccd3ab49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791072440722b97f5c92bade7b6fc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b62421120e2a95b19a3eb1d79dc59f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c2f2c88e7fae87adf1c1838171db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bc9a98401f33b91bf069a6e07c2de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357debd9e696f7953ef44f7efbc840f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a8552a24ebc6910d1816d61bc67215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f18145182ab3775ee7123668db84f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120919b5bca834a42aea03ad2197fcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d48a4e330029a884edda62f7f696318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada232818f64b17d84f2eb68f82ea7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726755e9eadc1e9e0b090cd15e04d74f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fa2f422484d2ffef2b0b268d2b9bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae7eea1ae422bc1d5595178a60f44e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7761be3b749765f8d6013d67e10e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d2359b82b96dd62321507c73853724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7981cfb8d0dc7cf37166405d956e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34801bd6d3ff531f63f009ea29bcf9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e4e1e287c24d8fb8f5a486eb2c50d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dff245bfbb31ae34b04ee2ca0530c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41dedec3b105e927e99577086f3d8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5971f5ad9dee450ed5c4466e3aa0ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605be6be0c1e8df944a7f83c06b1d5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4dc61c1e85c6625a1698237a1c7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ecd6c24587724d482c71a2a8082e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115fa0e5ccb86fe4be1b2638ac243a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272acc77382bc8a36f4978abc11be335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5fd04c38b89b02211bd639f9a0a1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d418bd2e575f3fcf1c285b4866aad237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d92a3a92b8c468c4cc93fef11d763738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f5a527053f9e1c252b50e9c12fbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62bdb3e1c6e8a1d867cabcf12da30740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0d509db12d8373f7252b4faf607c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544d37d290f4300c636b6d11ff6ad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c8769d34f8871fb1bda4c957176743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640d92d51bd4a569799e2ca3b94503444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc33eaed793b60e55d7344faeb36e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27378aff68e32a13df1f478ba87f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea6b0b1c56a8201c017f8cfa78426f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8284f34ef69366e1031a3c49050b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab565f07481e5fc66375f2ec63e6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a10b4102132709648306dbcb74a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee940ff188e8f6098c76d166c2631051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b884d71853ebe526e84a402fbe47bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc036bd0a1d5075e534db699cd33e8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf88d503d0235a131d651f6bc6704b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525fbd1a923c18bbbfc37443ca819a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec7499dd9489880272ab9942fcc1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58763212aa49a4364fb422159690d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f0b058d3d5d0d329ee9278195efec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cad74cc9fe02fa8a04a0973ae2bc559.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2284,50 +2290,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2594,54 +2630,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/povyazka-bandana-na-golovu/58/?utm_source=price&amp;utm_campaign=price_povyazka-bandana-na-golovu" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M64"/>
+  <dimension ref="A1:M65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M64" sqref="M64"/>
+      <selection activeCell="M65" sqref="M65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3539,796 +3575,823 @@
       <c r="C36" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D36" s="8">
         <v>1000000181487</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="6">
         <v>74.36</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D37" s="8">
-        <v>1000000169072</v>
+        <v>1000000133462</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
-        <v>528</v>
+        <v>198</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="8">
-        <v>1000000076035</v>
-[...1 lines deleted...]
-      <c r="E38" s="7"/>
+        <v>1000000169072</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>56</v>
+      </c>
       <c r="F38" s="9" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G38" s="6">
-        <v>72.88</v>
+        <v>528</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D39" s="8">
         <v>1000000076035</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G39" s="6">
         <v>72.88</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D40" s="8">
-        <v>1000000185454</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000076035</v>
+      </c>
+      <c r="E40" s="7"/>
       <c r="F40" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G40" s="6">
-        <v>54.51</v>
+        <v>72.88</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000181685</v>
+        <v>1000000185454</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G41" s="6">
-        <v>40.65</v>
+        <v>54.51</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D42" s="8">
-        <v>1000000092134</v>
+        <v>1000000181685</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G42" s="6">
-        <v>254.76</v>
+        <v>40.65</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D43" s="8">
-        <v>1000000045833</v>
-[...1 lines deleted...]
-      <c r="E43" s="7"/>
+        <v>1000000092134</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>93</v>
+      </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>30</v>
+        <v>254.76</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D44" s="8">
-        <v>1000000176926</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000045833</v>
+      </c>
+      <c r="E44" s="7"/>
       <c r="F44" s="9" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>43.73</v>
+        <v>30</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="6" t="s">
+      <c r="D45" s="8">
+        <v>1000000176926</v>
+      </c>
+      <c r="E45" s="7" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G45" s="6">
-        <v>20</v>
+        <v>43.73</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D46" s="8">
-        <v>1000000185461</v>
+        <v>1000000185423</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G46" s="6">
         <v>20</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D47" s="8">
-        <v>1000000177329</v>
+        <v>1000000185461</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G47" s="6">
         <v>20</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D48" s="8">
-        <v>1000000185515</v>
+        <v>1000000177329</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G48" s="6">
         <v>20</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="8">
-        <v>1000000185508</v>
+        <v>1000000185515</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G49" s="6">
         <v>20</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D50" s="8">
-        <v>1000000185492</v>
+        <v>1000000185508</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G50" s="6">
         <v>20</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="8">
-        <v>1000000185485</v>
+        <v>1000000185492</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G51" s="6">
         <v>20</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="8">
-        <v>1000000185355</v>
+        <v>1000000185485</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G52" s="6">
         <v>20</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="8">
-        <v>1000000185416</v>
+        <v>1000000185355</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G53" s="6">
         <v>20</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="8">
-        <v>1000000185379</v>
+        <v>1000000185416</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G54" s="6">
         <v>20</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D55" s="8">
-        <v>1000000185386</v>
+        <v>1000000185379</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G55" s="6">
         <v>20</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D56" s="8">
-        <v>1000000185393</v>
+        <v>1000000185386</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="6">
         <v>20</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="8">
-        <v>1000000185409</v>
+        <v>1000000185393</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G57" s="6">
         <v>20</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D58" s="8">
-        <v>1000000185522</v>
+        <v>1000000185409</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G58" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D59" s="8">
-        <v>1000000185577</v>
+        <v>1000000185522</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G59" s="6">
         <v>25</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D60" s="8">
-        <v>1000000185539</v>
+        <v>1000000185577</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G60" s="6">
         <v>25</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D61" s="8">
-        <v>1000000185584</v>
+        <v>1000000185539</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G61" s="6">
         <v>25</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="8">
-        <v>1000000185546</v>
+        <v>1000000185584</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G62" s="6">
         <v>25</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D63" s="8">
-        <v>1000000185553</v>
+        <v>1000000185546</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G63" s="6">
         <v>25</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D64" s="8">
-        <v>1000000185560</v>
+        <v>1000000185553</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G64" s="6">
         <v>25</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
+    </row>
+    <row r="65" spans="1:13" customHeight="1" ht="71">
+      <c r="A65" s="6"/>
+      <c r="B65" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D65" s="8">
+        <v>1000000185560</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G65" s="6">
+        <v>25</v>
+      </c>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>