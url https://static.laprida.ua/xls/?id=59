--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки для волосся</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>18:10</t>
+    <t>19:10</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -1637,51 +1637,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062786d5f56183798c87ff87a3662cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c3edd57cddb7471c5c5f1f7e55a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5637aaef1662654218733d35f7e793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e57dc3f2d55ffc01aa09fb72c0714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc280903ed44a3e7cb21704bc22533525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499f437520daca9be768b11c781d586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79936bd2d31528e233cfad5054703497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1f8da526569075ec53777ebad6d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da06cb82f1238302771b30e3ff4fc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5955921e4f53135a154eb05f4a1e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6949273c97a4d87ebe229c3b96434f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093bec042a9e0397cca3caca3a8ae9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796cecb80e27e0f3571a5c55419d1a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0457282adcd17ed150d315669dd03c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869011b43c5d94709c81cd2081ae6c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6d1e8aeea0ab403fabb9a9db1061116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efef8e9c5408aae7a43a25741f406417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e9aaede96df2b1e6d06e09d9066b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bf2c1d04d9845b7f5ade659a1a1c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d4471df1446aff1d0a3399d761c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d20c2942470f2e46146a8302ac2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066eaa58d07feffc67b44479352d31422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe2c7181fd999d87886ada8780a2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dd541b1777b189dbca5f17c40629e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce777d9ba9dccb2f0d4ffbba581109325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fbe84a5bd1b31489a6136e741a37d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1119ca9a8f1566cf2d1e5f08577a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae9c884e8a27388ffd432b652e7e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fc1e7151d35cf4245d8f51366b3d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a6dfdd7487b4f51223722b2c696a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675047a85702b744c1383136567eec431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b981d2648679ed0e7cd0dd9a5112b9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7fd17083b33ac251350fa4277d2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec355ebf2fe7278333d3895612fa09934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e1c57636f7a04136d8e7eff39afa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2a8efd327cebd9ed8b32afbc8ebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519eb430fa9ff6b63d6c19af77d2ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e6086582dfb041532d877215e73d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734caafb1fdbab41b4146e2a989c351539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1966ef4e4eea4cbdd40685e5af39340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8885dabb3a1258863b7783389b82d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55ace5105a8b65b95f9c9b5ff6e91342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f00a0b50997c93817950be7c4476643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf00d8ed57c6ca8c85b4155aa35a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f2a75e5dd941527185ab19c337d0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e7d2f32123eeb81b4038bd9ed58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e54be7e18c1f9eb260b1497b0fc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e1bc8023bfaf86bd751a53ee239c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865557020a4cd289ef3d96f0ab003549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496a449e3e3a56d17cd6584298a4ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416e872ae126b5e3c8d6970d169d29e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdba6f359bcb5d59910b09ae6320dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e0efb091982731f42a47d3b1b591253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dbfc607a93adf3c34eb45d5b2daf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19d9aea591079aebea6d9eee99b7a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f502fa0a419c928b2eb8f510d04ebcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d95824ba644cd5773837329bc14257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a7986b87c084039ad66a86c2d13058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a68301c81c2ee39df345174540f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e5d0d51d7767e20b2620eebd3032860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0faa13168f40aef450d196fb7bdda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68f67b794a58008c9204ab73dabaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eecd80e81b6bf624103b7c8e727b4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105a71069ce79848111d16c1f9a4ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a63e421ad1da0b4b32d92218e1656b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de27b3047a688014c9d38950c36044c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d880e72482c222c7e57b8b5d8aa1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b373708a37a2201f8ed365b1e4a411368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dd408aca27c4828e9f384c50f696769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36446b797f2cd098c59ce6ab4dc55a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910f8b5faebbeb843fd549b99f205571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1abe79f45ab56443a6def5676d112772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9a603dcce44483ed18192124ce5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975a5112930a902935bce0d2a0450ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd771afa02f00a7516096a56c7b5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187b20d5a6361e968360ab06e9bfda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799553b70ebf555a4b9fbb1a95e3977577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014bef458a043437c65cfef4eb5657878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f802f938dee0ba5ee68fa2f73629b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228efa26a3e74f3eb98c2ea9f17a8ddb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c95fdcc4408012675c1f26b10e698981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36631c08c96eac1451e8d5d10eadc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9611912ecd0f2b55ab1f850145204f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c98c1321942fa5709f037459dee23e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91911a472b4de6bd90ca3a6c35f68a9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970663c7676cdaec55bcc0826fa4cab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5e89e0312f9c3f250f35ef3a1aae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c3078e8701caec2955806f82988688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fcd73c17ab1d7043bffc74bcb7e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd3b1a3ddbbc6e0e0e843c1f94b0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3bbe92046ade545f84ba2d3e4cc4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19dea0867ae1ec7f0919ee7fd8123892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd92c48ceb500373d07b50bd7716d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1008d00ec8667134483afd17e31694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed08f4933012edc550b81199890b25895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bd6f85f2fd584ede520224511b8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b697678a70f5316c8644649339c5b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d34589c9870c105a55a3fb6be415a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a628f7a159fb41bcebc0918ffd069ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97776337a72281de462d448252530c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ca88e9744dd891bf065904b004dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6a7ef3f622613b2f735aa5af89c54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f285633546e3f6c887048b1de88230103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e64261688e1800497ae9df43adc5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981f35734769848a85a30c1aeafa4e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae460cb5a192f1ece0fc316e3619528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7f3904f0665e53d6ac51043c8019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd68b73cf84dd2cb6c91cd8bc4abc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f742b1d462561bfcd0e862aac1691109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6e9d949670d9e2028c7a7ecd5dea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879b41251af33c4fe397d7fa17106f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a868891845d33b81d5bec48c8c6941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1157cc745f6c2006a8355e9d1ddaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fb35fbdd978e673a174b41c0a07ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1d873f21f789afca77d0ad00c54a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc42387054b3d2ee805c2183a1d49e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a4a641ce20b74b0ae6cd4ce8d7e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857df65adb2bbe26391023fdb1fe6a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599fd1c0f3fda442dcb0439c1c85137119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18b5ef50675721faaba4a4dc31f28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8fdd214195d3ecc0120ec12cf5d3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cec328362a06f8f22d3386f459f9e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c32f3d5ffdce997e4985f485ba417f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad729dbbdd10658c9120170a8cd74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d568060f4b5c1a9693228a8bb42534125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a81c66eaa58cde0c9182bdb56b3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9c71b43ea466102487244a175ded5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e6533df6936f84f3da559c7937bc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af6ebea20096ba1f07a9ff6a6ba5fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b0b79bc81be578a4467fe2f6ea15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6072ba1ff20a31518d6c794f667d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd890cb835ef9fb8928eeb077580d13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a5cb88efa2f50f8fc1de6b0e90400133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c6c0bbfbd03785cfc9bbcd8e8ed5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d676583de120e94e3a57409203cc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c90cef6725e537c803211ed911c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1182363344441a655ad62a5bddc985137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1f0aedf08fcbad7dd9d595cd50ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d519f7ed7677ebeb92f2d495f175e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e02a1a93730791f324d379430c543140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313191a526a0f97bddfd52c1d95c1e40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e4cc693aa16c42b4db81ea652744142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a83f9f25b8dfe04e73a720a41a403d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d68e66b3f96732a7dc6593753cdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f7130570f0beb91daae9e09ca479145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2d379b5b569f880c4d1a0417a69a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7da6fc3a9de762ca4ee594d4f457a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a2f76097d25e03f1dba9fbe0f823148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963cb37c1c518f78e12279f82ac2cc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b1327cc5e3ffed38f7db16c334094150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e6abf8203aa525f8a01daa3798ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8893a350c5b5ecdeaf74fb25c2facc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53c52cad9323ddcfe059ffb8dd68a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e71e2ce08555eb519a79205f336924154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4db074d9df3ec60ee3d7a26ea72f9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d55a94690b16405998978e6610c14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271fd3edaed77879b5d77da7a2c7d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a2ca0f700d517b4af883d861f761e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36990769d01c6f4eb84a490f8b5939ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9654c7b0280b982af0dd0f9307ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0a071f7c9f3ad98f4c71c0b43045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a178a144b42d380d8991b0166ea3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295fc2f22b79b97a3276192e2adfddf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c56e028ff8c8caaa3dfbdcc580407164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a661087fade9b979e23dccc935aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d9cbbcbe932214a5cda5faef4c41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7442bb6e5b29d1b7777a1aec6acc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db62edd3c9de4cac7976370e1e7625168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edfb0a6eb41f8c3ee8a5f3f262eb3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f3e8f36c87ab8543903362263ccc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ef572d59696705388ac9d39fe0ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad109db088ad1acaf8275ddb7fb4e6b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd1b3abe8e779ca64024cf6453860e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd0be5af79135495b95b228e97de4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b7a99b192fbf6439c93ccde2ff20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d6d6413c9099d569b1e3a56aa6e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff7521c394300173562e54b50b309177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f78433f2635dfb82602eb3c0a148178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eab0782973216ec4864b819ddd61c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e788eedaaadaefebe9367184475a48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768888c4e232f9f31ec01bdf60814e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2c666b0030028a23b4f07625b6ab1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62bd8e3062ed6e2334a80ab1c0e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e318d95616ab130d4af93a40d171fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912aaa8ca480628b01a3dc8fda5bd2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509d0dd52cb90b35c6c4b2fd64ea06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a1f47523b51fefc84d030379d6beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696525785f7cd4dc8681ee980ffc066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80426fc49bbeba95dadb2d12e27d7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd5585bf8c6d392817be89f3d41a02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02c9fbb56c7b61c4928ee6ebe1b2cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368389eee6783a36b8c051856874b76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325317b04a184a50d6cfa13dd7dc0e9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88fdd7c5d0b5cc588c6554eb3b147f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3424c412f0bffa2d99c9e78f321903195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed15119a99eda802003fc1fa3dd0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee3a8840854c036fe5f8691482c26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6bec3ef05e55441e41d6140d6ca0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507ad1cbf61628d621fde5a7922342e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972299ac098da0640081d87019d069fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823c0d41f728e0e40c460907923cb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0301faf2f5e6deb5869d4acd57193202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd424a2059ead268f92692dcb4a553a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71049af879d65f74cf7e25f84ab62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023ef2c458c12143ff58b7c395deaac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45553c8ff3db8ea65cd2a39df420776206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217c70106d43dbdf7d23b8ae9a4ec7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a79106f6a08eb514ea7accb9aa63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136ca465f929d536ece6a9e8ee6b0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7178e1f344dc355dc48610d00a79c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180013d984d807588eb2f43cdad0211a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c97d812c4bca567383b298f462afaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b103958d8782f5f2d3e9adce521fc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dce68255ae4ce2aced942cae8b921214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa8ef48f7e703ce3ac9ff800c9a2de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52345389d0b4f62af04f03db4786970c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec455c129a066da95d67d15c7322b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe07c4d9439cbd6eb96241d757f261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a04ff6e49ab179bf774ec2c23096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc169c60ed597e5fee9860c52f4c09b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256ff6dd63ab35dada3ca196b88d96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5354a57768bbccd3f26448d50f6755e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f39e62fea715e3874763cae659ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb20a3b58347d2fe8268e76cad753b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f88ceab1fe80274d2cfe05faf26015225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c922b5fb569f41c85da27b0c34046226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bffb1c3122e2d8525ab037487d11f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d078c35210ea6f1599eb8161d0389228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510db6a39ea8c0f4c46b634dd16d40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec512617893ed6cf7684a2a4aeb001e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247338638188fa902266f8eca8b522c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043dfcd534055c8b04106a28422b68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecfeb8013fda7d2a8def7829d38488233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e06dd057669d8339c2aef61a25612234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb7c2d34b14838ef21926a4c908af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c028d6e51a51ab89f4d17bc900be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c35af66b65a2298aea5334c71faf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629493d136b4dd37bd850f58a0d9d1c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423b332f9b051dbdcb558c4dff6e1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f852b95acaa20ba98fc052729c1d97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d20db3cb777b6517701be1e794015241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713836d522185c943f216627cc944425242.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b5a8d6b8c9006981735063191064b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab90bd8b5dfe7033c660b44a03dc9812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd9cbb478d1511abf06ae3b54edd2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389e2a720e11bb6c1be2997dc76e214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154fbf089f993ed4ea535867a805135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c2abed4618c6042e33ce7862fea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae9c102839758ff97fa347198948ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05140ce54840adac9651796485e722f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64173427ff2bd6f0ae19a64062f9429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb58ef37a06434077fd8d8f31eef6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa169cacf06c0f3058de7f3d447e5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeae9d48863d9c13f6f0717e6a1a1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1f93689f9f5c44580aa8bc7d6747913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043162aadc9a1f0820cd7a1429f5fdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5d589684caddcb158f600679e7de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badff56ae712d7fcd0b8ecbd80ae25d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf22995b7539037a6f4b8499628ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82997ccce488a8234130a22c2709fcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ac416633e6f5a65f1ced4070cd8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11704b5dd240d4cca2a97e18be6bd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ed4a1eafb7d31bf25497f615699621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0aaf92e0b780117ae66c2732722822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363df70387052cb3f1fc58eb2eff3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa029cb3b23ccc41cb255a5cb1ed66ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a348a4206ccb84db024aba59be857b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c21e4f9b3bec3cbc55fe3266cf1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c10a13441a34ecb3d19503540344727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74171af59a979505f8b594f06491828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53b0e5a34d69d142e2ae88db2535cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a711cc82ba1cc7943e71087c2e5bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a050dcc1b6a543c9050c6312e90ba231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f7289ffa3961e2c411cb56a76a9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcf5c847e6bf703523dbdeee7555933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53bb1151104f9f48291161411f3b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460d58f745687429724b858909b50235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb583bb184454a216ca8bc08a5c2e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfef161c65d90d9d2f44104315cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b8d7fb69fcbd39075e1ebfbaf2c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8bbcc43305f6ffd01744a7c0825da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991afe778ec942422d45c1ac7c8ab6bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b47fa846b4cf053ce09302256b44041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9990d446570874aed39f9b3ca0fe31942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a89dbe8edfa0e5d95a60bf2a2e01d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f2b5c10f0029b97a3c07b88272f0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ead01f55070f2d4b68b8df01ebb9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d74dbbf7828b366b5aeb115cc1bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e65a7408910eef1756fd5231e9ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad09b16b7412e06798a49c9ade220b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb18922bede27204e6530bc726decd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642dd44e37595127d1dc5896872793250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e1487f30194fef2db0620ea0f6ec051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c0319fb6a47c19efa4ac1798775352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4112c3c87332133e76b7d884fae9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303147caa1d0b767f6b65a4260dc98054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f4aa0b6c678d3ae83019a9b6360c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dfeeb8afac293669ab81d7f4359ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2b35c06f88ee94950a1eebb201e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f481dc5b78ee8e6cb1d4bf895192258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ece0ed619f26c506d8d23f94644c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a39d9ee2a5a4b8a484f76761a609b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38376fea3fa87895b247856ce7c653361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfaec6c4f60a229c39ebfbf34656fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778bb2fb1afc48122453ddd3aa67fe663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853897bb83b791b984f2e97e15d2dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806c46d4b95a3013bcffc398f1db6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d322d7fff9acae80c42a82d69894bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56587984c6cc14cea53511cb3cfbeb0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98411321eb3491a4aced18a4f05e2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4128ca09d3ae29016f499ca78e86d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e9d7003657ab082f3f88ce57e15d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afceab025575c72e750fa925ea9d6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581343ddb36cc7e0fa4a4ddd46edae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e1c155924e22d7791dddb9341abb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc2989bde378a3f640252f7cf00d0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93010af6fc8f8e8283b35382637a5bde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4077ff4bc862d2148948328d883bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf78e80d5ff0bf8004b5e9a8b0a0a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958087d4590672744c7081d7a1e0c4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15566df47c438e227502309cb5a0b1ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a71da408d88e36927c7b2306b3c1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2600eea83766af32cf81fbef89457c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acead4905f76b9fadf263ca490fb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fcf86acf2306577f8fad1d0b031a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324c098474855ff1799f520ac3d908384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d129b7519bf7b18273b82553ea800e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0c0ffa0c5dc50e35384e63d9393886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900dc3286c45c9a4da3cc437db29c0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a6ba0f85fc0515ba5c0779271d6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2c3eb0fea17f4594b14edbce488e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98006a23aad92c1bb24322d1059f5b3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520db1eb42bccb1363255a734ea6fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909049b7010fb51407ea64d77f80fbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7278879102fedb32a250b5bd4c95693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb3f0b0bda68aaf4a494e69afbd1f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac212f4b93ec2be29857d7d0fd17595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bd60beb6f045dd371116585d4cec496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd843e7ae510e391d598bd47dbaf5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415585e5ca4a43dbb37dae2d96de84cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29f455e6744dd5682a8196d4e093b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8303271064b9e8cd4db2cfe00b780100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7aa3981429f61f357eb293521f2b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea8447d859367262ef0a0f543a2a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158610efa33df47b352cacc8baac78b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca250ad3e89d590fba6df4fb79e694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa5ac419072f8acf3cecc8a6bafdf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205bcedfac0240ecf3f5dac08642a8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c980179ba9085873403e215e8292107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53168f0514aea57d9563102e8a7977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93268af5192b475566045c64d7045328109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21eb47897af56d40e1e0b7071b74f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67587fc3fd472a74c409086de1e2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bb6677fadc8fcaa14aa68dae1d666112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c9ce99837af2689509449b5ea9eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dabe9c35eeb580350b79c671d99bb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c470fe67a04a50482204b94c05a9d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc8a97ba927a83076c32e86ea957a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf521b259158c451a25b4c5a270e6d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83214091c12195369d6ddc3334e42de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f5a777088f79e3d94c1c6d251c95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca116a07c131cd555450c63676ceb559120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652321113e0c0f3ed4548c74e4113eec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557089ff0c8825960fb7ac892a1440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d9ec22eaf43ea63790daa782ec9aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525440b1b7f4c9589f6c94fd0b1d2b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544eb3da9e1d9f52266f81b748a362b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d279e3335593cc944b6e8c1ac7e7c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c30583b845a97abc1b97b1d29e861127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a57b77023e44a8607440f24ef345128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b302f21368091cd612debc92a208129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a236bd948c70619641a254b62b4069130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f573892f0ae2a464f671c3ea54b28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15181309f97cd7806f4551bf7665ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920daead2c01a5eb68e2383d0b0c7ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3df49f4428eaceec6fdecfc47aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b87b2f3e85638f9c9f3d079a768c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d26287f7e75492f7aa6cfc850df95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64326886f7c23b2437149c347b4eb373137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59e57160af91f8798356327eb6998138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4efeb846292b872bfe9ed92740425139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550923fa8ae97a43c919b75c9c977c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae7a5e7c677a698c85cc38ff990311141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25a4578c2877ebf29bbde416edb85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebfebcc9354abf3e224941652dc2bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6257f0c0a7781f6a6616a15d384652144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeefb5215dc3338d382b3c7ada922f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459804912fecdff8c231be38c067d48f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97092e083dd65bc770067fc6311ae68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e36bb590d310cb897550ac7cafb11a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636435c1f5054cb0bb1252968708c40d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c053bdddf6763db3171384fb8b739e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2676a73ef3bd2e2af2dd86a0a45f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123576047a6ce4e64817421777ff2d3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504372cbbe03cd8da4ea16f310d3cea1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944d784946c602f73e52e8b6d5349a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388de22ad3fa5bd0bce5b90558511e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683a3f82e2c68c949ed12bd46af079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc0f3acadd4744b3752fa47634a98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e91d882dd3d9e0bb88bfbc5af8145e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde3f50e6f8205dbd09603d0bce8443159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf591d88cf9c28c51a28ce663c56db2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eacd880f677491fd5e8e55caced51b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc4833657d612d9820e1b53aa2c5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a45280c92bf765606a9dae48bbfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaed4281d1ca8065a0114f67376b20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eac7d9f3cf12bbd05f2ce71cf4d78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce354003cc42880cb2bfeea67ef21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55367ffa13d627498976b5f180bd7efa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33154a1ed41ab50426d86a817393a50c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a02f0eded5312594edfa4f4e347d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300ad1fa9f1b7647cbc7ec04fa5a6bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c867fc724620e06f53d015c4ddc4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d2a6b4f0a79ccbeada418d0abadb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783ce2640a20de8e0ff8035c8547e99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc31cfbb909f2d0d01eb9163ec632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e0821d04e62a6689d7e7243b6cb5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b10b0f61e5dd9b9d6c37d8df2c4aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11118ef859bbbef5da2ca575dcf2e1a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd146a074888e861a1a592c8c0d1da48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03320631fd02c96855cd69f46d40112d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b89f6460faa9f7c30e0de871a1ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0e73d104d667f4390bc3cda71e48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5cced428c4971158fd61389e623de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040ef65b9db5f088e2f29c567bc29d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f7fd0f43d33b905575a70af91f0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340da4c16fc002fb6f9fc285bdd543185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7db58276e34ca28b1f53a25605b3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcbfc34dbab0ede040c58bf6c7f12e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af932dbfaa10bff93fdc7fe0c4aa40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc30f61308d20ea4fa0b2a4796c55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481022940975cfc4fdb75f2a1b2a4551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a36e32a9f5aaf0636faa8736ec19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479982da7bef12d7166e3137f9a4b386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf0e4b7537681017e4cb8b15a8317193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e415359602ff8537b5b29a86eada0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1e95367e547da28cbbcd0f3ebb7c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5dd71f15b34ac018ce2c4794d676196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610933569703e9999cf74abb2e261a5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8642b09b1800be9772e7ecb5a886e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ebceac3fa6dbbc4ab0c8d5ce32768199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c3e6fb86bb7d224a3b21af8c9a08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434f54d8b4c4f166ea51b8a2da0955201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da66ab5e9597a9f641c70f4492a94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af79100c015023d0f9f976c8efc755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e920af8bc1e2ef352d690552f18996e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b82f93b1567e4a822d24cfa4b2bc25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24a6ba337565ad3eb604b7887277f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666566c249c3b09c23e60134783fc764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62132c4b762812671bdbe540c6000c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ccc112260c9b48223cbf3910eddf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525817db3d92e2d1960b226307ec8ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74459d4aa9badb15b51a5c3b6f5a24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca300570063be8b67f3dc3b5d3fa415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980fe0cb8ccf5759467e3767b53a1c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d751f0c141833226965af6488f976b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7ae60363eb5531000247bb958f7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d829dc604f5757a6f8c836204902216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac96c3d97e2c43ad7ed27edb997d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509c7e2d8bcaf393501086bde2433f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced1cb5b71c595167abdb8aff69524219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2aa0d07a72fe36a2265533010f76a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952e7ffd94774035d687c4b07fe836221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2a73d3a2c570a43abbeaa0e9affb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb558548f000ddf5525f3bade87ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a4948c83121c1ca55f90a5011e13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de9ba75cedd547020086ad489d347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3b4f5fa68c22b6a45710dd7363959226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca49c826827558403b00cbb87777e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c834b886a481f169511e5d11e75d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0e5aeea9a2d943a195f94fcafc332229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d95e59eed9700793d507c704b1e1ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e48fa7ab9d0d5905e8d8945ae8cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c5e6272512aa25db5030933ba9ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae461bc8a496dfdc83c474996b646ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84babf401ef9f4e6b2cef9fdb680c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052dea27209fbf2fc947238fa01822235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e51a55ac2440176ad445aa13d0d90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb5f023bf37b72e858cb30d4272a7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3a09fb5ef943e5df76312b80deb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9968f931635a4e83cd475d499648ac2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37290a4efbc741f6cd4896e06aee2eea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fbcf6833514624a9537d5e78655e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ab855588a00b06b8b3865b348449242.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>