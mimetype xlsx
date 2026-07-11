--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сережки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>08:37</t>
+    <t>06:28</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -639,51 +639,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e7b54f32ee28976e511d7adc39151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15689ea4ec0b97b210bd529286b422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf96397b800f0af08178e569b995c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01ba7d1ff985cd920b70831221c254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c1687823e55b9b64bcc81300e76425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2cae490ce4e807576d7a5752c2636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9316953f3b3ad66fae49dfb031311c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0a25b9399562637b2b7f422c730be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3597708cc194bf10ae9fbf27d1e2259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcfa82bf8d082369e01c3dbd629f5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a061d73b025af3ba3c168e1f21f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e309167473df2b7518af7b711c5f4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f694d9c495984cbf0bc030a3f7dd3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ea2ea2ed50912d77a8c298a4850814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736655cf1c84de94d41aab5d214ce9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e36f176038b370350056ac218852b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19719e1625212c8a6fa5748972caf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2f89f1eca5aee2a821fa7b6ead21218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1c62e205371a870a2e1549746365119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc8e4f7f60841afd4ad0c2bf2baf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268290aa890edc515807f6b454b792c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ebee7da7f7f8665aa954a48fbaa8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798b0dca1c2f80b14ce64f676faa50423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0597a5612dda22ca3120f6b64df1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d446ecde3be5a32704d13e8887bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d384822b9a9ec71d9f4d33e395a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f6670dd401eda882f3ae791de10427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268644e515081d9c4112c7c4c6297f1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac336dbbc14abebc3492ee87890ac3b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f2ecf6d14e7ab90f1b947660900d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf67261a95f03b457c1cbe1132b9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd26f5d462d65cf6d793f97a17fca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ce19188948ee37e3d2b3ee40c8fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a918bf764872cb353c054f783bc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98c0d10b91ebcecaa1ad4fed14dd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79bbabfce567908788c7c8b3a7d0a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75584d67733a287af3a5a5a5cc91f16937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb86afb8c1662340b5f3c80f8c39b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a406927cd4fa0e91cd5be874a5f8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1babe9979112a0e73d96d39e2a97a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a6ab3063dbeb4cc3b473fbe64d23941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa059c5fdfb0c28eda56d4d8ae70b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b8232bcd937f450e339cc38c5c6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ff74600c20c1e6b42b3c2cf4bf3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3910fce34256f96052a5b8df8aaef745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b06f4e7f485a326d308bbf185ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027432c4d6247331dbd4fbd298d8187447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58dba10d1f364da8a6f1fa3a5c039248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9029f9aa741c2814efb67111adbc6b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc3be56e0904360e65ee363f71c7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c905115fca4fd999109bc1ccc5647c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cfb53ea81c061efaad7c44295c5bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f36dc5376076d20f04c8b8221c14753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dba559050a3af86a7d223b57d5e3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab179e43f1d165eebd4ad3ab9b8d3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41cbdf7b100697290bdefeb8f52f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f065316d992ac40b7a17603de06b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19792777dc45e1e59d8dac554412f33458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf2513841e68948665e8a3872198559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9a88f772a0ede0d5c83931a08d66160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9628d5c7d9a2a57151f9375ae73692161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c94a34d031e64ceb3145a2f5b713162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb718d6777a503691253cd96599bce4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e81fc53094a81e8d5e6ddcfc88a72264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c287d689a0fa4f38aa7622eefa5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3cc1d571b537665d703ee24ea838666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f38f50292def4faa0cbe81edd9cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf936d99fde5087cb7b68f3bf9d4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be52303c52d426476b155ddd61082f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8a33ff35e738bd16085dda28dd49970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed78de5a4b793d09088818a36b3f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af326753e7d5b305383299d9db3b4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2e242d20dbaeaca355f135682845273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146440632e3d05ded2d455e187537174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323aa15043ab807928352a2038b17d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9582f28d43d06a81282a9ed8c4726e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156eda26882f7c820dd26ff7cf5c3383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767892c39708b2dd4e55c01db32fdd1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c730fb9088619a56bf7a41f02e67c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06db8240a84bfd006e67277e4b0eabe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfcc6f3ab0af0ca19da1108b7dd4d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb2b2cb74d8db249f4c8cc46ff30c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67df2614d3e5b7b6824051997ae23c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812529af5296d621fcc4d4a1d3800cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ce35a95a38536183f643953e458511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c63237baf96b8b420c120337ba4be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa3e1b99340c7eb1ac723f52fbcd5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5789fd76ff42aa7025c0c80dd18271114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a4e9262e5aa61b9c752e657e519c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8765fd7b952984e61b961b2efd489c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913636031ebf78e9abcf655c7bb487e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b35ff36ac2cb4bad60b1eeb5dd6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8277b4f4efd445b06d6772c9cc221019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d6f5cccdd62d466f5a7baccf152520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bce022449c6c1dde0a5fda07162ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa6c4c08e6e0d6b6ec61c44bb1e1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f8daaa34f369078468f967cf304c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2e3f780f28c137842192b1292436424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d5bd86224ad04bf7860fef43b15225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f790a3bb4a3c763aa7caf654da222b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9178fe0ee3c8c2f39caf789b855c7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76d1eab78936f66adf76a8bcbed78328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69a72fe9b158360a97b51bf12787129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44575ca719e44e8a092a2dcd567f238330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137358f6851f4bf7675c27933af63331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337bc9535c8a22546e150f99c4c98e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fed2e693521f1438f883198daf70633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d2cbab4fa95679ba6e149e2ceff8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb5ec626f58fd7456e4dbbdb026e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e844f240bf0812f89767de7ca97e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a327705d38890ada2f82d93bef194237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2526b23adb884ecc5ee22cf1cf84eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618275de5fa25391a973ceceba0e9b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e527821a74e49fcd070140df2563f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95cc2843a524d67ec33be52057455841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f38a943e4a35eb756e1824ee18ebf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6aa8016acb582e52d08d7dd58e6dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4abd7d1925d72d110fceb76be7652a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cbe58c07a07b7dad38675e31537b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea3739efcf49d842d5908f3c9af5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6fff55deedbcc95c18cf5eb9d821847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5239a6d34759e606bd87bd9a424ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26963adac6636b2ebd1656c993b4c7a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543bcee9d96be226f3e7e99f11a80350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d0790cbded4aa4790223c38afc45251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc782552094766f9551cb6dbe8419a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d58a249d89ec1073bd642add8ac1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f168c3ffadee8fcf7a04ec1db78766754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43015c76ca00ed6e2e569593420fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443cfe58770c6629e590471e90330556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f583cdd06ea7ac0489b6d57e5b8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ea5be8f176296fa59e63516ff67b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51d3d0e085b5967e8cd0149fd2d2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fce0e3fa03dfc595c730f69cc361160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7cb369b13c4305b5e1b18daf271a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a56a9e870094cd7760bc8f245f5ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb026f4b119d3f6b7060a7e30a1b0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880026ee5574083cb0345f699bfc42064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125751914ddc3d662c6848829a507a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556bacdffbfaf029efbdf803c8d7a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16e3ca2e62d6459ce0f4683223f7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348af2c7327e51f1ae2967ee4c2971068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c78a35570154961319ad1f6d74729e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e155c3dcfb1f86350db19a388c34970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e9974b39f016daab58c58ac511fef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ac60f6ddbf8ecd7e7da9a558173272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43dac8f34da4107c3c8165e46eec673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c723a27aea14cc0532051a5ee12a3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>