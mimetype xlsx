--- v0 (2026-05-26)
+++ v1 (2026-07-19)
@@ -14,799 +14,776 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Ланч-бокси</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>26.05.2026</t>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>03:56</t>
+    <t>17:39</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
-  </si>
-[...256 lines deleted...]
-    <t>64-21-236</t>
   </si>
   <si>
     <t>Ланч-бокс 1150ml (19.5×9.3×6.3см) 64-21-1721</t>
   </si>
   <si>
     <t>64-21-1721</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
 Об&amp;#039;єм:1150 мл
 Розмір:19.5×9.3×6.3см
 Об&amp;#039;єм:1000-2000
 Матеріал:пищевой пластик
 Комплектування:2 отдельные секции ланчбокса
 Особливості:3 отдельные секции ланч-бокса
 Особливості використання:двухуровневый
 Дизайн:детские
 </t>
   </si>
   <si>
+    <t>шт.</t>
+  </si>
+  <si>
     <t>Ланч-бокс 1150ml синій19.5×9.3×6.364-21-1745</t>
   </si>
   <si>
     <t>64-21-1745</t>
+  </si>
+  <si>
+    <t>Ланч-бокс еко "65" 720ml Бежевий 61-181-137</t>
+  </si>
+  <si>
+    <t>61-181-137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:720 мл
+Розмір:20,5х7х8,5 см
+Об&amp;#039;єм:600-750
+Матеріал:пищевой пластик
+Комплектування:вилка, ложка
+Особливості:Допустимо использование в микроволновой печи (без крышки и без разделителя ярусов 2мин. ), посудомоечной машине (без крышки)
+Особливості використання:двухуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "CUP 01" 500мл червоний 64-21-1028</t>
+  </si>
+  <si>
+    <t>64-21-1028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:500 мл
+Розмір:9,5×14 см
+Об&amp;#039;єм:400-560
+Матеріал:пищевой пластик
+Комплектування:ложка
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "CUP 01" 500мл жовтий 64-21-1011</t>
+  </si>
+  <si>
+    <t>64-21-1011</t>
   </si>
   <si>
     <t>Ланч-бокс "08" 1700ml синьо-жовтий 64-21-1356</t>
   </si>
   <si>
     <t>64-21-1356</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:суповница
 Об&amp;#039;єм:1700 мл
 Розмір:Диаметр 16 см; высота 7 см
 Об&amp;#039;єм:1000-2000
 Матеріал:пластик, нержавеющая сталь (SUS 304)
 Комплектування:ланч-бокс, пластиковая мисочка, ложка, вилка, палочки
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс "08" 1700ml синій 64-21-1370</t>
   </si>
   <si>
     <t>64-21-1370</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
 Об&amp;#039;єм:1700 мл
 Розмір:Диаметр 16 см; высота 7 см
 Об&amp;#039;єм:1000-2000
 Матеріал:пластик, нержавеющая сталь (SUS 304)
 Комплектування:ланч-бокс, пластиковая мисочка, ложка, вилка, палочки
 Особливості використання:одноуровневый
 Дизайн:детские
 </t>
   </si>
   <si>
-    <t>Ланч-бокс 1500ml синій (17.5×17.5×9.8см) 64-21-1714</t>
-[...2 lines deleted...]
-    <t>64-21-1714</t>
+    <t>Ланч бокс-кухоль "02" 500ml жовтий 64-606</t>
+  </si>
+  <si>
+    <t>64-606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:суповница
+Об&amp;#039;єм:500 мл
+Розмір:11,5 х 9,3 х 14 см
+Об&amp;#039;єм:400-560
+Матеріал:пищевой пластик
+Комплектування:складная ложка-вилка
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч бокс-чашка "02" 500ml зелений 64-613</t>
+  </si>
+  <si>
+    <t>64-613</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "07" 850ml синій 64-21-1318</t>
+  </si>
+  <si>
+    <t>64-21-1318</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
-Об&amp;#039;єм:1500 мл
-Розмір:17.5×17.5×9.8см
+Об&amp;#039;єм:850 мл
+Розмір:диаметр 14 см; высота 10 см;
+Об&amp;#039;єм:800-970
+Матеріал:пластик, нержавеющая сталь (SUS 304)
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс білий 1000ml 64-21-212</t>
+  </si>
+  <si>
+    <t>64-21-212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:1000 мл
+Розмір:19х11х7 см
 Об&amp;#039;єм:1000-2000
 Матеріал:пищевой пластик
-Комплектування:вилка, ложка
-Особливості:секция с разделителем
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс рожевий 1000ml 64-21-236</t>
+  </si>
+  <si>
+    <t>64-21-236</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "06" 1000ml синій 64-21-1400</t>
+  </si>
+  <si>
+    <t>64-21-1400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:1000 мл
+Розмір:диаметр 15 см; высота 9,5 см;
+Об&amp;#039;єм:1000-2000
+Матеріал:пластик, нержавеющая сталь (SUS 304)
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс "10" 380мл бежевий 64-21-182</t>
   </si>
   <si>
     <t>64-21-182</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:суповница
 Об&amp;#039;єм:600 мл
 Розмір:9,2 см х 10,7 см х 12,4 см
 Об&amp;#039;єм:600-750
 Матеріал:пищевой пластик
 Особливості:1 отделение
 </t>
   </si>
   <si>
     <t>Ланч-бокс "10" 380мл рожевий 64-21-168</t>
   </si>
   <si>
     <t>64-21-168</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:суповница
 Об&amp;#039;єм:600 мл
 Розмір:9,2 см х 10,7 см х 12,4 см
 Об&amp;#039;єм:600-750
 Матеріал:пищевой пластик
 Особливості:1 отделение
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс "10" 380мл зелений 64-21-175</t>
   </si>
   <si>
     <t>64-21-175</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:суповница
 Об&amp;#039;єм:380 мл
 Розмір:9,2 см х 10,7 см х 12,4 см
 Об&amp;#039;єм:330-450 мл
 Матеріал:пищевой пластик
 Особливості:1 отделение
 </t>
   </si>
   <si>
+    <t>Ланч-бокс еко "28" 900ml Червоний 64-668</t>
+  </si>
+  <si>
+    <t>64-668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:900 мл
+Розмір:20 х 9,5 х 10,5 см
+Об&amp;#039;єм:800-970
+Матеріал:пищевой пластик
+Комплектування:ложка, вилка
+Особливості використання:двухуровневый
+</t>
+  </si>
+  <si>
     <t>Ланч-бокс еко "yakada 20" 850ml Зелений 64-569</t>
   </si>
   <si>
     <t>64-569</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
 Об&amp;#039;єм:850 мл
 Розмір:19,5 х 11,9 х 7,1 см
 Об&amp;#039;єм:800-970
 Матеріал:пищевой пластик
 Комплектування:ложка, палочки
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс еко "yakada 20" 850ml синьо-жовтий 64-552</t>
   </si>
   <si>
     <t>64-552</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
-    <t>Ланч-бокс еко "65" 720ml Бежевий 61-181-137</t>
-[...2 lines deleted...]
-    <t>61-181-137</t>
+    <t>Ланч бокс бежевий 1400ml 64-21-816</t>
+  </si>
+  <si>
+    <t>64-21-816</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
-Об&amp;#039;єм:720 мл
-[...1 lines deleted...]
-Об&amp;#039;єм:600-750
+Об&amp;#039;єм:1400мл
+Розмір:13,8×13,8×14 см
+Об&amp;#039;єм:1000-2000
 Матеріал:пищевой пластик
-Комплектування:вилка, ложка
-Особливості:Допустимо использование в микроволновой печи (без крышки и без разделителя ярусов 2мин. ), посудомоечной машине (без крышки)
+Комплектування:ложка, палочки
 Особливості використання:двухуровневый
 </t>
+  </si>
+  <si>
+    <t>Ланч-бокс з пляшкою зелений 960ml + 510ml 64-21-588</t>
+  </si>
+  <si>
+    <t>64-21-588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:комплект (ланч-бокс, бутылка)
+Об&amp;#039;єм:ланч-бокс:960 мл; бутылка: 510 мл
+Розмір:ланч-бокс: 17х12,5х6 см; бутылка: 17x6см
+Об&amp;#039;єм:800-970
+Матеріал:пищевой пластик
+Комплектування:ланч-бокс; бутылка
+Особливості використання:одноуровневый
+Дизайн:детские
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс синій 850ml 6401-818</t>
+  </si>
+  <si>
+    <t>6401-818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:850 мл
+Розмір:20х14х6 см
+Об&amp;#039;єм:800-970
+Матеріал:пищевой пластик
+Комплектування:пластиковая ложка
+Особливості:ланч-бокс разделен на 3 секции, резиновый уплотнитель, возможность использовать в морозильной камере, микроволновке, посудомоечной машине
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс рожевий 850ml 6401-825</t>
+  </si>
+  <si>
+    <t>6401-825</t>
   </si>
   <si>
     <t>Ланч-бокс з пляшкою зелений 920ml + 589ml 64-21-533</t>
   </si>
   <si>
     <t>64-21-533</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:комплект (ланч-бокс, бутылка)
 Об&amp;#039;єм:ланч-бокс:920 мл; бутылка: 589 мл
 Розмір:ланч-бокс: 17х12х6,5 см; бутылка: 18x7,3см
 Об&amp;#039;єм:800-970
 Матеріал:пищевой пластик
 Комплектування:ланч-бокс; бутылка; дополнительная секция
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс з пляшкою блакитний 920ml + 589ml 64-21-540</t>
   </si>
   <si>
     <t>64-21-540</t>
   </si>
   <si>
     <t>Ланч-бокс з пляшкою рожевий 920ml + 589ml 64-21-557</t>
   </si>
   <si>
     <t>64-21-557</t>
   </si>
   <si>
-    <t>Ланч-бокс + пляшка зелена (16,5*9,5см+14*5см) 64-21-1868</t>
-[...6 lines deleted...]
-Розмір:ланч-бокс - 16,5 х 9,5 см; бутылочка - 14 х 5 см
+    <t>Ланч-бокс "04" 850мл рожевий 64-484</t>
+  </si>
+  <si>
+    <t>64-484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:суповница
+Об&amp;#039;єм:850 мл
+Розмір:17,3 х 14,5 х 9,3 мл
+Об&amp;#039;єм:800-970
 Матеріал:пищевой пластик
-</t>
-[...76 lines deleted...]
-Матеріал:пластик, нержавеющая сталь (SUS 304)
+Комплектування:вилка-ложка
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс 850ml зелений (18×14.5×9.6см) 64-21-1493</t>
   </si>
   <si>
     <t>64-21-1493</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:суповница
 Об&amp;#039;єм:850 мл
 Розмір:18×14.5×9.6см
 Об&amp;#039;єм:800-970
 Матеріал:пищевой пластик
 Комплектування:складная ложка-вилка
 Особливості:крышка с резьбой и резиновым уплотнителем
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс 850ml синій (18×14.5×9.6см) 64-21-1509</t>
   </si>
   <si>
     <t>64-21-1509</t>
   </si>
   <si>
     <t>Ланч-бокс 850ml бордо (18×14.5×9.6см) 64-21-1516</t>
   </si>
   <si>
     <t>64-21-1516</t>
   </si>
   <si>
-    <t>Ланч-бокс "CUP 01" 500мл червоний 64-21-1028</t>
-[...2 lines deleted...]
-    <t>64-21-1028</t>
+    <t>Ланч-бокс 550ml зелений (11.2×11.2×12.2см) 64-21-1462</t>
+  </si>
+  <si>
+    <t>64-21-1462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:суповница
+Об&amp;#039;єм:550 мл
+Розмір:11.2×11.2×12.2см
+Об&amp;#039;єм:1000-2000
+Матеріал:пищевой пластик
+Особливості:крышка с резьбой и резиновым уплотнителем
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс 550ml синій (11.2×11.2×12.2см) 64-21-1479</t>
+  </si>
+  <si>
+    <t>64-21-1479</t>
+  </si>
+  <si>
+    <t>Ланч-бокс 550ml бордо (11.2×11.2×12.2см) 64-21-1486</t>
+  </si>
+  <si>
+    <t>64-21-1486</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "03" 850мл червоний 64-21-878</t>
+  </si>
+  <si>
+    <t>64-21-878</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
-Об&amp;#039;єм:500 мл
-[...2 lines deleted...]
-Матеріал:пищевой пластик
+Об&amp;#039;єм:850 мл
+Розмір:17,3×14,5×9,3 см
+Об&amp;#039;єм:800-970
+Матеріал:пластик, нержавеющая сталь (SUS 304)
 Комплектування:ложка
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
-    <t>Ланч-бокс "CUP 01" 500мл жовтий 64-21-1011</t>
-[...8 lines deleted...]
-    <t>64-21-816</t>
+    <t>Ланч-бокс "03" 850мл синій 64-21-885</t>
+  </si>
+  <si>
+    <t>64-21-885</t>
+  </si>
+  <si>
+    <t>Ланч-бокс рожевий (64-019)</t>
+  </si>
+  <si>
+    <t>64-019-3</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
-Об&amp;#039;єм:1400мл
-Розмір:13,8×13,8×14 см
+Об&amp;#039;єм:900 мл
+Розмір:18х11х6,5 см
+Об&amp;#039;єм:800-970
+Матеріал:пищевой пластик
+Комплектування:палочки
+Особливості:одноуровневый, возможно использовать в микроволновой печи (макс 2 мин), морозильной камере)
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "39" 900ml Зелений 64-1122</t>
+  </si>
+  <si>
+    <t>64-1122</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "39" 900ml Синій 64-1139</t>
+  </si>
+  <si>
+    <t>64-1139</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "29" 1000ml берюзовий 64-21-1226</t>
+  </si>
+  <si>
+    <t>64-21-1226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:1000 мл
+Розмір:19 см х 12,5 см х 7 см
 Об&amp;#039;єм:1000-2000
 Матеріал:пищевой пластик
-Комплектування:ложка, палочки
-Особливості використання:двухуровневый
+Комплектування:ложка, вилка
+Особливості використання:двухсекционный
 </t>
+  </si>
+  <si>
+    <t>Ланч-бокс "29" 1000ml Жовтий 64-21-1240</t>
+  </si>
+  <si>
+    <t>64-21-1240</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "29" 1000ml Синій64-21-1233</t>
+  </si>
+  <si>
+    <t>64-21-1233</t>
+  </si>
+  <si>
+    <t>Ланч-бокс "29" 1000ml Рожевий 64-21-1219</t>
+  </si>
+  <si>
+    <t>64-21-1219</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка зелена (16,5*9,5см+14*5см) 64-21-1868</t>
+  </si>
+  <si>
+    <t>64-21-1868</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:комплект (ланч-бокс, бутылка)
+Розмір:ланч-бокс - 16,5 х 9,5 см; бутылочка - 14 х 5 см
+Матеріал:пищевой пластик
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка червоний (16,5*9,5см+14*5см) 64-21-1899</t>
+  </si>
+  <si>
+    <t>64-21-1899</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка червоний (16,5*9,5см+14*5см) 64-21-1905</t>
+  </si>
+  <si>
+    <t>64-21-1905</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка рожевий (16,5*9,5см+14*5см) 64-21-1912</t>
+  </si>
+  <si>
+    <t>64-21-1912</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка рожевий (16,5*9,5см+14*5см) 64-21-1929</t>
+  </si>
+  <si>
+    <t>64-21-1929</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка синій (16,5*9,5см+14*5см) 64-21-1851</t>
+  </si>
+  <si>
+    <t>64-21-1851</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка бузковий (16,5*9,5см+14*5см) 64-21-1875</t>
+  </si>
+  <si>
+    <t>64-21-1875</t>
+  </si>
+  <si>
+    <t>Ланч-бокс + пляшка фіолетовий (16,5*9,5см+14*5см) 64-21-1882</t>
+  </si>
+  <si>
+    <t>64-21-1882</t>
   </si>
   <si>
     <t>Ланч-бокс "05" 1000ml жовтий 64-21-274</t>
   </si>
   <si>
     <t>64-21-274</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:суповница
 Об&amp;#039;єм:1000 мл
 Розмір:15х8 см
 Об&amp;#039;єм:1000-2000
 Матеріал:пищевой пластик
 Комплектування:палочки металлические
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
     <t>Ланч-бокс "05" 1000ml зелений 64-21-281</t>
   </si>
   <si>
     <t>64-21-281</t>
   </si>
   <si>
     <t>Ланч-бокс "05" 1000ml синій 64-21-298</t>
   </si>
   <si>
     <t>64-21-298</t>
   </si>
   <si>
+    <t>Ланч-бокс з пляшкою зелений 920ml + 589m 64-21-595</t>
+  </si>
+  <si>
+    <t>64-21-595</t>
+  </si>
+  <si>
+    <t>Ланч-бокс з пляшкою блакитний 920ml + 589m 64-21-601</t>
+  </si>
+  <si>
+    <t>64-21-601</t>
+  </si>
+  <si>
+    <t>Ланч-бокс 1150ml+350ml зелений (16.2×16.2×13.9см) 64-21-1431</t>
+  </si>
+  <si>
+    <t>64-21-1431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:суповница
+Об&amp;#039;єм:1150мл+350мл
+Розмір:16.2×16.2×13.9см
+Об&amp;#039;єм:1000-2000
+Матеріал:пищевой пластик
+Особливості:крышка с резьбой и резиновым уплотнителем
+Особливості використання:одноуровневый
+</t>
+  </si>
+  <si>
+    <t>Ланч-бокс 1150ml+350ml синій (16.2×16.2×13.9см) 64-21-1448</t>
+  </si>
+  <si>
+    <t>64-21-1448</t>
+  </si>
+  <si>
+    <t>Ланч-бокс 1150мл+350мл бордо (16.2×16.2×13.9см) 64-21-1455</t>
+  </si>
+  <si>
+    <t>64-21-1455</t>
+  </si>
+  <si>
     <t>Ланч-бокс "yakada 03" 900ml синьо-жовтий 64-21-1141</t>
   </si>
   <si>
     <t>64-21-1141</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
 Об&amp;#039;єм:900 мл
 Розмір:18 см х 8 см х 11,5 см
 Об&amp;#039;єм:800-970
 Матеріал:пищевой пластик
 Комплектування:ложка, вилка
 Особливості використання:трехуровневый
 </t>
   </si>
   <si>
-    <t>Ланч-бокс "03" 850мл червоний 64-21-878</t>
-[...2 lines deleted...]
-    <t>64-21-878</t>
+    <t>Ланч-бокс рожевий 6401-887</t>
+  </si>
+  <si>
+    <t>6401-887</t>
   </si>
   <si>
     <t xml:space="preserve">Тип товару:ланч-бокс
-Об&amp;#039;єм:850 мл
-Розмір:17,3×14,5×9,3 см
+Об&amp;#039;єм:800 мл
+Розмір:14х7 см
 Об&amp;#039;єм:800-970
-Матеріал:пластик, нержавеющая сталь (SUS 304)
-Комплектування:ложка
+Матеріал:пищевой пластик
+Комплектування:пластиковая ложка
+Особливості:резиновый уплотнитель
 Особливості використання:одноуровневый
 </t>
   </si>
   <si>
-    <t>Ланч-бокс "03" 850мл синій 64-21-885</t>
-[...26 lines deleted...]
-Об&amp;#039;єм:800-970
+    <t>Ланч-бокс синьо-жовтий 750ml 64-21-1165</t>
+  </si>
+  <si>
+    <t>64-21-1165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип товару:ланч-бокс
+Об&amp;#039;єм:750 мл
+Розмір:18 см х 8 см х 8 см
+Об&amp;#039;єм:600-750
 Матеріал:пищевой пластик
-Комплектування:ланч-бокс; бутылка
-[...1 lines deleted...]
-Дизайн:детские
+Комплектування:ложка, вилка
+Особливості використання:двухуровневый
 </t>
+  </si>
+  <si>
+    <t>Ланч-бокс еко "Delicious lunch 02" 750ml Зелений 64-21-1172</t>
+  </si>
+  <si>
+    <t>64-21-1172</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -881,51 +858,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e70276e9a7048065ebce637b44a851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8bdb88710103f3ee640bcfd7ae3822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d885717562b015872462beb3e64533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5adde116a28fb42f903ca0cd0fcd244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1975e6b30bf81bdfa9678bcaee8b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e0bd62b2ea4f289cba6f78be53e626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8bc898f4007bfc9cd7b3cb9d46c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2d139166a5bba59a535eaa227d748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21f4d7af340c8dbbcd8b15c71378be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ea329b91fdd7a05984b0010e310b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93947c221036bf55f956735998ebd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da88a5b4e8e20dac1bcc67b68441a8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e440a49c6ae0ebb3a211930cccd5fd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad54e2dc070dedb6150e0c73ab90ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c418bb6caa90e11cb4f85f9561b4b1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a30aedf3e82f105bbadfdf31cd7cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91426d6e0fec49b1e46c9ebff904de7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70f89da0df1ffceb2dd67cdd904c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61500d80052165d21e01c0daf82f6b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137f401c6a1eb0d74a46e4f0e207ea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5837f6cda6ff38bdc1609ef23d92121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835daa98e53de280d924dfb7810969322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c40110b142776f5a70742e072c2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bbaf3d990377acac8eb95e18837e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc2cc185d241645a40dc67ff9735925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a83a7f3249364d9f317c0a6128cce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd91c5b91cabdc906e1974f2a3498427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b930d4ecf3688ff43bd03b59bc8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04419b89519db89535f05734997dde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d9da63c6f276a6dff14faf5b4c1a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeab875be5b5d0a01e6feb2a5cfbb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b5d6cda0ce436bcd345ed7855ee3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de63868b76257bf9af0ce286a323ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60161e68583c3eb3b44929b7013ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a915957e91cbfc2535173dba805cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54254c209c4fb1075886b6fc443f6bcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8740cdab555737541e6595685ae7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496bd44ce70a31094058afa309c55fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac7d379713961ce1fb1974367330339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307553d76d1f1468899dfac567b6367540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1864ba5359e05d27f25c9f661408e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a901c5903ff861c8ae082a25130942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0689c98abde55d378aece10e8f005743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc2b2f6a928d82b64cd21415a5f50144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24240a3582de34a55f139264c42b8f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77d04329fc159ba99fe0304fccc9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cf7c7691d40012387a8e8936f6b3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036922dfe9aaeba15bcbc4b7ccedc7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7154f566bbd1a5b6a6d5cbf2391ccb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfa42936288f3a59764597b9828a0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0d2111dfca864aa9a580afa7f50a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aae35d4136a2085995dc830c19e99d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd8535447f01f095bbebbcf424b0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e94bdf1ef78b7d53a6a18984e6f9e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213a878d224b4bdb65119f191392c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c94fcb57e1c6fea89bf687d39cea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd9dc4ea0ce4a9b63fb868ce13d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ca63f53533ba6e861e7d27e4a41058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98af8923eafc2f511dac1f7e3b23f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149759b84447f5057632d411f28a41760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01588a541bcde9765a3db5af92d0cc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c9b2b8eaf4c90788b229a1f32f2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b31caf63057424cb0368966b07bb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef7b6c7f74e49687389dcbb3e2dcd64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c54ccb1212499531fe03448b4e5541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b3d3138b4809ab145dfba63550142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381988b71f97e6d41acb45c2ef8b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760037f7bede5747b782c7d8874543e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd6c271878e620d5683db8824089c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607f496643adb90bec051b066d4b6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfef2d54be8d5906c89d12f84f2f107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80cac37739449ed3698d30a92024458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275c91ac29f3f98de3f8ee1af893d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e116800e137d4f7dcceb6ff07ff9a2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ef8fb3df330bf986d5263af7f0f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a985f3c8e80e5f15c3fb9c941d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f70023c37049c57afb06bd7a59b09313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8ddb45224f28150cb720f92b7bfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515ed71a042460a497e662c91e406615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0b3fac44fcede8ebb5b5d9136fc2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0b82888c7b60a69b7076679ae8e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296b627e5f244294bffb729c054bcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d04f11866a81b9a17e70086155ee319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a9cd1430e286a4de08221c891f92120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44351c478220d5d3609c3b463379c2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab41822a99e0ded54a87520a7516222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7814666e58cd779933ad1505b980d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6e2c8454a0bfdc5a1e566235b16724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7bc56da5c66b93a880398a81cc84225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ced4539ab5cb13d8b14b179cb217e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dda877f8e0a11305a14dab42ed1b6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e42c06f8ab7a79145b513f5a613628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e43adfda27fb568b90e49bfb34c31929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9536da9dfaf27081f9e01585cdf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80165d77c1ead2a655c9b0e04ba4a12631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5617a520e3c9af59d6d022f474629032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e2dcf3e186f67a7094e0da29307b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca03d6966efc62f55b263b9f69e2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed09c1c529cf9f6713f6f5841e9ac0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75025835023cfc05b7df7b3dc2f57d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53bdafc4c6b983c7165a448381fdb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0556954af6c9f50a7bf059575cc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f531885b76df865b63e641fd5a0e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f9fd1758c04b7dfe22f5d88fb834240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc18fbb06a65f43f5413d2a999488f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa3015ee6e7dd5fe411d766b8293b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3acc31bb3cd289627072b43f0162843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb806aff53ae0999e67bf84081970344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299400f0d5401e712b970079564024eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01522b8528a9b57614b20d68e7c37bb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e97c678a5ddf3b5611d1644f236ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b571a09d70d468417eefdf3e3e7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d54d5af8cd73cd2de95dcfe2df06c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97fc65c5fb80c27e006a609f591eda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8afbe2316fd1f045d4420d41a2c0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34aa92674db908e1bceebc556d36d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233e2561f80fc9cd1a09e40a89af0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c502b26986d6dab51deb8d5b126e0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5525ff471086c5487786e92051752555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae0a78872dbd0597a123b164caa29d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc82ce32f4a9fd45531003b99a5a1ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca41a00cab77de0909956479fd811358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194967fa08af81045a22ab40a4c5f42059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9833db25d5292433053bc51dac788e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248b8cfb53ddcbc4dd7035afc2c16061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf81190a975fb4c7ad37697675b2cb62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2733,110 +2710,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3103,54 +3020,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/?utm_campaign=main" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/catalog/lanch-boksy/611/?utm_source=price&amp;utm_campaign=price_lanch-boksy" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laprida.ua/ua/page/kak-bystro-sformirovat-zakaza-znaya-kod-tovara-/117/?utm_campaign=kak-bystro-sformirovat-zakaza-znaya-kod-tovara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M70"/>
+  <dimension ref="A1:M68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M70" sqref="M70"/>
+      <selection activeCell="M68" sqref="M68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.83" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -3246,1768 +3163,1714 @@
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="71">
       <c r="A7" s="6"/>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="8">
-        <v>6400210001431</v>
+        <v>6400210001721</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="6">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="71">
       <c r="A8" s="6"/>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="8">
-        <v>6400210001448</v>
+        <v>6400210001745</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="6">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="71">
       <c r="A9" s="6"/>
       <c r="B9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>6400210001455</v>
+        <v>6100018100137</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="6">
-        <v>87</v>
+        <v>45.85</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="71">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="8">
-        <v>6400210001226</v>
+        <v>6400210001028</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="6">
-        <v>95.34999999999999</v>
+        <v>45.83</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="71">
       <c r="A11" s="6"/>
       <c r="B11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="8">
+        <v>6400210001011</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="6">
-        <v>95.34999999999999</v>
+        <v>45.13</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="71">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" s="8">
-        <v>6400210001233</v>
+        <v>6400210001356</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="6">
-        <v>95.34999999999999</v>
+        <v>92.78</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="71">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>6400210001219</v>
+        <v>6400210001370</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="6">
-        <v>95.34999999999999</v>
+        <v>92.78</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="71">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" s="8">
-        <v>6400000000668</v>
+        <v>6400000000606</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="6">
-        <v>98.40000000000001</v>
+        <v>42.85</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="71">
       <c r="A15" s="6"/>
       <c r="B15" s="7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D15" s="8">
-        <v>6401000000818</v>
+        <v>6400000000613</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="6">
-        <v>53</v>
+        <v>42.85</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="71">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D16" s="8">
-        <v>6401000000825</v>
+        <v>6400210001318</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="6">
-        <v>53</v>
+        <v>86.23</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="71">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D17" s="8">
-        <v>6401000000832</v>
+        <v>6400210000212</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="6">
-        <v>53</v>
+        <v>68.2</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="71">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D18" s="8">
-        <v>6400000000484</v>
+        <v>6400210000236</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="6">
-        <v>57.38</v>
+        <v>68.2</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="71">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D19" s="8">
-        <v>6400210001318</v>
+        <v>6400210001400</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="6">
-        <v>86.23</v>
+        <v>114.1</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="71">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D20" s="8">
-        <v>6400210001462</v>
+        <v>6400210000182</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="6">
         <v>39.5</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="71">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D21" s="8">
-        <v>6400210001479</v>
+        <v>6400210000168</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="6">
         <v>39.5</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="71">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D22" s="8">
-        <v>6400210001486</v>
+        <v>6400210000175</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="6">
         <v>39.5</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="71">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D23" s="8">
-        <v>6400000000019</v>
+        <v>6400000000668</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="6">
-        <v>68.2</v>
+        <v>98.40000000000001</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="71">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D24" s="8">
-        <v>6400000001122</v>
+        <v>6400000000569</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="6">
-        <v>68.2</v>
+        <v>122.5</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="71">
       <c r="A25" s="6"/>
       <c r="B25" s="7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D25" s="8">
-        <v>6400000001139</v>
+        <v>6400000000552</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>19</v>
+        <v>69</v>
       </c>
       <c r="G25" s="6">
-        <v>68.2</v>
+        <v>122.5</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="71">
       <c r="A26" s="6"/>
       <c r="B26" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D26" s="8">
-        <v>6401000000887</v>
+        <v>6400210000816</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="6">
-        <v>57.93</v>
+        <v>121.5</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="71">
       <c r="A27" s="6"/>
       <c r="B27" s="7" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D27" s="8">
-        <v>6400210001165</v>
+        <v>6400210000588</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="6">
-        <v>114.5</v>
+        <v>71</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="71">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D28" s="8">
-        <v>6400210001172</v>
+        <v>6401000000818</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="6">
-        <v>114.5</v>
+        <v>53</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="71">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D29" s="8">
-        <v>6400210000212</v>
+        <v>6401000000825</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="6">
-        <v>68.2</v>
+        <v>53</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="71">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D30" s="8">
-        <v>6400210000236</v>
+        <v>6400210000533</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="6">
-        <v>68.2</v>
+        <v>69.34999999999999</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="71">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D31" s="8">
-        <v>6400210001721</v>
+        <v>6400210000540</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="6">
-        <v>98</v>
+        <v>69.34999999999999</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="71">
       <c r="A32" s="6"/>
       <c r="B32" s="7" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D32" s="8">
-        <v>6400210001745</v>
+        <v>6400210000557</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="6">
-        <v>98</v>
+        <v>69.34999999999999</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="71">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D33" s="8">
-        <v>6400210001356</v>
+        <v>6400000000484</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="6">
-        <v>92.78</v>
+        <v>57.38</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="71">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D34" s="8">
-        <v>6400210001370</v>
+        <v>6400210001493</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="6">
-        <v>92.78</v>
+        <v>59</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="5"/>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="71">
       <c r="A35" s="6"/>
       <c r="B35" s="7" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="D35" s="8">
-        <v>6400210001714</v>
+        <v>6400210001509</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="6">
-        <v>89.5</v>
+        <v>59</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="71">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D36" s="8">
-        <v>6400210000182</v>
+        <v>6400210001516</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="6">
-        <v>39.5</v>
+        <v>59</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="5"/>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="71">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D37" s="8">
-        <v>6400210000168</v>
+        <v>6400210001462</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="6">
         <v>39.5</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="5"/>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="71">
       <c r="A38" s="6"/>
       <c r="B38" s="7" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D38" s="8">
-        <v>6400210000175</v>
+        <v>6400210001479</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="6">
         <v>39.5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="71">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C39" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D39" s="8">
+        <v>6400210001486</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="D39" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="6">
-        <v>122.5</v>
+        <v>39.5</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="71">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D40" s="8">
-        <v>6400000000552</v>
+        <v>6400210000878</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="G40" s="6">
-        <v>122.5</v>
+        <v>100.15</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="5"/>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="71">
       <c r="A41" s="6"/>
       <c r="B41" s="7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D41" s="8">
-        <v>6100018100137</v>
+        <v>6400210000885</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>107</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="6">
-        <v>45.85</v>
+        <v>100.15</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="5"/>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="71">
       <c r="A42" s="6"/>
       <c r="B42" s="7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D42" s="8">
-        <v>6400210000533</v>
+        <v>6400000000019</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="6">
-        <v>69.34999999999999</v>
+        <v>68.2</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="5"/>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="71">
       <c r="A43" s="6"/>
       <c r="B43" s="7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C43" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="8">
+        <v>6400000001122</v>
+      </c>
+      <c r="E43" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="D43" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="6">
-        <v>69.34999999999999</v>
+        <v>68.2</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="5"/>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="71">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D44" s="8">
-        <v>6400210000557</v>
+        <v>6400000001139</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G44" s="6">
-        <v>69.34999999999999</v>
+        <v>68.2</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="71">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D45" s="8">
-        <v>6400210001868</v>
+        <v>6400210001226</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="6">
-        <v>44</v>
+        <v>95.34999999999999</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="71">
       <c r="A46" s="6"/>
       <c r="B46" s="7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C46" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D46" s="8">
+        <v>6400210001240</v>
+      </c>
+      <c r="E46" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="D46" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="6">
-        <v>44</v>
+        <v>95.34999999999999</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="5"/>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="71">
       <c r="A47" s="6"/>
       <c r="B47" s="7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D47" s="8">
-        <v>6400210001905</v>
+        <v>6400210001233</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G47" s="6">
-        <v>44</v>
+        <v>95.34999999999999</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="5"/>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="71">
       <c r="A48" s="6"/>
       <c r="B48" s="7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D48" s="8">
-        <v>6400210001912</v>
+        <v>6400210001219</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G48" s="6">
-        <v>44</v>
+        <v>95.34999999999999</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="5"/>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="71">
       <c r="A49" s="6"/>
       <c r="B49" s="7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D49" s="8">
-        <v>6400210001929</v>
+        <v>6400210001868</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="6">
         <v>44</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="5"/>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="71">
       <c r="A50" s="6"/>
       <c r="B50" s="7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D50" s="8">
-        <v>6400210001851</v>
+        <v>6400210001899</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="6">
         <v>44</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="5"/>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="71">
       <c r="A51" s="6"/>
       <c r="B51" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D51" s="8">
+        <v>6400210001905</v>
+      </c>
+      <c r="E51" s="7" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="6">
         <v>44</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="5"/>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="71">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D52" s="8">
-        <v>6400210001882</v>
+        <v>6400210001912</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="6">
         <v>44</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="71">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D53" s="8">
-        <v>6400000000606</v>
+        <v>6400210001929</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="6">
-        <v>42.85</v>
+        <v>44</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="5"/>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="71">
       <c r="A54" s="6"/>
       <c r="B54" s="7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D54" s="8">
-        <v>6400000000613</v>
+        <v>6400210001851</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="6">
-        <v>42.85</v>
+        <v>44</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="5"/>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="71">
       <c r="A55" s="6"/>
       <c r="B55" s="7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D55" s="8">
-        <v>6400210001400</v>
+        <v>6400210001875</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="6">
-        <v>114.1</v>
+        <v>44</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="71">
       <c r="A56" s="6"/>
       <c r="B56" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D56" s="8">
-        <v>6400210001493</v>
+        <v>6400210001882</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="6">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="5"/>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="71">
       <c r="A57" s="6"/>
       <c r="B57" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D57" s="8">
-        <v>6400210001509</v>
+        <v>6400210000274</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="6">
-        <v>59</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="71">
       <c r="A58" s="6"/>
       <c r="B58" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D58" s="8">
+        <v>6400210000281</v>
+      </c>
+      <c r="E58" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F58" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="6">
-        <v>59</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="5"/>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="71">
       <c r="A59" s="6"/>
       <c r="B59" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D59" s="8">
-        <v>6400210001028</v>
+        <v>6400210000298</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="6">
-        <v>45.83</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="71">
       <c r="A60" s="6"/>
       <c r="B60" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D60" s="8">
-        <v>6400210001011</v>
+        <v>6400210000595</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>149</v>
+        <v>83</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="6">
-        <v>45.13</v>
+        <v>69.34999999999999</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="5"/>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="71">
       <c r="A61" s="6"/>
       <c r="B61" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D61" s="8">
-        <v>6400210000816</v>
+        <v>6400210000601</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>154</v>
+        <v>83</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="6">
-        <v>121.5</v>
+        <v>69.34999999999999</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="71">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C62" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="C62" s="6" t="s">
+      <c r="D62" s="8">
+        <v>6400210001431</v>
+      </c>
+      <c r="E62" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="D62" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="6">
-        <v>80.59999999999999</v>
+        <v>87</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="5"/>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="71">
       <c r="A63" s="6"/>
       <c r="B63" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="C63" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="8">
-        <v>6400210000281</v>
+        <v>6400210001448</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="6">
-        <v>80.59999999999999</v>
+        <v>87</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="5"/>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="71">
       <c r="A64" s="6"/>
       <c r="B64" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="C64" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="8">
-        <v>6400210000298</v>
+        <v>6400210001455</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="6">
-        <v>80.59999999999999</v>
+        <v>87</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="5"/>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="71">
       <c r="A65" s="6"/>
       <c r="B65" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C65" s="6" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D65" s="8">
         <v>6400210001141</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="6">
         <v>137.3</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="5"/>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="71">
       <c r="A66" s="6"/>
       <c r="B66" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C66" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="C66" s="6" t="s">
+      <c r="D66" s="8">
+        <v>6401000000887</v>
+      </c>
+      <c r="E66" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="D66" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F66" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="6">
-        <v>100.15</v>
+        <v>57.93</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="5"/>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="71">
       <c r="A67" s="6"/>
       <c r="B67" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C67" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="C67" s="6" t="s">
+      <c r="D67" s="8">
+        <v>6400210001165</v>
+      </c>
+      <c r="E67" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="D67" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F67" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="6">
-        <v>100.15</v>
+        <v>114.5</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="5"/>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="71">
       <c r="A68" s="6"/>
       <c r="B68" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D68" s="8">
-        <v>6400210000595</v>
+        <v>6400210001172</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>110</v>
+        <v>169</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="6">
-        <v>69.34999999999999</v>
+        <v>114.5</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="5"/>
-    </row>
-[...52 lines deleted...]
-      <c r="M70" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>