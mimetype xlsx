--- v0 (2026-06-04)
+++ v1 (2026-06-15)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Термоси</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>06:53</t>
+    <t>15:04</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -201,51 +201,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfe6d1b483b9f13452856d5da389351.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb541a9345f032cd14b5a9bccee4562e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>