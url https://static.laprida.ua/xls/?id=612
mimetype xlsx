--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Термоси</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>15.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>15:04</t>
+    <t>02:37</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -201,51 +201,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb541a9345f032cd14b5a9bccee4562e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95df7fb64b9bd1dae9141d950fe96e11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>