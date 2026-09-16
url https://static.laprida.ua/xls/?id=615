--- v0 (2026-06-16)
+++ v1 (2026-09-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Оптовий інтернет-магазин товарів для Вашого успішного бізнесу LaPrida.ua</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Шпилька автоматична</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.06.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>03:47</t>
+    <t>14:21</t>
   </si>
   <si>
     <t>Як швидко сформувати замовлення, знаючи код товару?</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
@@ -550,53 +550,50 @@
   </si>
   <si>
     <t>1-186000</t>
   </si>
   <si>
     <t>Шпилька автоматична з перлами</t>
   </si>
   <si>
     <t>11-19510</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:пластик
 Дизайн:прямоугольные; с жемчугом
 </t>
   </si>
   <si>
     <t>Шпилька автоматична 8 см 1-186017</t>
   </si>
   <si>
     <t>1-186017</t>
   </si>
   <si>
     <t>1-155525</t>
   </si>
   <si>
-    <t>11-19114</t>
-[...1 lines deleted...]
-  <si>
     <t>1-155563</t>
   </si>
   <si>
     <t>Шпилька автоматична 10см</t>
   </si>
   <si>
     <t>11-19374</t>
   </si>
   <si>
     <t>11-19107</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Дизайн:с цветами
 </t>
   </si>
   <si>
     <t>11-19367</t>
   </si>
   <si>
     <t>Шпилька для волосся прямокутної форми усипана стразами</t>
   </si>
   <si>
     <t>11-19091</t>
   </si>
@@ -633,50 +630,53 @@
     <t>11-18902</t>
   </si>
   <si>
     <t>11-18872</t>
   </si>
   <si>
     <t>1-180022</t>
   </si>
   <si>
     <t>1-173154</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Дизайн:в форме морской звезды
 </t>
   </si>
   <si>
     <t>1-168938</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Дизайн:в форме бантика; с жемчугом
 </t>
   </si>
   <si>
+    <t>1-173147</t>
+  </si>
+  <si>
     <t>1-168921</t>
   </si>
   <si>
     <t>1-168952</t>
   </si>
   <si>
     <t>1-169720</t>
   </si>
   <si>
     <t>1-168945</t>
   </si>
   <si>
     <t>1-169751</t>
   </si>
   <si>
     <t>11-18827</t>
   </si>
   <si>
     <t>1-155600</t>
   </si>
   <si>
     <t>1-161380</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
@@ -689,101 +689,98 @@
   <si>
     <t>Продається упаковками. В упаковці: 1шт.</t>
   </si>
   <si>
     <t>1-155679</t>
   </si>
   <si>
     <t>1-155686</t>
   </si>
   <si>
     <t>Шпилька автоматична під золото у вигляді бантика прикрашена стразами</t>
   </si>
   <si>
     <t>1-66838</t>
   </si>
   <si>
     <t>11-18711</t>
   </si>
   <si>
     <t>1-155532</t>
   </si>
   <si>
     <t>11-18599</t>
   </si>
   <si>
-    <t>1-114829</t>
+    <t>1-103144</t>
   </si>
   <si>
     <t>1-114799</t>
   </si>
   <si>
     <t>1-114836</t>
   </si>
   <si>
     <t>1-114812</t>
   </si>
   <si>
     <t xml:space="preserve">Матеріал:металл
 Дизайн:овальные
 </t>
   </si>
   <si>
-    <t>Шпилька для волосся прикрашена квіточкою зі стразами</t>
-[...4 lines deleted...]
-  <si>
     <t>11-18490</t>
   </si>
   <si>
     <t>Шпилька для волосся у вигляді бантика з оригінальним орнаментом</t>
   </si>
   <si>
     <t>11-18476</t>
   </si>
   <si>
     <t>11-18469</t>
   </si>
   <si>
     <t>1-112337</t>
   </si>
   <si>
     <t>1-112320</t>
   </si>
   <si>
     <t>1-114522</t>
   </si>
   <si>
     <t>11-18421</t>
   </si>
   <si>
     <t>1-155549</t>
   </si>
   <si>
     <t>1-112344</t>
+  </si>
+  <si>
+    <t>1-101744</t>
   </si>
   <si>
     <t>Шпилька для волосся у формі оригінального банта зі стразами</t>
   </si>
   <si>
     <t>1-56266</t>
   </si>
   <si>
     <t>Шпилька для волосся оригінальної форми, декорована стразами</t>
   </si>
   <si>
     <t>1-56235</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -870,51 +867,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cc1f884dcae783c13c1475295280d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e71caf979c1ab638eed657dc9646b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80332344b06da84809b4b2ec3ac6063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3832fba238d189e2cd6aaa14ec49414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2d4b482b071d95041189dbdcd5795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f96b27d56b089668c7c7b047bf4a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb147cf0b52c0950e64e9f38c8e2747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac0e6f06b940e3ccc6450256b012f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0534b7ab03386fede2373468d37ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33a6492021f97064c4ce8765d38af010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f769a00f0b8660453ff3e2a5644bce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5f140f1674391bf7e7ea85cdd17012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536683bd310ce6fbf85b071b3f5c590913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6c0725f96ae750689adc76ec3a7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469c107ef12e894a78dfb171965cc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f83d97256d48090c161c43c6419016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490d1af40f466acbeed957fd41cf1e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a9b0aa375766a996c40f6b264e1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de76355df1866d3fc0a81cffc2436619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dc22003e9a567368ca9ae746e609520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec8e37480395cf934434e9885757c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d8988f34d1b7b7f85b709a5faa1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f246d83fdb6a54fc4b55db18080f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59b106f6eda40f49f8863ae77e5ca324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fddfb3fc9fb0421d48bd5f349f94aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce97188ea6ae92ee9ba390a338b5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff84b3b8589619a6b455e98c86b63bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217e40f375d1a64be56beba677889228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa90d0123ac21800055af2e2e3f35129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916218dc6f2c4b0a4832ffa10f1b520a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f63228ce0929e2c263058552d5a8f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d4b43b35a63a7b8f138a29a69b0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686828f9205ddb29695111ab0680c7d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250abe9b7fc209d636a4f1a69a1a16634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4090f982408a09df572ac9ec118be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f414034eba5292471ceea6c01b74a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c33a55230fe86e51f2474549762ab537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df8b1829dbe10ba6270d4dcd0515e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf188045de9f669d79e8b8f5f686a31239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c125bd9e4887ea5d629ed03e49a3a0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddeba76ab5c8c05196d457726eeca641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bf367706d8e3b8f3a48d55253500942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3b0088f20384751665ba506f8ca343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853e067c3ef6cf5af1314990e33c88244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc76fd25d71e59b2cd9b2230f1bb6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6357c6306909ac4f4c6170402fc75346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9d6a97bdf20895aecc5be0c1767547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762188331d6e4f1086f4aca25f3157248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3e3c3d4b952ca564367a655f0ff349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7e18f4b30934c306ee2549516dcb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a7e04e50c33407fe8c898cb5acaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f3a61f265052986572f8c01189a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981582ab600ad15118aa5570c0ab201e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b5139eb57f6016a2d7b88a9ed6d8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2668e75852c9da8f167d07f343b341c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa29f86757b8cd99c9ea14a82ecd97056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145c6d548cec10b1a6043e91de652357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e406f948ed147e30d40a8ed2b97301658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af4880f4cbeadb325cc56a8ee3ca459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2de824c52f39c6a2d5fef306570a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a67bfa2fe8ff61a1663e3b5dc66d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2637fe57d200c05abb3cfd0e485c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3629f9a8ad090be2281490b0384de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9debde8d7a293a454b15ed7520d9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6259470e56fe32d21c4e5556b4ef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a995009983afc3a4d72ae044c577b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5bd0ff68fa0c77028c8b108db0f8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9243da7496d30d3b12c31339e500468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e1ac0eecc5c8d30e7f41237aed5fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714152159c3ce0f6deacdae859882de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30d2145052475f6515d3453734476271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad603227a092f5da3065eb5b3610dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc33e80cb1b4ed6eeeadb4a84520b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd563115fccac155d173a9beab2982d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7866570b2fa6f3110311000faba8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59c18c1fc6b2c47fdf500e71295b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec6d9972be297b48a589f32882e8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0561e1be8bbceed788826e0ab910c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f31c78df522a850244a5008303e0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192131cb24607baf75e4b74db83676f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b8a98c8d2d6e5770108c3764f60381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337ea33adfa0e7e5e308b5e8591db382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872903cd71e7deab1ddc6248b420f52183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e843328c097e119fa05079a22f4005a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849533c9ef8d6cc60b770806873370685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2216ef2aaa3a6b1bb3ec1b2913b12b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45b142147c1f876a702c839e26dd0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5ba8b27d20d18a11f55ead913a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daccae66bdf6def5e99505da44812c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf936143a486e28e3aadab418024a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ee45ac1f732f3948a8d81f4e84ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ddf0ab40ce0fbe8aab9a93210f5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1525c077832bb1e82bccc3f95efc2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d2a76464c0075a4eda1687ebe87994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc0dcb1503df1a4f96b089846228995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04231dbe5b2975827f2059747f5d5c4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcb288aee513a9ac48f4fb746a947997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786dbbf33e22f384d8eb5b532af75a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20fcac74e4c7bdc3af56347fe115b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ba87f214d2e83e93d11148a4766d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c6b6c51e60f694e6cfe05050aff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ffbf13318c4fdd93ce278c87d494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d1f255dd1a25a75e1d90ca80f701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3916fd524a039880be82f9457dd047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f9a731b5f38e2073d52510ed24d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e78f32633befdb829f9465d5baa5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f372423d8277c29c2d7411a40a0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961745ab712ae65f10550117f78658f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85cc2857c400e332e950cc4aa51b08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a58a202cf6a1300fca0d580791b14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb48cb217103bc74e5df3cabcccb7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388b1243aafb557edc9356a648d736112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1cb7d52948991787c3a22577183c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ffd440708285adab1831acaf8d8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289938d3713bcd87713a52fbaaabd6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a520e2eb4384784c893290826195d83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86459cfd8246fe0cdb6ac88ac413f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5cd8fb5d26a904eef24f8c874285118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ffdb691ed25b785761ad8c286095d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76d4759f856ae872aaa6b37e206134120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b68143ad5eedad59d37798d726530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affe8e7de201ab331ef9161c8135017122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2735ff8916c898ee292c12329cf6b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36132a9cebbb0dddce874e1e389bc0512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223dfbe7a2d43e0609b2b67c6c5afdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc533457296bdc1fd6db1fcdfe275d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959dfbb8a342bb0d0eaa83fb94ef715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6e004fcf2b09579e3c952252064b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d42c5187c2d85085b68748f08d43097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8172dce47fc7999f0f22679583a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d19e50ee3e0bc19e28d0e7677a449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c385fa0ed7cec84e3439800e327310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b3bf4443093cf6434c1048a747b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ca47b554920267dfeea1d2035bd4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff4aae591a95caa3c7b204bacd63da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf7522522b905b1a4f2ee6f08ca8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626ba16802043d39baee74dd3d892315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6b61dba2c5b278ffd8d4765975ad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53daee404ab71535d094777894874be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6692e614b9e134d736cf0f741b925818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0382ba741ff3364d7d6422fcda4f7c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a58c6a03a9bba1476e7f0ad2086e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c5d33527557acce98bde2c835c72521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1365c13fe4007594cdbbcf9a56966fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b790789210626a19b8a99344a80523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d64dfecbbfc16e7c7efd70813b6b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e20e81a11f64f38b7895dc59c4fbe925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a8240d6562f80b9b775dcfd1929326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29c2e08c21b07ade08123f5d542e1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc572fae8d1b0686887d03352ffe2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e38b8e28a18d07be4d11f8b6c2a4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656183cd3df4778e51090b582e6ae5ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa8169d90328f03619845b745907e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4328d6ff267039509322907ce04032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d503d1edf4641eb59e3d839ac06b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe547bef44c57d5aa2d036c86c923734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d13842927470f2b2236eca29e24a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c37e40f73c71ce73a8696b3ef567436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ff31b8b02bfd70b20230717bdde337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96820f62ba3d6a35361d93833df5cb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190490ba6c5d9eeccb03b32d9298af3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a8fa90baea370ffa8e8583762e37b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ff0955ef835aa0326ac83b602422f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db00bec260b68bd3ae7b5784a43e27242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcceb7ff677b6caa5166abf608b4e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533027b83db9184500b02028d672ddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb74c4f8166cfdd5680a0e09ecc18aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260c156ab1bfc1724aeb6d4547468d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cf2db2c1cd5916ae1a430bf6048f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d5d5dc8607153465ad36371a96a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0428e5dd4534134caf4cb5c595e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098596d6fadbe190805e2ac1eeba39250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2931d9a809fd3d4b3e9cda2cdbb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2ff7b1025176e7959c5b92f3ef1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63df0e52241158588eeeeb5e11c09753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1e033cd79b23cc8434dc80efecdb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375c64d11915636e68d0920c801243555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f65c8774a175facac77c1a285caf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60e295a3c3bdef2c614da7d2d41e2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c4b2eba6bd0dc86aa0195814b0df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39c88fcc950be8db60ddc648d0bcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752bf652c59d9b344b31ac72b5988d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8bc3dcc7905b3f1588c6d27d007d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467662101e6076f63747be9e439d8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c940e1c657c5f2673bc0baf348e58363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f5842e193cf8c2ecdc8d98db353164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ea97bfe9f15530f6fcdc1eda3d1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7c87e4c5596f183723a2385cd7c8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bd11df72f4e7a3ef8617936ed704567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1622ebb07b218bbd8f074c00bc7a9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53b6f73f357b07829a73016c7d08169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dab1aa13da3f63027fdca0d43d0ce170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac277bff16511af620da9a29881df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec665b432bf670e441b6e6ce632c61972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aa7e11fb635cb9d358cbf40251c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dcd015b75b05755bfd09a5de9dba574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fe95d0275a2de158d34a529d345c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a18873023a7bf539f45bee166c8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdca74c41aadf25fd36b5811b98e6de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f41333b66407d00abd3f56d3d136278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95487ab8da363ffb1ae8ed1a088c6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f81cd65f4af77e0693a47d7eada5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447855c02e1569db9a4cd59f4f195e1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272386f528fe4b6eeb624c5d05e101c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f8aa46fb788f61de8ec7e91e4342283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a432a69b21693000bb36981e98b6f3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f59c20825a26885144527e24eee485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddf76b81f0b8561e67aaef2e492d8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9c370cfe352caa97d5473f3ec16787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a89003a6baec2b28683b9240354a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00dcba333b218be59d5ef0f00dc61f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b3415f1b43e0640fb73477cf29c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088e7ae487777b56f296db203dd93291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a41176447540e80ebe258625a0840192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e69b11e45fd2d0f5a42118afe75393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ce57148b2c7510048818691316a3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70fa41d1a2a35f105b50da3c70cbe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d29311a2b569f6beda60d7d0a75a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649247ec5caa7f89417f27f38e7ec7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0c89dc54e9575437f4aadd9713a3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d952ca7ad500d3ef00d7ff82b72dbfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056d8f2c33db9ece0752850803c321100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8c45dfb0a988eddeda25b95063fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d6d82e53c10cf65e4ccabfbe3aae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42044eef5e09ce3b7885565faa25ad61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261e0e5e33432d2335383493f53b19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d27fe1b53050bed6d264ef016d9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d15b0bad67ad0a5df02a793e9d073106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557521db3d3f8713be2c0953ad7bd26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f30437d778bd17865aad6d08ec84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac79cef8f1ddb2b04b4fefe2973c15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a887b355f251e076f5e0ae5e710a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b08cc7f5d63c3904d408820985074111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23581845521bf1ecf73cc4a9feb5f26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fe10ab85e90f95c86a2b6c9b8112113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aef59eb11bcb775bb7b21c9e9de99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a992ada57b40ea433beabd8a2299a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180269d05e79227e9fac23eb1b70e39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430b1fdadf2f297f722053a794bfa9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622501ae41da60fb819d2736bf8bf8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3303aa1ec5c7afc844745d317a7cf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24258fd106df93153f0b30a9ec0a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e0ddb5a8f1106ae1e309266bfc407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed262d104e5e49442efee102a61494122.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6886,567 +6883,567 @@
       <c r="E79" s="7" t="s">
         <v>130</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G79" s="6">
         <v>74.36</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="5"/>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="71">
       <c r="A80" s="6"/>
       <c r="B80" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D80" s="8">
-        <v>1100000019114</v>
+        <v>1000000155563</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G80" s="6">
         <v>78.93000000000001</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="5"/>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="71">
       <c r="A81" s="6"/>
       <c r="B81" s="7" t="s">
-        <v>3</v>
+        <v>173</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D81" s="8">
-        <v>1000000155563</v>
+        <v>1100000019374</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G81" s="6">
-        <v>78.93000000000001</v>
+        <v>50</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="5"/>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="71">
       <c r="A82" s="6"/>
       <c r="B82" s="7" t="s">
-        <v>174</v>
+        <v>3</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D82" s="8">
-        <v>1100000019374</v>
+        <v>1100000019107</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>92</v>
+        <v>176</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G82" s="6">
-        <v>50</v>
+        <v>78.93000000000001</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="5"/>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="71">
       <c r="A83" s="6"/>
       <c r="B83" s="7" t="s">
-        <v>3</v>
+        <v>173</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D83" s="8">
-        <v>1100000019107</v>
+        <v>1100000019367</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>177</v>
+        <v>92</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G83" s="6">
-        <v>78.93000000000001</v>
+        <v>50</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="71">
       <c r="A84" s="6"/>
       <c r="B84" s="7" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D84" s="8">
-        <v>1100000019367</v>
+        <v>1100000019091</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G84" s="6">
-        <v>50</v>
+        <v>78.70999999999999</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="5"/>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="71">
       <c r="A85" s="6"/>
       <c r="B85" s="7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D85" s="8">
-        <v>1100000019091</v>
+        <v>1100000019084</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G85" s="6">
-        <v>78.70999999999999</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="5"/>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="71">
       <c r="A86" s="6"/>
       <c r="B86" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C86" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D86" s="8">
+        <v>1100000019060</v>
+      </c>
+      <c r="E86" s="7" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G86" s="6">
         <v>87.40000000000001</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="5"/>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="71">
       <c r="A87" s="6"/>
       <c r="B87" s="7" t="s">
-        <v>181</v>
+        <v>3</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D87" s="8">
-        <v>1100000019060</v>
+        <v>1100000019053</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G87" s="6">
-        <v>87.40000000000001</v>
+        <v>55.83</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="71">
       <c r="A88" s="6"/>
       <c r="B88" s="7" t="s">
-        <v>3</v>
+        <v>180</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D88" s="8">
-        <v>1100000019053</v>
+        <v>1100000019008</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="6">
-        <v>55.83</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="5"/>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="71">
       <c r="A89" s="6"/>
       <c r="B89" s="7" t="s">
-        <v>181</v>
+        <v>3</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D89" s="8">
-        <v>1100000019008</v>
+        <v>1000000179996</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>183</v>
+        <v>101</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G89" s="6">
-        <v>87.40000000000001</v>
+        <v>89.27</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="71">
       <c r="A90" s="6"/>
       <c r="B90" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D90" s="8">
-        <v>1000000179996</v>
+        <v>1000000155617</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G90" s="6">
-        <v>89.27</v>
+        <v>78.93000000000001</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="5"/>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="71">
       <c r="A91" s="6"/>
       <c r="B91" s="7" t="s">
-        <v>3</v>
+        <v>180</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D91" s="8">
-        <v>1000000155617</v>
+        <v>1100000018957</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G91" s="6">
-        <v>78.93000000000001</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="71">
       <c r="A92" s="6"/>
       <c r="B92" s="7" t="s">
-        <v>181</v>
+        <v>3</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D92" s="8">
-        <v>1100000018957</v>
+        <v>1100000018902</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>183</v>
+        <v>101</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G92" s="6">
-        <v>87.40000000000001</v>
+        <v>74.36</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="71">
       <c r="A93" s="6"/>
       <c r="B93" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="8">
-        <v>1100000018902</v>
+        <v>1100000018872</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G93" s="6">
-        <v>74.36</v>
+        <v>133.6</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="5"/>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="71">
       <c r="A94" s="6"/>
       <c r="B94" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D94" s="8">
-        <v>1100000018872</v>
+        <v>1000000180022</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G94" s="6">
         <v>133.6</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="5"/>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="71">
       <c r="A95" s="6"/>
       <c r="B95" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D95" s="8">
-        <v>1000000180022</v>
+        <v>1000000173154</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>101</v>
+        <v>193</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G95" s="6">
-        <v>133.6</v>
+        <v>86.19</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="5"/>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="71">
       <c r="A96" s="6"/>
       <c r="B96" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D96" s="8">
-        <v>1000000173154</v>
+        <v>1000000168938</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G96" s="6">
-        <v>86.19</v>
+        <v>48.3</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="5"/>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="71">
       <c r="A97" s="6"/>
       <c r="B97" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D97" s="8">
-        <v>1000000168938</v>
+        <v>1000000173147</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G97" s="6">
-        <v>48.3</v>
+        <v>86.19</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="71">
       <c r="A98" s="6"/>
       <c r="B98" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="8">
         <v>1000000168921</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G98" s="6">
         <v>48.3</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="5"/>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="71">
       <c r="A99" s="6"/>
       <c r="B99" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D99" s="8">
         <v>1000000168952</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G99" s="6">
         <v>48.3</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="5"/>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="71">
       <c r="A100" s="6"/>
       <c r="B100" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D100" s="8">
         <v>1000000169720</v>
       </c>
@@ -7456,51 +7453,51 @@
       <c r="F100" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G100" s="6">
         <v>102.47</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="71">
       <c r="A101" s="6"/>
       <c r="B101" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D101" s="8">
         <v>1000000168945</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G101" s="6">
         <v>48.3</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="5"/>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="71">
       <c r="A102" s="6"/>
       <c r="B102" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D102" s="8">
         <v>1000000169751</v>
       </c>
@@ -7753,84 +7750,84 @@
       <c r="F111" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G111" s="6">
         <v>74.36</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="5"/>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="71">
       <c r="A112" s="6"/>
       <c r="B112" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D112" s="8">
         <v>1100000018599</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G112" s="6">
         <v>74.09</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="71">
       <c r="A113" s="6"/>
       <c r="B113" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D113" s="8">
-        <v>1000000114829</v>
+        <v>1000000103144</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G113" s="6">
-        <v>114.73</v>
+        <v>74.09</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="5"/>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="71">
       <c r="A114" s="6"/>
       <c r="B114" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D114" s="8">
         <v>1000000114799</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>21</v>
       </c>
@@ -7879,349 +7876,347 @@
       <c r="C116" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D116" s="8">
         <v>1000000114812</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>219</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G116" s="6">
         <v>83.93000000000001</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="5"/>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="71">
       <c r="A117" s="6"/>
       <c r="B117" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C117" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="C117" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="8">
-        <v>1100000018537</v>
+        <v>1100000018490</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>177</v>
+        <v>101</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G117" s="6">
-        <v>96.91</v>
+        <v>49.34</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="71">
       <c r="A118" s="6"/>
       <c r="B118" s="7" t="s">
-        <v>3</v>
+        <v>221</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D118" s="8">
-        <v>1100000018490</v>
+        <v>1100000018476</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G118" s="6">
-        <v>49.34</v>
+        <v>50.27</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="71">
       <c r="A119" s="6"/>
       <c r="B119" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C119" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="C119" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="8">
-        <v>1100000018476</v>
+        <v>1100000018469</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>101</v>
+        <v>163</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G119" s="6">
-        <v>50.27</v>
+        <v>78.70999999999999</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="5"/>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="71">
       <c r="A120" s="6"/>
       <c r="B120" s="7" t="s">
-        <v>179</v>
+        <v>3</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D120" s="8">
-        <v>1100000018469</v>
+        <v>1000000112337</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G120" s="6">
-        <v>78.70999999999999</v>
+        <v>49.34</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="5"/>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="71">
       <c r="A121" s="6"/>
       <c r="B121" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D121" s="8">
-        <v>1000000112337</v>
+        <v>1000000112320</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G121" s="6">
         <v>49.34</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="5"/>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="71">
       <c r="A122" s="6"/>
       <c r="B122" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D122" s="8">
-        <v>1000000112320</v>
+        <v>1000000114522</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G122" s="6">
-        <v>49.34</v>
+        <v>107.03</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="5"/>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="71">
       <c r="A123" s="6"/>
       <c r="B123" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D123" s="8">
-        <v>1000000114522</v>
+        <v>1100000018421</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G123" s="6">
-        <v>107.03</v>
+        <v>78.93000000000001</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="5"/>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="71">
       <c r="A124" s="6"/>
       <c r="B124" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D124" s="8">
-        <v>1100000018421</v>
+        <v>1000000155549</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G124" s="6">
         <v>78.93000000000001</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="5"/>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="71">
       <c r="A125" s="6"/>
       <c r="B125" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D125" s="8">
-        <v>1000000155549</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000112344</v>
+      </c>
+      <c r="E125" s="7"/>
       <c r="F125" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G125" s="6">
-        <v>78.93000000000001</v>
+        <v>49.34</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="5"/>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="71">
       <c r="A126" s="6"/>
       <c r="B126" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D126" s="8">
-        <v>1000000112344</v>
+        <v>1000000101744</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G126" s="6">
-        <v>49.34</v>
+        <v>56</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="5"/>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="71">
       <c r="A127" s="6"/>
       <c r="B127" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="C127" s="6" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D127" s="8">
         <v>1000000056266</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G127" s="6">
         <v>50.27</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="5"/>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="71">
       <c r="A128" s="6"/>
       <c r="B128" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C128" s="6" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D128" s="8">
         <v>1000000056235</v>
       </c>
       <c r="E128" s="7"/>
       <c r="F128" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G128" s="6">
         <v>87.40000000000001</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="6"/>
       <c r="J128" s="6"/>
       <c r="K128" s="6"/>
       <c r="L128" s="6"/>
       <c r="M128" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>